--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -167,50 +167,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -279,50 +305,63 @@
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -508,53 +547,66 @@
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
-  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -614,51 +666,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோர்தானுக்கு இப்புறத்திலிருக்கிற மோவாபின் தேசத்தில் மோசே இந்த நியாயப்பிரமாணத்தை விவரித்துக் காண்பிக்கத் தொடங்கி,]]></a:t>
+              <a:t><![CDATA[4. After he had slain Sihon the king of the Amorites, which dwelt in Heshbon, and Og the king of Bashan, which dwelt at Astaroth in Edrei:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And all of you returned and wept before the LORD; but the LORD would not hearken to your voice, nor give ear unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. So all of you abode in Kadesh many days, according unto the days that all of you abode there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -723,51 +993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஓரேபிலே நம்முடைய தேவனாகிய கர்த்தர் நம்மோடே சொன்னது என்னவென்றால்: நீங்கள் இந்த மலையருகே தங்கியிருந்தது போதும்.]]></a:t>
+              <a:t><![CDATA[5. On this side Jordan, in the land of Moab, began Moses to declare this law, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -832,51 +1102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் திரும்பிப் பிரயாணம் புறப்பட்டு, எமோரியரின் மலைநாட்டிற்கும், அதற்கு அடுத்த எல்லா சமனான வெளிகளிலும் குன்றுகளிலும் பள்ளத்தாக்குகளிலும், தென்திசையிலும் கடலோரத்திலும் இருக்கிற கானானியரின் தேசத்துக்கும், லீபனோனுக்கும், ஐப்பிராத்து நதி என்னும் பெரிய நதிவரைக்கும் போங்கள்.]]></a:t>
+              <a:t><![CDATA[5. On this side Jordan, in the land of Moab, began Moses to declare this law, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -941,51 +1211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் திரும்பிப் பிரயாணம் புறப்பட்டு, எமோரியரின் மலைநாட்டிற்கும், அதற்கு அடுத்த எல்லா சமனான வெளிகளிலும் குன்றுகளிலும் பள்ளத்தாக்குகளிலும், தென்திசையிலும் கடலோரத்திலும் இருக்கிற கானானியரின் தேசத்துக்கும், லீபனோனுக்கும், ஐப்பிராத்து நதி என்னும் பெரிய நதிவரைக்கும் போங்கள்.]]></a:t>
+              <a:t><![CDATA[6. The LORD our God spoke unto us in Horeb, saying, All of you have dwelt long enough in this mount:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1050,51 +1320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் திரும்பிப் பிரயாணம் புறப்பட்டு, எமோரியரின் மலைநாட்டிற்கும், அதற்கு அடுத்த எல்லா சமனான வெளிகளிலும் குன்றுகளிலும் பள்ளத்தாக்குகளிலும், தென்திசையிலும் கடலோரத்திலும் இருக்கிற கானானியரின் தேசத்துக்கும், லீபனோனுக்கும், ஐப்பிராத்து நதி என்னும் பெரிய நதிவரைக்கும் போங்கள்.]]></a:t>
+              <a:t><![CDATA[6. The LORD our God spoke unto us in Horeb, saying, All of you have dwelt long enough in this mount:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1159,51 +1429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ இந்தத் தேசத்தை உங்களுக்கு முன்பாக வைத்தேன்; நீங்கள் போய், கர்த்தர் உங்கள் பிதாக்களாகிய ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் அவர்களுக்குப் பின்வரும் அவர்கள் சந்ததிக்கும் ஆணையிட்டுக்கொடுத்த அந்தத் தேசத்தைச் சுதந்தரித்துக்கொள்ளுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Turn you, and take your journey, and go to the mount of the Amorites, and unto all the places nigh thereunto, in the plain, in the hills, and in the vale, and in the south, and by the sea side, to the land of the Canaanites, and unto Lebanon, unto the great river, the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1268,51 +1538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ இந்தத் தேசத்தை உங்களுக்கு முன்பாக வைத்தேன்; நீங்கள் போய், கர்த்தர் உங்கள் பிதாக்களாகிய ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் அவர்களுக்குப் பின்வரும் அவர்கள் சந்ததிக்கும் ஆணையிட்டுக்கொடுத்த அந்தத் தேசத்தைச் சுதந்தரித்துக்கொள்ளுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Turn you, and take your journey, and go to the mount of the Amorites, and unto all the places nigh thereunto, in the plain, in the hills, and in the vale, and in the south, and by the sea side, to the land of the Canaanites, and unto Lebanon, unto the great river, the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1377,51 +1647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அக்காலத்தில் நான் உங்களை நோக்கி: நான் ஒருவனாக உங்கள் பாரத்தைத் தாங்கக் கூடாது.]]></a:t>
+              <a:t><![CDATA[7. Turn you, and take your journey, and go to the mount of the Amorites, and unto all the places nigh thereunto, in the plain, in the hills, and in the vale, and in the south, and by the sea side, to the land of the Canaanites, and unto Lebanon, unto the great river, the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1486,51 +1756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் தேவனாகிய கர்த்தர் உங்களைப் பெருகப்பண்ணினார்; இதோ, இந்நாளில் நீங்கள் வானத்து நட்சத்திரங்களைப்போலத் திரளாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Behold, I have set the land before you: go in and possess the land which the LORD swore unto your fathers, Abraham, Isaac, and Jacob, to give unto them and to their seed after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1595,51 +1865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் தேவனாகிய கர்த்தர் உங்களைப் பெருகப்பண்ணினார்; இதோ, இந்நாளில் நீங்கள் வானத்து நட்சத்திரங்களைப்போலத் திரளாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Behold, I have set the land before you: go in and possess the land which the LORD swore unto your fathers, Abraham, Isaac, and Jacob, to give unto them and to their seed after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1704,51 +1974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சேயீர் மலைவழியாய் ஓரேபுக்குப் பதினொருநாள் பிரயாண தூரத்திலுள்ள காதேஸ்பர்னேயாவிலிருந்து,]]></a:t>
+              <a:t><![CDATA[1. These be the words which Moses spoke unto all Israel on this side Jordan in the wilderness, in the plain opposite to the Red sea, between Paran, and Tophel, and Laban, and Hazeroth, and Dizahab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1813,51 +2083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் இப்பொழுது இருக்கிறதைப் பார்க்கிலும் ஆயிரமடங்கு அதிகமாகும்படி உங்கள் பிதாக்களின் தேவனாகிய கர்த்தர் உங்களுக்குச் சொல்லியபடியே உங்களை ஆசீர்வதிப்பாராக.]]></a:t>
+              <a:t><![CDATA[8. Behold, I have set the land before you: go in and possess the land which the LORD swore unto your fathers, Abraham, Isaac, and Jacob, to give unto them and to their seed after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1922,51 +2192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் இப்பொழுது இருக்கிறதைப் பார்க்கிலும் ஆயிரமடங்கு அதிகமாகும்படி உங்கள் பிதாக்களின் தேவனாகிய கர்த்தர் உங்களுக்குச் சொல்லியபடியே உங்களை ஆசீர்வதிப்பாராக.]]></a:t>
+              <a:t><![CDATA[9. And I spoke unto you at that time, saying, I am not able to bear you myself alone:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2031,51 +2301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்கள் வருத்தத்தையும் பிரயாசத்தையும் வழக்குகளையும் நான் ஒருவனாய்த் தாங்குவது எப்படி?]]></a:t>
+              <a:t><![CDATA[10. The LORD your God has multiplied you, and, behold, all of you are this day as the stars of heaven for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2140,51 +2410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் உங்களுக்கு அதிபதிகளை ஏற்படுத்தும்பொருட்டு, உங்கள் கோத்திரங்களில் ஞானமும் விவேகமும் அறிவும் உள்ளவர்கள் என்று பேர்பெற்ற மனிதரைத் தெரிந்துகொள்ளுங்கள் என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[10. The LORD your God has multiplied you, and, behold, all of you are this day as the stars of heaven for multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2249,51 +2519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் உங்களுக்கு அதிபதிகளை ஏற்படுத்தும்பொருட்டு, உங்கள் கோத்திரங்களில் ஞானமும் விவேகமும் அறிவும் உள்ளவர்கள் என்று பேர்பெற்ற மனிதரைத் தெரிந்துகொள்ளுங்கள் என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[11. (The LORD God of your fathers make you a thousand times so many more as all of you are, and bless you, as he has promised you!)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2358,51 +2628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் எனக்குப் பிரதியுத்தரமாக: நீர் செய்யச்சொன்ன காரியம் நல்லது என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. (The LORD God of your fathers make you a thousand times so many more as all of you are, and bless you, as he has promised you!)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2467,51 +2737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் நான் ஞானமும் அறிவுமுள்ள மனிதராகிய உங்கள் கோத்திரங்களின் வம்சபதிகளைத் தெரிந்துகொண்டு, அவர்கள் உங்களுக்குத் தலைவராயிருக்கும்படி, ஆயிரம்பேருக்குத் அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் உங்கள் கோத்திரங்களில் அதிகாரிகளாகவும் ஏற்படுத்திவைத்தேன்.]]></a:t>
+              <a:t><![CDATA[12. How can I myself alone bear your cumbrance, and your burden, and your strife?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2576,51 +2846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் நான் ஞானமும் அறிவுமுள்ள மனிதராகிய உங்கள் கோத்திரங்களின் வம்சபதிகளைத் தெரிந்துகொண்டு, அவர்கள் உங்களுக்குத் தலைவராயிருக்கும்படி, ஆயிரம்பேருக்குத் அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் உங்கள் கோத்திரங்களில் அதிகாரிகளாகவும் ஏற்படுத்திவைத்தேன்.]]></a:t>
+              <a:t><![CDATA[13. Take you wise men, and understanding, and known among your tribes, and I will make them rulers over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2685,51 +2955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் நான் ஞானமும் அறிவுமுள்ள மனிதராகிய உங்கள் கோத்திரங்களின் வம்சபதிகளைத் தெரிந்துகொண்டு, அவர்கள் உங்களுக்குத் தலைவராயிருக்கும்படி, ஆயிரம்பேருக்குத் அதிபதிகளாகவும், நூறுபேருக்கு அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் உங்கள் கோத்திரங்களில் அதிகாரிகளாகவும் ஏற்படுத்திவைத்தேன்.]]></a:t>
+              <a:t><![CDATA[13. Take you wise men, and understanding, and known among your tribes, and I will make them rulers over you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2794,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அக்காலத்திலே உங்களுடைய நியாயாதிபதிகளை நான் நோக்கி: நீங்கள் உங்கள் சகோதரரின் வியாச்சியங்களைக் கேட்டு, இருபட்சத்தாராகிய உங்கள் சகோதரருக்கும், அவர்களிடத்தில் தங்கும் அந்நியனுக்கும், நீதியின்படி தீர்ப்புச்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. And all of you answered me, and said, The thing which you have spoken is good for us to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2903,51 +3173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சேயீர் மலைவழியாய் ஓரேபுக்குப் பதினொருநாள் பிரயாண தூரத்திலுள்ள காதேஸ்பர்னேயாவிலிருந்து,]]></a:t>
+              <a:t><![CDATA[2. (There are eleven days' journey from Horeb by the way of mount Seir unto Kadeshbarnea.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3012,51 +3282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அக்காலத்திலே உங்களுடைய நியாயாதிபதிகளை நான் நோக்கி: நீங்கள் உங்கள் சகோதரரின் வியாச்சியங்களைக் கேட்டு, இருபட்சத்தாராகிய உங்கள் சகோதரருக்கும், அவர்களிடத்தில் தங்கும் அந்நியனுக்கும், நீதியின்படி தீர்ப்புச்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. So I took the chief of your tribes, wise men, and known, and made them heads over you, captains over thousands, and captains over hundreds, and captains over fifties, and captains over tens, and officers among your tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3121,51 +3391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயத்திலே முகதாட்சிணியம் பாராமல் பெரியவனுக்குச் செவிகொடுப்பதுபோல சிறியவனுக்கும் செவிகொடுக்கக்கடவீர்கள்; மனிதன் முகத்திற்குப் பயப்படாதீர்களாக: நியாயத்தீர்ப்பு தேவனுடையது; உங்களுக்குக் கடினமாயிருக்கும் காரியத்தை என்னிடத்தில் கொண்டுவாருங்கள்; நான் அதைக் கேட்பேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. So I took the chief of your tribes, wise men, and known, and made them heads over you, captains over thousands, and captains over hundreds, and captains over fifties, and captains over tens, and officers among your tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3230,51 +3500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயத்திலே முகதாட்சிணியம் பாராமல் பெரியவனுக்குச் செவிகொடுப்பதுபோல சிறியவனுக்கும் செவிகொடுக்கக்கடவீர்கள்; மனிதன் முகத்திற்குப் பயப்படாதீர்களாக: நியாயத்தீர்ப்பு தேவனுடையது; உங்களுக்குக் கடினமாயிருக்கும் காரியத்தை என்னிடத்தில் கொண்டுவாருங்கள்; நான் அதைக் கேட்பேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. So I took the chief of your tribes, wise men, and known, and made them heads over you, captains over thousands, and captains over hundreds, and captains over fifties, and captains over tens, and officers among your tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3339,51 +3609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயத்திலே முகதாட்சிணியம் பாராமல் பெரியவனுக்குச் செவிகொடுப்பதுபோல சிறியவனுக்கும் செவிகொடுக்கக்கடவீர்கள்; மனிதன் முகத்திற்குப் பயப்படாதீர்களாக: நியாயத்தீர்ப்பு தேவனுடையது; உங்களுக்குக் கடினமாயிருக்கும் காரியத்தை என்னிடத்தில் கொண்டுவாருங்கள்; நான் அதைக் கேட்பேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. So I took the chief of your tribes, wise men, and known, and made them heads over you, captains over thousands, and captains over hundreds, and captains over fifties, and captains over tens, and officers among your tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3448,51 +3718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் செய்யவேண்டிய காரியங்கள் யாவையும் அக்காலத்திலே கட்டளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. And I charged your judges at that time, saying, Hear the causes between your brethren, and judge righteously between every man and his brother, and the stranger that is with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3557,51 +3827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கட்டளையிட்டபடியே, நாம் ஓரேபைவிட்டுப் பிரயாணம்பண்ணி, எமோரியரின் மலைநாட்டிற்கு நேராக நீங்கள் கண்ட அந்தப் பயங்கரமான பெரிய வனாந்தரவழி முழுவதும் நடந்துவந்து, காதேஸ்பர்னேயாவிலே சேர்ந்தோம்.]]></a:t>
+              <a:t><![CDATA[16. And I charged your judges at that time, saying, Hear the causes between your brethren, and judge righteously between every man and his brother, and the stranger that is with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3666,51 +3936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கட்டளையிட்டபடியே, நாம் ஓரேபைவிட்டுப் பிரயாணம்பண்ணி, எமோரியரின் மலைநாட்டிற்கு நேராக நீங்கள் கண்ட அந்தப் பயங்கரமான பெரிய வனாந்தரவழி முழுவதும் நடந்துவந்து, காதேஸ்பர்னேயாவிலே சேர்ந்தோம்.]]></a:t>
+              <a:t><![CDATA[16. And I charged your judges at that time, saying, Hear the causes between your brethren, and judge righteously between every man and his brother, and the stranger that is with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3775,51 +4045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கட்டளையிட்டபடியே, நாம் ஓரேபைவிட்டுப் பிரயாணம்பண்ணி, எமோரியரின் மலைநாட்டிற்கு நேராக நீங்கள் கண்ட அந்தப் பயங்கரமான பெரிய வனாந்தரவழி முழுவதும் நடந்துவந்து, காதேஸ்பர்னேயாவிலே சேர்ந்தோம்.]]></a:t>
+              <a:t><![CDATA[17. All of you shall not respect persons in judgment; but all of you shall hear the small as well as the great; all of you shall not be afraid of the face of man; for the judgment is God's: and the cause that is too hard for you, bring it unto me, and I will hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3884,51 +4154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நான் உங்களை நோக்கி: நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கொடுக்கும் எமோரியரின் மலைநாடுமட்டும் வந்து சேர்ந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. All of you shall not respect persons in judgment; but all of you shall hear the small as well as the great; all of you shall not be afraid of the face of man; for the judgment is God's: and the cause that is too hard for you, bring it unto me, and I will hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3993,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நான் உங்களை நோக்கி: நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கொடுக்கும் எமோரியரின் மலைநாடுமட்டும் வந்து சேர்ந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. All of you shall not respect persons in judgment; but all of you shall hear the small as well as the great; all of you shall not be afraid of the face of man; for the judgment is God's: and the cause that is too hard for you, bring it unto me, and I will hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4102,51 +4372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சூப்புக்கு எதிராகவும், பாரானுக்கும் தோப்பேலுக்கும் லாபானுக்கும் ஆஸரோத்துக்கும் திசாகாபுக்கும் நடுவாகவும் இருக்கிற யோர்தானுக்கும் இக்கரையான வனாந்தரத்தின் சமனான வெளியிலே வந்தபோது, மோசே இஸ்ரவேலர் எல்லாரையும் நோக்கிச் சொன்ன வசனங்களாவன:]]></a:t>
+              <a:t><![CDATA[2. (There are eleven days' journey from Horeb by the way of mount Seir unto Kadeshbarnea.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4211,51 +4481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதோ, உன் தேவனாகிய கர்த்தர் அந்தத் தேசத்தை உனக்கு முன்பாக வைத்திருக்கிறார்; உன் பிதாக்களுடைய தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடியே, நீ போய் அதைச் சுதந்தரித்துக்கொள்; பயப்படாமலும் கலங்காமலும் இரு என்றேன்.]]></a:t>
+              <a:t><![CDATA[17. All of you shall not respect persons in judgment; but all of you shall hear the small as well as the great; all of you shall not be afraid of the face of man; for the judgment is God's: and the cause that is too hard for you, bring it unto me, and I will hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4320,51 +4590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதோ, உன் தேவனாகிய கர்த்தர் அந்தத் தேசத்தை உனக்கு முன்பாக வைத்திருக்கிறார்; உன் பிதாக்களுடைய தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடியே, நீ போய் அதைச் சுதந்தரித்துக்கொள்; பயப்படாமலும் கலங்காமலும் இரு என்றேன்.]]></a:t>
+              <a:t><![CDATA[18. And I commanded you at that time all the things which all of you should do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4429,51 +4699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது நீங்கள் எல்லாரும் என்னிடத்தில் வந்து நமக்காக அந்தத் தேசத்தைச் சோதித்துப்பார்க்கவும், நாம் இன்னவழியாக அதில் சென்று, இன்னபட்டணங்களுக்குப் போகலாம் என்று நமக்கு மறுசெய்தி கொண்டுவரவும், நமக்கு முன்னாக மனிதரை அனுப்புவோம் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when we departed from Horeb, we went through all that great and terrible wilderness, which all of you saw by the way of the mountain of the Amorites, as the LORD our God commanded us; and we came to Kadeshbarnea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4538,51 +4808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது நீங்கள் எல்லாரும் என்னிடத்தில் வந்து நமக்காக அந்தத் தேசத்தைச் சோதித்துப்பார்க்கவும், நாம் இன்னவழியாக அதில் சென்று, இன்னபட்டணங்களுக்குப் போகலாம் என்று நமக்கு மறுசெய்தி கொண்டுவரவும், நமக்கு முன்னாக மனிதரை அனுப்புவோம் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when we departed from Horeb, we went through all that great and terrible wilderness, which all of you saw by the way of the mountain of the Amorites, as the LORD our God commanded us; and we came to Kadeshbarnea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4647,51 +4917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது நீங்கள் எல்லாரும் என்னிடத்தில் வந்து நமக்காக அந்தத் தேசத்தைச் சோதித்துப்பார்க்கவும், நாம் இன்னவழியாக அதில் சென்று, இன்னபட்டணங்களுக்குப் போகலாம் என்று நமக்கு மறுசெய்தி கொண்டுவரவும், நமக்கு முன்னாக மனிதரை அனுப்புவோம் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when we departed from Horeb, we went through all that great and terrible wilderness, which all of you saw by the way of the mountain of the Amorites, as the LORD our God commanded us; and we came to Kadeshbarnea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4756,51 +5026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது எனக்கு நன்றாய்க் கண்டது; கோத்திரத்துக்கு ஒருவனாகப் பன்னிரண்டு மனிதரைத் தெரிந்தெடுத்து அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[20. And I said unto you, All of you are come unto the mountain of the Amorites, which the LORD our God does give unto us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4865,51 +5135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் புறப்பட்டு, மலைகளில் ஏறி, எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அதை வேவுபார்த்து,]]></a:t>
+              <a:t><![CDATA[20. And I said unto you, All of you are come unto the mountain of the Amorites, which the LORD our God does give unto us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4974,51 +5244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் புறப்பட்டு, மலைகளில் ஏறி, எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அதை வேவுபார்த்து,]]></a:t>
+              <a:t><![CDATA[21. Behold, the LORD your God has set the land before you: go up and possess it, as the LORD God of your fathers has said unto you; fear not, neither be discouraged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5083,51 +5353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அத்தேசத்துக் கனிகளில் சிலவற்றைத் தங்கள் கையில் எடுத்துக்கொண்டு நம்மிடத்தில் வந்து, நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கொடுக்கும் தேசம் நல்ல தேசம் என்று நம்மிடத்தில் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Behold, the LORD your God has set the land before you: go up and possess it, as the LORD God of your fathers has said unto you; fear not, neither be discouraged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5192,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அத்தேசத்துக் கனிகளில் சிலவற்றைத் தங்கள் கையில் எடுத்துக்கொண்டு நம்மிடத்தில் வந்து, நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கொடுக்கும் தேசம் நல்ல தேசம் என்று நம்மிடத்தில் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Behold, the LORD your God has set the land before you: go up and possess it, as the LORD God of your fathers has said unto you; fear not, neither be discouraged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5301,51 +5571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எஸ்போனின் குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோனையும், எத்ரேயின் அருகே அஸ்தரோத்தில் குடியிருந்த பாசானின் ராஜாவாகிய சீகோனையும், எத்ரேயின் அருகே அஸ்தரோத்தில் குடியிருந்த பாசானின் ராஜாவாகிய ஓக் என்பவனையும், மோசே முறிய அடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[2. (There are eleven days' journey from Horeb by the way of mount Seir unto Kadeshbarnea.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5410,51 +5680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியிருந்தும், நீங்கள் போகமாட்டோம் என்று உங்கள் தேவனாகிய கர்த்தருடைய கட்டளைக்கு விரோதமாக எதிர்த்து,]]></a:t>
+              <a:t><![CDATA[22. And all of you came near unto me every one of you, and said, We will send men before us, and they shall search us out the land, and bring us word again by what way we must go up, and into what cities we shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5519,51 +5789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியிருந்தும், நீங்கள் போகமாட்டோம் என்று உங்கள் தேவனாகிய கர்த்தருடைய கட்டளைக்கு விரோதமாக எதிர்த்து,]]></a:t>
+              <a:t><![CDATA[22. And all of you came near unto me every one of you, and said, We will send men before us, and they shall search us out the land, and bring us word again by what way we must go up, and into what cities we shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5628,51 +5898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்கள் கூடாரங்களில் முறுமுறுத்து: கர்த்தர் நம்மை வெறுத்து, நம்மை அழிக்கும்பொருட்டாக நம்மை எமோரியரின் கையில் ஒப்புக்கொடுக்கும்படி, நம்மை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[22. And all of you came near unto me every one of you, and said, We will send men before us, and they shall search us out the land, and bring us word again by what way we must go up, and into what cities we shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5737,51 +6007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்கள் கூடாரங்களில் முறுமுறுத்து: கர்த்தர் நம்மை வெறுத்து, நம்மை அழிக்கும்பொருட்டாக நம்மை எமோரியரின் கையில் ஒப்புக்கொடுக்கும்படி, நம்மை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[23. And the saying pleased me well: and I took twelve men of you, one of a tribe:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5846,51 +6116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நாம் எங்கே போகலாம்; அந்த ஜனங்கள் நம்மைப்பார்க்கிலும் பலவான்களும், நெடியவர்களும், அவர்கள் பட்டணங்கள் பெரியவைகளும், வானத்தையளாவும் மதிலுள்ளவைகளுமாய் இருக்கிறதென்றும், ஏனாக்கியரின் புத்திரரையும் அங்கே கண்டோம் என்றும் நம்முடைய சகோதரர் சொல்லி, நம்முடைய இருதயங்களைக் கலங்கப்பண்ணினார்கள் என்று சொன்னீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the saying pleased me well: and I took twelve men of you, one of a tribe:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5955,51 +6225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நாம் எங்கே போகலாம்; அந்த ஜனங்கள் நம்மைப்பார்க்கிலும் பலவான்களும், நெடியவர்களும், அவர்கள் பட்டணங்கள் பெரியவைகளும், வானத்தையளாவும் மதிலுள்ளவைகளுமாய் இருக்கிறதென்றும், ஏனாக்கியரின் புத்திரரையும் அங்கே கண்டோம் என்றும் நம்முடைய சகோதரர் சொல்லி, நம்முடைய இருதயங்களைக் கலங்கப்பண்ணினார்கள் என்று சொன்னீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. And they turned and went up into the mountain, and came unto the valley of Eshcol, and searched it out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6064,51 +6334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நாம் எங்கே போகலாம்; அந்த ஜனங்கள் நம்மைப்பார்க்கிலும் பலவான்களும், நெடியவர்களும், அவர்கள் பட்டணங்கள் பெரியவைகளும், வானத்தையளாவும் மதிலுள்ளவைகளுமாய் இருக்கிறதென்றும், ஏனாக்கியரின் புத்திரரையும் அங்கே கண்டோம் என்றும் நம்முடைய சகோதரர் சொல்லி, நம்முடைய இருதயங்களைக் கலங்கப்பண்ணினார்கள் என்று சொன்னீர்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they took of the fruit of the land in their hands, and brought it down unto us, and brought us word again, and said, It is a good land which the LORD our God does give us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6173,51 +6443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது நான் உங்களை நோக்கி: நீங்கள் கலங்காமலும் அவர்களுக்குப் பயப்படாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they took of the fruit of the land in their hands, and brought it down unto us, and brought us word again, and said, It is a good land which the LORD our God does give us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6282,51 +6552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உங்களுக்கு முன் செல்லும் உங்கள் தேவனாகிய கர்த்தர் தாமே எகிப்தில் உங்களோடிருந்து, உங்கள் கண்களுக்கு முன்பாகச் செய்ததெல்லாவற்றைப்போலவும், உங்களுக்காக யுத்தம்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[26. Notwithstanding all of you would not go up, but rebelled against the commandment of the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6391,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உங்களுக்கு முன் செல்லும் உங்கள் தேவனாகிய கர்த்தர் தாமே எகிப்தில் உங்களோடிருந்து, உங்கள் கண்களுக்கு முன்பாகச் செய்ததெல்லாவற்றைப்போலவும், உங்களுக்காக யுத்தம்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[26. Notwithstanding all of you would not go up, but rebelled against the commandment of the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6500,51 +6770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எஸ்போனின் குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோனையும், எத்ரேயின் அருகே அஸ்தரோத்தில் குடியிருந்த பாசானின் ராஜாவாகிய சீகோனையும், எத்ரேயின் அருகே அஸ்தரோத்தில் குடியிருந்த பாசானின் ராஜாவாகிய ஓக் என்பவனையும், மோசே முறிய அடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[3. And it came to pass in the fortieth year, in the eleventh month, on the first day of the month, that Moses spoke unto the children of Israel, according unto all that the LORD had given him in commandment unto them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6609,51 +6879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஒரு மனிதன் தன் பிள்ளையைச் சுமந்துகொண்டு போவதுபோல, நீங்கள் இவ்விடத்திற்கு வருகிறவரைக்கும், நடந்து வந்த வழிகள் எல்லாவற்றிலும், உங்கள் தேவனாகிய கர்த்தர் உங்களைச் சுமந்துகொண்டு வந்ததைக் கண்டீர்களே.]]></a:t>
+              <a:t><![CDATA[27. And all of you murmured in your tents, and said, Because the LORD hated us, he has brought us forth out of the land of Egypt, to deliver us into the hand of the Amorites, to destroy us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6718,51 +6988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஒரு மனிதன் தன் பிள்ளையைச் சுமந்துகொண்டு போவதுபோல, நீங்கள் இவ்விடத்திற்கு வருகிறவரைக்கும், நடந்து வந்த வழிகள் எல்லாவற்றிலும், உங்கள் தேவனாகிய கர்த்தர் உங்களைச் சுமந்துகொண்டு வந்ததைக் கண்டீர்களே.]]></a:t>
+              <a:t><![CDATA[27. And all of you murmured in your tents, and said, Because the LORD hated us, he has brought us forth out of the land of Egypt, to deliver us into the hand of the Amorites, to destroy us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6827,51 +7097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. உங்கள் தேவனாகிய கர்த்தர் நீங்கள் பாளயமிறங்கத்தக்க இடத்தைப் பார்க்கவும், நீங்கள் போகவேண்டிய வழியை உங்களுக்குக் காட்டவும்,]]></a:t>
+              <a:t><![CDATA[28. Where shall we go up? our brethren have discouraged our heart, saying, The people is greater and taller than we; the cities are great and walled up to heaven; and moreover we have seen the sons of the Anakims there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6936,51 +7206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இரவில் அக்கினியிலும் பகலில் மேகத்திலும் உங்களுக்குமுன் சென்றாரே. இப்படியிருந்தும், இந்தக்காரியத்தில் நீங்கள் அவரை விசுவாசியாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. Where shall we go up? our brethren have discouraged our heart, saying, The people is greater and taller than we; the cities are great and walled up to heaven; and moreover we have seen the sons of the Anakims there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7045,51 +7315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இரவில் அக்கினியிலும் பகலில் மேகத்திலும் உங்களுக்குமுன் சென்றாரே. இப்படியிருந்தும், இந்தக்காரியத்தில் நீங்கள் அவரை விசுவாசியாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. Where shall we go up? our brethren have discouraged our heart, saying, The people is greater and taller than we; the cities are great and walled up to heaven; and moreover we have seen the sons of the Anakims there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7154,51 +7424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகையால் கர்த்தர் உங்கள் வார்த்தைகளின் சத்தத்தைக் கேட்டு, கடுங்கோபங்கொண்டு:]]></a:t>
+              <a:t><![CDATA[28. Where shall we go up? our brethren have discouraged our heart, saying, The people is greater and taller than we; the cities are great and walled up to heaven; and moreover we have seen the sons of the Anakims there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7263,51 +7533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்ட அந்த நல்ல தேசத்தை இந்தப் பொல்லாத சந்ததியாராகிய மனிதரில் ஒருவரும் காண்பதில்லை என்றும்,]]></a:t>
+              <a:t><![CDATA[29. Then I said unto you, Dread not, neither be afraid of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7372,51 +7642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்ட அந்த நல்ல தேசத்தை இந்தப் பொல்லாத சந்ததியாராகிய மனிதரில் ஒருவரும் காண்பதில்லை என்றும்,]]></a:t>
+              <a:t><![CDATA[30. The LORD your God which goes before you, he shall fight for you, according to all that he did for you in Egypt before your eyes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7481,51 +7751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. எப்புன்னேயின் குமாரனாகிய காலேப்மாத்திரம் அதைக் காண்பான்; அவன் கர்த்தரை உத்தமமாய்ப் பின்பற்றினபடியால், நான் அவன் மிதித்துவந்த தேசத்தை அவனுக்கும் அவன் பிள்ளைகளுக்கும் கொடுப்பேன் என்றும் ஆணையிட்டார்.]]></a:t>
+              <a:t><![CDATA[30. The LORD your God which goes before you, he shall fight for you, according to all that he did for you in Egypt before your eyes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7590,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. எப்புன்னேயின் குமாரனாகிய காலேப்மாத்திரம் அதைக் காண்பான்; அவன் கர்த்தரை உத்தமமாய்ப் பின்பற்றினபடியால், நான் அவன் மிதித்துவந்த தேசத்தை அவனுக்கும் அவன் பிள்ளைகளுக்கும் கொடுப்பேன் என்றும் ஆணையிட்டார்.]]></a:t>
+              <a:t><![CDATA[31. And in the wilderness, where you have seen how that the LORD your God bare you, as a man does bear his son, in all the way that all of you went, until all of you came into this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7699,51 +7969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எஸ்போனின் குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோனையும், எத்ரேயின் அருகே அஸ்தரோத்தில் குடியிருந்த பாசானின் ராஜாவாகிய சீகோனையும், எத்ரேயின் அருகே அஸ்தரோத்தில் குடியிருந்த பாசானின் ராஜாவாகிய ஓக் என்பவனையும், மோசே முறிய அடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[3. And it came to pass in the fortieth year, in the eleventh month, on the first day of the month, that Moses spoke unto the children of Israel, according unto all that the LORD had given him in commandment unto them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7808,51 +8078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அன்றியும் உங்கள் நிமித்தம் கர்த்தர் என்மேலும் கோபங்கொண்டு: நீயும் அதில் பிரவேசிப்பதில்லை;]]></a:t>
+              <a:t><![CDATA[31. And in the wilderness, where you have seen how that the LORD your God bare you, as a man does bear his son, in all the way that all of you went, until all of you came into this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7917,51 +8187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உனக்கு முன்பாக நிற்கிற நூனின் குமாரனாகிய யோசுவா அதில் பிரவேசிப்பான்; அவனைத் திடப்படுத்து; அவனே அதை இஸ்ரவேலுக்குச் சுதந்தரமாகப் பங்கிடுவான்.]]></a:t>
+              <a:t><![CDATA[32. Yet in this thing all of you did not believe the LORD your God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8026,51 +8296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உனக்கு முன்பாக நிற்கிற நூனின் குமாரனாகிய யோசுவா அதில் பிரவேசிப்பான்; அவனைத் திடப்படுத்து; அவனே அதை இஸ்ரவேலுக்குச் சுதந்தரமாகப் பங்கிடுவான்.]]></a:t>
+              <a:t><![CDATA[32. Yet in this thing all of you did not believe the LORD your God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8135,51 +8405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கொள்ளையாவார்கள் என்று நீங்கள் சொன்ன உங்கள் குழந்தைகளும், இந்நாளிலே நன்மை தீமை அறியாத உங்கள் பிள்ளைகளும் அதில் பிரவேசிப்பார்கள்; அவர்களுக்கு அதைக் கொடுப்பேன்; அவர்கள் அதைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Who went in the way before you, to search you out a place to pitch your tents in, in fire by night, to show you by what way all of you should go, and in a cloud by day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8244,51 +8514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கொள்ளையாவார்கள் என்று நீங்கள் சொன்ன உங்கள் குழந்தைகளும், இந்நாளிலே நன்மை தீமை அறியாத உங்கள் பிள்ளைகளும் அதில் பிரவேசிப்பார்கள்; அவர்களுக்கு அதைக் கொடுப்பேன்; அவர்கள் அதைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Who went in the way before you, to search you out a place to pitch your tents in, in fire by night, to show you by what way all of you should go, and in a cloud by day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8353,51 +8623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கொள்ளையாவார்கள் என்று நீங்கள் சொன்ன உங்கள் குழந்தைகளும், இந்நாளிலே நன்மை தீமை அறியாத உங்கள் பிள்ளைகளும் அதில் பிரவேசிப்பார்கள்; அவர்களுக்கு அதைக் கொடுப்பேன்; அவர்கள் அதைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And the LORD heard the voice of your words, and was angry, and swore, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8462,51 +8732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. நீங்களோ திரும்பிக்கொண்டு, சிவந்த சமுத்திரத்தின் வழியாய் வனாந்தரத்திற்குப் பிரயாணப்பட்டுப்போங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. Surely there shall not one of these men of this evil generation see that good land, which I swore to give unto your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8571,51 +8841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது நீங்கள் எனக்குப் பிரதியுத்தரமாக: கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தோம்; நம்முடைய தேவனாகிய கர்த்தர் எங்களுக்குக் கட்டளையிட்டபடியெல்லாம் நாங்கள் போய் யுத்தம்பண்ணுவோம் என்று சொல்லி, நீங்கள் யாவரும் உங்கள் ஆயுதங்களைத் தரித்துக்கொண்டு, மலையின்மேல் ஏற ஆயத்தமாயிருந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[35. Surely there shall not one of these men of this evil generation see that good land, which I swore to give unto your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8680,51 +8950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது நீங்கள் எனக்குப் பிரதியுத்தரமாக: கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தோம்; நம்முடைய தேவனாகிய கர்த்தர் எங்களுக்குக் கட்டளையிட்டபடியெல்லாம் நாங்கள் போய் யுத்தம்பண்ணுவோம் என்று சொல்லி, நீங்கள் யாவரும் உங்கள் ஆயுதங்களைத் தரித்துக்கொண்டு, மலையின்மேல் ஏற ஆயத்தமாயிருந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[36. Save Caleb the son of Jephunneh; he shall see it, and to him will I give the land that he has trodden upon, and to his children, because he has wholly followed the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8789,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது நீங்கள் எனக்குப் பிரதியுத்தரமாக: கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தோம்; நம்முடைய தேவனாகிய கர்த்தர் எங்களுக்குக் கட்டளையிட்டபடியெல்லாம் நாங்கள் போய் யுத்தம்பண்ணுவோம் என்று சொல்லி, நீங்கள் யாவரும் உங்கள் ஆயுதங்களைத் தரித்துக்கொண்டு, மலையின்மேல் ஏற ஆயத்தமாயிருந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[36. Save Caleb the son of Jephunneh; he shall see it, and to him will I give the land that he has trodden upon, and to his children, because he has wholly followed the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8898,51 +9168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாற்பதாம் வருஷம் பதினோராம் மாதம் முதல் தேதியிலே, மோசே இஸ்ரவேல் புத்திரருக்குச் சொல்லும்படி தனக்குக் கர்த்தர் விதித்த யாவையும் அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And it came to pass in the fortieth year, in the eleventh month, on the first day of the month, that Moses spoke unto the children of Israel, according unto all that the LORD had given him in commandment unto them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9007,51 +9277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது கர்த்தர் என்னைப் பார்த்து: நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக முறிந்துபோகாதபடிக்கு, போகாமலும் யுத்தம்பண்ணாமலும் இருப்பீர்களாக; நான் உங்கள் நடுவே இரேன் என்று அவர்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. Save Caleb the son of Jephunneh; he shall see it, and to him will I give the land that he has trodden upon, and to his children, because he has wholly followed the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9116,51 +9386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது கர்த்தர் என்னைப் பார்த்து: நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக முறிந்துபோகாதபடிக்கு, போகாமலும் யுத்தம்பண்ணாமலும் இருப்பீர்களாக; நான் உங்கள் நடுவே இரேன் என்று அவர்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[37. Also the LORD was angry with me for your sakes, saying, You also shall not go in thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9225,51 +9495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்படியே நான் உங்களுக்குச் சொன்னேன்; நீங்களோ செவிகொடாமல், கர்த்தருடைய கட்டளைக்கு விரோதமாகத் துணிந்து மலையின்மேல் ஏறினீர்கள்.]]></a:t>
+              <a:t><![CDATA[38. But Joshua the son of Nun, which stands before you, he shall go in thither: encourage him: for he shall cause Israel to inherit it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9334,51 +9604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்படியே நான் உங்களுக்குச் சொன்னேன்; நீங்களோ செவிகொடாமல், கர்த்தருடைய கட்டளைக்கு விரோதமாகத் துணிந்து மலையின்மேல் ஏறினீர்கள்.]]></a:t>
+              <a:t><![CDATA[38. But Joshua the son of Nun, which stands before you, he shall go in thither: encourage him: for he shall cause Israel to inherit it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9443,51 +9713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அந்த மலையிலே குடியிருந்த எமோரியர் உங்களை எதிர்க்கும்படி புறப்பட்டுவந்து, தேனீக்கள் துரத்துகிறதுபோல உங்களைத் துரத்தி, உங்களைச் சேயீர் தொடங்கி ஓர்மாமட்டும் முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. Moreover your little ones, which all of you said should be a prey, and your children, which in that day had no knowledge between good and evil, they shall go in thither, and unto them will I give it, and they shall possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9552,51 +9822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அந்த மலையிலே குடியிருந்த எமோரியர் உங்களை எதிர்க்கும்படி புறப்பட்டுவந்து, தேனீக்கள் துரத்துகிறதுபோல உங்களைத் துரத்தி, உங்களைச் சேயீர் தொடங்கி ஓர்மாமட்டும் முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. Moreover your little ones, which all of you said should be a prey, and your children, which in that day had no knowledge between good and evil, they shall go in thither, and unto them will I give it, and they shall possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9661,51 +9931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீங்கள் திரும்பிவந்து, கர்த்தருடைய சமுகத்தில் அழுதீர்கள்; கர்த்தர் உங்கள் சத்தத்தைக்கேட்கவில்லை, உங்களுக்குச் செவிகொடுக்கவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[39. Moreover your little ones, which all of you said should be a prey, and your children, which in that day had no knowledge between good and evil, they shall go in thither, and unto them will I give it, and they shall possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9770,51 +10040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீங்கள் திரும்பிவந்து, கர்த்தருடைய சமுகத்தில் அழுதீர்கள்; கர்த்தர் உங்கள் சத்தத்தைக்கேட்கவில்லை, உங்களுக்குச் செவிகொடுக்கவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[40. But as for you, turn you, and take your journey into the wilderness by the way of the Red sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9879,51 +10149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இப்படி காதேசிலே தங்கி, அங்கே வெகுநாளாயிருந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[40. But as for you, turn you, and take your journey into the wilderness by the way of the Red sea.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. Then all of you answered and said unto me, We have sinned against the LORD, we will go up and fight, according to all that the LORD our God commanded us. And when all of you had girded on every man his weapons of war, all of you were ready to go up into the hill.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9988,51 +10367,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாற்பதாம் வருஷம் பதினோராம் மாதம் முதல் தேதியிலே, மோசே இஸ்ரவேல் புத்திரருக்குச் சொல்லும்படி தனக்குக் கர்த்தர் விதித்த யாவையும் அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. After he had slain Sihon the king of the Amorites, which dwelt in Heshbon, and Og the king of Bashan, which dwelt at Astaroth in Edrei:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. Then all of you answered and said unto me, We have sinned against the LORD, we will go up and fight, according to all that the LORD our God commanded us. And when all of you had girded on every man his weapons of war, all of you were ready to go up into the hill.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. Then all of you answered and said unto me, We have sinned against the LORD, we will go up and fight, according to all that the LORD our God commanded us. And when all of you had girded on every man his weapons of war, all of you were ready to go up into the hill.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And the LORD said unto me, Say unto them. Go not up, neither fight; for I am not among you; lest all of you be smitten before your enemies.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And the LORD said unto me, Say unto them. Go not up, neither fight; for I am not among you; lest all of you be smitten before your enemies.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And the LORD said unto me, Say unto them. Go not up, neither fight; for I am not among you; lest all of you be smitten before your enemies.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. So I spoke unto you; and all of you would not hear, but rebelled against the commandment of the LORD, and went presumptuously up into the hill.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. So I spoke unto you; and all of you would not hear, but rebelled against the commandment of the LORD, and went presumptuously up into the hill.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And the Amorites, which dwelt in that mountain, came out against you, and chased you, as bees do, and destroyed you in Seir, even unto Hormah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And the Amorites, which dwelt in that mountain, came out against you, and chased you, as bees do, and destroyed you in Seir, even unto Hormah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And all of you returned and wept before the LORD; but the LORD would not hearken to your voice, nor give ear unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10067,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502822" r:id="rId1"/>
+    <p:sldLayoutId id="2474602442" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10119,50 +11588,66 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10799,54 +12284,142 @@
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10951,51 +12524,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. On this side Jordan, in the land of Moab, began Moses to declare this law, saying,]]></a:t>
+              <a:t><![CDATA[தனக்குக் கர்த்தர் விதித்த யாவையும் அவர்களுக்குச் சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்குச் செவிகொடுக்கவும் இல்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. இப்படி காதேசிலே தங்கி, அங்கே வெகுநாளாயிருந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The LORD our God spoke unto us in Horeb, saying, All of you have dwelt long enough in this mount:]]></a:t>
+              <a:t><![CDATA[5. யோர்தானுக்கு இப்புறத்திலிருக்கிற மோவாபின் தேசத்தில் மோசே இந்த நியாயப்பிரமாணத்தை விவரித்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Turn you, and take your journey, and go to the mount of the Amorites, and unto all the places]]></a:t>
+              <a:t><![CDATA[காண்பிக்கத் தொடங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nigh thereunto, in the plain, in the hills, and in the vale, and in the south, and by the sea side,]]></a:t>
+              <a:t><![CDATA[6. ஓரேபிலே நம்முடைய தேவனாகிய கர்த்தர் நம்மோடே சொன்னது என்னவென்றால்: நீங்கள் இந்த மலையருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the land of the Canaanites, and unto Lebanon, unto the great river, the river Euphrates.]]></a:t>
+              <a:t><![CDATA[தங்கியிருந்தது போதும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Behold, I have set the land before you: go in and possess the land which the LORD swore unto your]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் திரும்பிப் பிரயாணம் புறப்பட்டு, எமோரியரின் மலைநாட்டிற்கும், அதற்கு அடுத்த எல்லா சமனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, Abraham, Isaac, and Jacob, to give unto them and to their seed after them.]]></a:t>
+              <a:t><![CDATA[வெளிகளிலும் குன்றுகளிலும் பள்ளத்தாக்குகளிலும், தென்திசையிலும் கடலோரத்திலும் இருக்கிற கானானியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And I spoke unto you at that time, saying, I am not able to bear you myself alone:]]></a:t>
+              <a:t><![CDATA[தேசத்துக்கும், லீபனோனுக்கும், ஐப்பிராத்து நதி என்னும் பெரிய நதிவரைக்கும் போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The LORD your God has multiplied you, and, behold, all of you are this day as the stars of]]></a:t>
+              <a:t><![CDATA[8. இதோ இந்தத் தேசத்தை உங்களுக்கு முன்பாக வைத்தேன்; நீங்கள் போய், கர்த்தர் உங்கள் பிதாக்களாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven for multitude.]]></a:t>
+              <a:t><![CDATA[ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் அவர்களுக்குப் பின்வரும் அவர்கள் சந்ததிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. These be the words which Moses spoke unto all Israel on this side Jordan in the wilderness, in]]></a:t>
+              <a:t><![CDATA[1. சேயீர் மலைவழியாய் ஓரேபுக்குப் பதினொருநாள் பிரயாண தூரத்திலுள்ள காதேஸ்பர்னேயாவிலிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. (The LORD God of your fathers make you a thousand times so many more as all of you are, and]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுக்கொடுத்த அந்தத் தேசத்தைச் சுதந்தரித்துக்கொள்ளுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bless you, as he has promised you!)]]></a:t>
+              <a:t><![CDATA[9. அக்காலத்தில் நான் உங்களை நோக்கி: நான் ஒருவனாக உங்கள் பாரத்தைத் தாங்கக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. How can I myself alone bear your cumbrance, and your burden, and your strife?]]></a:t>
+              <a:t><![CDATA[10. உங்கள் தேவனாகிய கர்த்தர் உங்களைப் பெருகப்பண்ணினார்; இதோ, இந்நாளில் நீங்கள் வானத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Take you wise men, and understanding, and known among your tribes, and I will make them rulers]]></a:t>
+              <a:t><![CDATA[நட்சத்திரங்களைப்போலத் திரளாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over you.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் இப்பொழுது இருக்கிறதைப் பார்க்கிலும் ஆயிரமடங்கு அதிகமாகும்படி உங்கள் பிதாக்களின் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And all of you answered me, and said, The thing which you have spoken is good for us to do.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உங்களுக்குச் சொல்லியபடியே உங்களை ஆசீர்வதிப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So I took the chief of your tribes, wise men, and known, and made them heads over you, captains]]></a:t>
+              <a:t><![CDATA[12. உங்கள் வருத்தத்தையும் பிரயாசத்தையும் வழக்குகளையும் நான் ஒருவனாய்த் தாங்குவது எப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over thousands, and captains over hundreds, and captains over fifties, and captains over tens, and]]></a:t>
+              <a:t><![CDATA[13. நான் உங்களுக்கு அதிபதிகளை ஏற்படுத்தும்பொருட்டு, உங்கள் கோத்திரங்களில் ஞானமும் விவேகமும் அறிவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[officers among your tribes.]]></a:t>
+              <a:t><![CDATA[உள்ளவர்கள் என்று பேர்பெற்ற மனிதரைத் தெரிந்துகொள்ளுங்கள் என்று சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And I charged your judges at that time, saying, Hear the causes between your brethren, and judge]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் எனக்குப் பிரதியுத்தரமாக: நீர் செய்யச்சொன்ன காரியம் நல்லது என்றீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the plain opposite to the Red sea, between Paran, and Tophel, and Laban, and Hazeroth, and Dizahab.]]></a:t>
+              <a:t><![CDATA[2. சூப்புக்கு எதிராகவும், பாரானுக்கும் தோப்பேலுக்கும் லாபானுக்கும் ஆஸரோத்துக்கும் திசாகாபுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteously between every man and his brother, and the stranger that is with him.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் நான் ஞானமும் அறிவுமுள்ள மனிதராகிய உங்கள் கோத்திரங்களின் வம்சபதிகளைத் தெரிந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. All of you shall not respect persons in judgment; but all of you shall hear the small as well as]]></a:t>
+              <a:t><![CDATA[அவர்கள் உங்களுக்குத் தலைவராயிருக்கும்படி, ஆயிரம்பேருக்குத் அதிபதிகளாகவும், நூறுபேருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the great; all of you shall not be afraid of the face of man; for the judgment is God's: and the]]></a:t>
+              <a:t><![CDATA[அதிபதிகளாகவும், ஐம்பதுபேருக்கு அதிபதிகளாகவும், பத்துப்பேருக்கு அதிபதிகளாகவும் உங்கள் கோத்திரங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cause that is too hard for you, bring it unto me, and I will hear it.]]></a:t>
+              <a:t><![CDATA[அதிகாரிகளாகவும் ஏற்படுத்திவைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And I commanded you at that time all the things which all of you should do.]]></a:t>
+              <a:t><![CDATA[16. அக்காலத்திலே உங்களுடைய நியாயாதிபதிகளை நான் நோக்கி: நீங்கள் உங்கள் சகோதரரின் வியாச்சியங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when we departed from Horeb, we went through all that great and terrible wilderness, which]]></a:t>
+              <a:t><![CDATA[கேட்டு, இருபட்சத்தாராகிய உங்கள் சகோதரருக்கும், அவர்களிடத்தில் தங்கும் அந்நியனுக்கும், நீதியின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you saw by the way of the mountain of the Amorites, as the LORD our God commanded us; and we]]></a:t>
+              <a:t><![CDATA[தீர்ப்புச்செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came to Kadeshbarnea.]]></a:t>
+              <a:t><![CDATA[17. நியாயத்திலே முகதாட்சிணியம் பாராமல் பெரியவனுக்குச் செவிகொடுப்பதுபோல சிறியவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And I said unto you, All of you are come unto the mountain of the Amorites, which the LORD our]]></a:t>
+              <a:t><![CDATA[செவிகொடுக்கக்கடவீர்கள்; மனிதன் முகத்திற்குப் பயப்படாதீர்களாக: நியாயத்தீர்ப்பு தேவனுடையது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God does give unto us.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குக் கடினமாயிருக்கும் காரியத்தை என்னிடத்தில் கொண்டுவாருங்கள்; நான் அதைக் கேட்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. (There are eleven days' journey from Horeb by the way of mount Seir unto Kadeshbarnea.)]]></a:t>
+              <a:t><![CDATA[நடுவாகவும் இருக்கிற யோர்தானுக்கும் இக்கரையான வனாந்தரத்தின் சமனான வெளியிலே வந்தபோது, மோசே இஸ்ரவேலர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Behold, the LORD your God has set the land before you: go up and possess it, as the LORD God of]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your fathers has said unto you; fear not, neither be discouraged.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் செய்யவேண்டிய காரியங்கள் யாவையும் அக்காலத்திலே கட்டளையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And all of you came near unto me every one of you, and said, We will send men before us, and]]></a:t>
+              <a:t><![CDATA[19. நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கட்டளையிட்டபடியே, நாம் ஓரேபைவிட்டுப் பிரயாணம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall search us out the land, and bring us word again by what way we must go up, and into what]]></a:t>
+              <a:t><![CDATA[எமோரியரின் மலைநாட்டிற்கு நேராக நீங்கள் கண்ட அந்தப் பயங்கரமான பெரிய வனாந்தரவழி முழுவதும் நடந்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cities we shall come.]]></a:t>
+              <a:t><![CDATA[காதேஸ்பர்னேயாவிலே சேர்ந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the saying pleased me well: and I took twelve men of you, one of a tribe:]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது நான் உங்களை நோக்கி: நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கொடுக்கும் எமோரியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And they turned and went up into the mountain, and came unto the valley of Eshcol, and searched]]></a:t>
+              <a:t><![CDATA[மலைநாடுமட்டும் வந்து சேர்ந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it out.]]></a:t>
+              <a:t><![CDATA[21. இதோ, உன் தேவனாகிய கர்த்தர் அந்தத் தேசத்தை உனக்கு முன்பாக வைத்திருக்கிறார்; உன் பிதாக்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they took of the fruit of the land in their hands, and brought it down unto us, and brought]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடியே, நீ போய் அதைச் சுதந்தரித்துக்கொள்; பயப்படாமலும் கலங்காமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us word again, and said, It is a good land which the LORD our God does give us.]]></a:t>
+              <a:t><![CDATA[இரு என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And it came to pass in the fortieth year, in the eleventh month, on the first day of the month,]]></a:t>
+              <a:t><![CDATA[எல்லாரையும் நோக்கிச் சொன்ன வசனங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Notwithstanding all of you would not go up, but rebelled against the commandment of the LORD]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது நீங்கள் எல்லாரும் என்னிடத்தில் வந்து நமக்காக அந்தத் தேசத்தைச் சோதித்துப்பார்க்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your God:]]></a:t>
+              <a:t><![CDATA[நாம் இன்னவழியாக அதில் சென்று, இன்னபட்டணங்களுக்குப் போகலாம் என்று நமக்கு மறுசெய்தி கொண்டுவரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And all of you murmured in your tents, and said, Because the LORD hated us, he has brought us]]></a:t>
+              <a:t><![CDATA[நமக்கு முன்னாக மனிதரை அனுப்புவோம் என்றீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth out of the land of Egypt, to deliver us into the hand of the Amorites, to destroy us.]]></a:t>
+              <a:t><![CDATA[23. அது எனக்கு நன்றாய்க் கண்டது; கோத்திரத்துக்கு ஒருவனாகப் பன்னிரண்டு மனிதரைத் தெரிந்தெடுத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Where shall we go up? our brethren have discouraged our heart, saying, The people is greater and]]></a:t>
+              <a:t><![CDATA[அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[taller than we; the cities are great and walled up to heaven; and moreover we have seen the sons of]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் புறப்பட்டு, மலைகளில் ஏறி, எஸ்கோல் பள்ளத்தாக்குமட்டும் போய், அதை வேவுபார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Anakims there.]]></a:t>
+              <a:t><![CDATA[25. அத்தேசத்துக் கனிகளில் சிலவற்றைத் தங்கள் கையில் எடுத்துக்கொண்டு நம்மிடத்தில் வந்து, நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then I said unto you, Dread not, neither be afraid of them.]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் நமக்குக் கொடுக்கும் தேசம் நல்ல தேசம் என்று நம்மிடத்தில் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. The LORD your God which goes before you, he shall fight for you, according to all that he did]]></a:t>
+              <a:t><![CDATA[26. அப்படியிருந்தும், நீங்கள் போகமாட்டோம் என்று உங்கள் தேவனாகிய கர்த்தருடைய கட்டளைக்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for you in Egypt before your eyes;]]></a:t>
+              <a:t><![CDATA[எதிர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that Moses spoke unto the children of Israel, according unto all that the LORD had given him in]]></a:t>
+              <a:t><![CDATA[3. எஸ்போனின் குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோனையும், எத்ரேயின் அருகே அஸ்தரோத்தில் குடியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And in the wilderness, where you have seen how that the LORD your God bare you, as a man does]]></a:t>
+              <a:t><![CDATA[27. உங்கள் கூடாரங்களில் முறுமுறுத்து: கர்த்தர் நம்மை வெறுத்து, நம்மை அழிக்கும்பொருட்டாக நம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bear his son, in all the way that all of you went, until all of you came into this place.]]></a:t>
+              <a:t><![CDATA[எமோரியரின் கையில் ஒப்புக்கொடுக்கும்படி, நம்மை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Yet in this thing all of you did not believe the LORD your God,]]></a:t>
+              <a:t><![CDATA[28. நாம் எங்கே போகலாம்; அந்த ஜனங்கள் நம்மைப்பார்க்கிலும் பலவான்களும், நெடியவர்களும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Who went in the way before you, to search you out a place to pitch your tents in, in fire by]]></a:t>
+              <a:t><![CDATA[பட்டணங்கள் பெரியவைகளும், வானத்தையளாவும் மதிலுள்ளவைகளுமாய் இருக்கிறதென்றும், ஏனாக்கியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[night, to show you by what way all of you should go, and in a cloud by day.]]></a:t>
+              <a:t><![CDATA[புத்திரரையும் அங்கே கண்டோம் என்றும் நம்முடைய சகோதரர் சொல்லி, நம்முடைய இருதயங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the LORD heard the voice of your words, and was angry, and swore, saying,]]></a:t>
+              <a:t><![CDATA[கலங்கப்பண்ணினார்கள் என்று சொன்னீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Surely there shall not one of these men of this evil generation see that good land, which I]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது நான் உங்களை நோக்கி: நீங்கள் கலங்காமலும் அவர்களுக்குப் பயப்படாமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[swore to give unto your fathers.]]></a:t>
+              <a:t><![CDATA[30. உங்களுக்கு முன் செல்லும் உங்கள் தேவனாகிய கர்த்தர் தாமே எகிப்தில் உங்களோடிருந்து, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Save Caleb the son of Jephunneh; he shall see it, and to him will I give the land that he has]]></a:t>
+              <a:t><![CDATA[கண்களுக்கு முன்பாகச் செய்ததெல்லாவற்றைப்போலவும், உங்களுக்காக யுத்தம்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19399,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trodden upon, and to his children, because he has wholly followed the LORD.]]></a:t>
+              <a:t><![CDATA[31. ஒரு மனிதன் தன் பிள்ளையைச் சுமந்துகொண்டு போவதுபோல, நீங்கள் இவ்விடத்திற்கு வருகிறவரைக்கும், நடந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19531,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commandment unto them;]]></a:t>
+              <a:t><![CDATA[பாசானின் ராஜாவாகிய சீகோனையும், எத்ரேயின் அருகே அஸ்தரோத்தில் குடியிருந்த பாசானின் ராஜாவாகிய ஓக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19663,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Also the LORD was angry with me for your sakes, saying, You also shall not go in thither.]]></a:t>
+              <a:t><![CDATA[வந்த வழிகள் எல்லாவற்றிலும், உங்கள் தேவனாகிய கர்த்தர் உங்களைச் சுமந்துகொண்டு வந்ததைக் கண்டீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19795,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. But Joshua the son of Nun, which stands before you, he shall go in thither: encourage him: for]]></a:t>
+              <a:t><![CDATA[32. உங்கள் தேவனாகிய கர்த்தர் நீங்கள் பாளயமிறங்கத்தக்க இடத்தைப் பார்க்கவும், நீங்கள் போகவேண்டிய வழியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19927,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he shall cause Israel to inherit it.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குக் காட்டவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20059,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. Moreover your little ones, which all of you said should be a prey, and your children, which in]]></a:t>
+              <a:t><![CDATA[33. இரவில் அக்கினியிலும் பகலில் மேகத்திலும் உங்களுக்குமுன் சென்றாரே. இப்படியிருந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20191,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that day had no knowledge between good and evil, they shall go in thither, and unto them will I give]]></a:t>
+              <a:t><![CDATA[இந்தக்காரியத்தில் நீங்கள் அவரை விசுவாசியாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20323,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it, and they shall possess it.]]></a:t>
+              <a:t><![CDATA[34. ஆகையால் கர்த்தர் உங்கள் வார்த்தைகளின் சத்தத்தைக் கேட்டு, கடுங்கோபங்கொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20455,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. But as for you, turn you, and take your journey into the wilderness by the way of the Red sea.]]></a:t>
+              <a:t><![CDATA[35. உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று நான் ஆணையிட்ட அந்த நல்ல தேசத்தை இந்தப் பொல்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20587,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Then all of you answered and said unto me, We have sinned against the LORD, we will go up and]]></a:t>
+              <a:t><![CDATA[சந்ததியாராகிய மனிதரில் ஒருவரும் காண்பதில்லை என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20719,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fight, according to all that the LORD our God commanded us. And when all of you had girded on every]]></a:t>
+              <a:t><![CDATA[36. எப்புன்னேயின் குமாரனாகிய காலேப்மாத்திரம் அதைக் காண்பான்; அவன் கர்த்தரை உத்தமமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20851,51 +22688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man his weapons of war, all of you were ready to go up into the hill.]]></a:t>
+              <a:t><![CDATA[பின்பற்றினபடியால், நான் அவன் மிதித்துவந்த தேசத்தை அவனுக்கும் அவன் பிள்ளைகளுக்கும் கொடுப்பேன் என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20983,51 +22820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. After he had slain Sihon the king of the Amorites, which dwelt in Heshbon, and Og the king of]]></a:t>
+              <a:t><![CDATA[என்பவனையும், மோசே முறிய அடித்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21115,51 +22952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And the LORD said unto me, Say unto them. Go not up, neither fight; for I am not among you; lest]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21247,51 +23084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you be smitten before your enemies.]]></a:t>
+              <a:t><![CDATA[37. அன்றியும் உங்கள் நிமித்தம் கர்த்தர் என்மேலும் கோபங்கொண்டு: நீயும் அதில் பிரவேசிப்பதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21379,51 +23216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. So I spoke unto you; and all of you would not hear, but rebelled against the commandment of the]]></a:t>
+              <a:t><![CDATA[38. உனக்கு முன்பாக நிற்கிற நூனின் குமாரனாகிய யோசுவா அதில் பிரவேசிப்பான்; அவனைத் திடப்படுத்து; அவனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21511,51 +23348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, and went presumptuously up into the hill.]]></a:t>
+              <a:t><![CDATA[அதை இஸ்ரவேலுக்குச் சுதந்தரமாகப் பங்கிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21643,51 +23480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And the Amorites, which dwelt in that mountain, came out against you, and chased you, as bees]]></a:t>
+              <a:t><![CDATA[39. கொள்ளையாவார்கள் என்று நீங்கள் சொன்ன உங்கள் குழந்தைகளும், இந்நாளிலே நன்மை தீமை அறியாத உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21775,51 +23612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do, and destroyed you in Seir, even unto Hormah.]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளும் அதில் பிரவேசிப்பார்கள்; அவர்களுக்கு அதைக் கொடுப்பேன்; அவர்கள் அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21907,51 +23744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And all of you returned and wept before the LORD; but the LORD would not hearken to your voice,]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22039,51 +23876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor give ear unto you.]]></a:t>
+              <a:t><![CDATA[40. நீங்களோ திரும்பிக்கொண்டு, சிவந்த சமுத்திரத்தின் வழியாய் வனாந்தரத்திற்குப் பிரயாணப்பட்டுப்போங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22171,51 +24008,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. So all of you abode in Kadesh many days, according unto the days that all of you abode there.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. அப்பொழுது நீங்கள் எனக்குப் பிரதியுத்தரமாக: கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தோம்; நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22303,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bashan, which dwelt at Astaroth in Edrei:]]></a:t>
+              <a:t><![CDATA[4. நாற்பதாம் வருஷம் பதினோராம் மாதம் முதல் தேதியிலே, மோசே இஸ்ரவேல் புத்திரருக்குச் சொல்லும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22363,92 +24332,1412 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் எங்களுக்குக் கட்டளையிட்டபடியெல்லாம் நாங்கள் போய் யுத்தம்பண்ணுவோம் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீங்கள் யாவரும் உங்கள் ஆயுதங்களைத் தரித்துக்கொண்டு, மலையின்மேல் ஏற ஆயத்தமாயிருந்தீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அப்பொழுது கர்த்தர் என்னைப் பார்த்து: நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முறிந்துபோகாதபடிக்கு, போகாமலும் யுத்தம்பண்ணாமலும் இருப்பீர்களாக; நான் உங்கள் நடுவே இரேன் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்குச் சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அப்படியே நான் உங்களுக்குச் சொன்னேன்; நீங்களோ செவிகொடாமல், கர்த்தருடைய கட்டளைக்கு விரோதமாகத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[துணிந்து மலையின்மேல் ஏறினீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. அந்த மலையிலே குடியிருந்த எமோரியர் உங்களை எதிர்க்கும்படி புறப்பட்டுவந்து, தேனீக்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[துரத்துகிறதுபோல உங்களைத் துரத்தி, உங்களைச் சேயீர் தொடங்கி ஓர்மாமட்டும் முறிய அடித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. நீங்கள் திரும்பிவந்து, கர்த்தருடைய சமுகத்தில் அழுதீர்கள்; கர்த்தர் உங்கள் சத்தத்தைக்கேட்கவில்லை,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22474,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22649,51 +25938,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>88</Slides>
+  <Slides>101</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>