--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -11536,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602442" r:id="rId1"/>
+    <p:sldLayoutId id="2478604246" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -25653,91 +25653,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25763,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>