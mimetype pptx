--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -125,50 +125,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -216,50 +234,59 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -424,53 +451,62 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -530,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஓர் இடம் உண்டாயிருக்கும்; அங்கே நீங்கள் நான் உங்களுக்குக் கட்டளையிட்ட யாவையும் உங்கள் சர்வாங்க தகனங்களையும், உங்கள் பலிகளையும், உங்கள் தசம பாகங்களையும், உங்கள் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், நீங்கள் கர்த்தருக்கு நேர்ந்துகொள்ளும் விசேஷித்த எல்லாப் பொருத்தனைகளையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[5. But unto the place which the LORD your God shall choose out of all your tribes to put his name there, even unto his habitation shall all of you seek, and thither you shall come:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -639,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஓர் இடம் உண்டாயிருக்கும்; அங்கே நீங்கள் நான் உங்களுக்குக் கட்டளையிட்ட யாவையும் உங்கள் சர்வாங்க தகனங்களையும், உங்கள் பலிகளையும், உங்கள் தசம பாகங்களையும், உங்கள் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், நீங்கள் கர்த்தருக்கு நேர்ந்துகொள்ளும் விசேஷித்த எல்லாப் பொருத்தனைகளையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[5. But unto the place which the LORD your God shall choose out of all your tribes to put his name there, even unto his habitation shall all of you seek, and thither you shall come:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -748,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதியில் நீங்களும், உங்கள் குமாரரும், உங்கள் குமாரத்திகளும், உங்கள் வேலைக்காரரும், உங்கள் வேலைக்காரிகளும், உங்களோடு பங்கும் சுதந்தரமும் இல்லாமல் உங்கள் வாசல்களில் இருக்கிற லேவியனும் சந்தோஷப்படுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[6. And thither all of you shall bring your burnt offerings, and your sacrifices, and your tithes, and heave offerings of your hand, and your vows, and your freewill offerings, and the firstlings of your herds and of your flocks:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -857,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதியில் நீங்களும், உங்கள் குமாரரும், உங்கள் குமாரத்திகளும், உங்கள் வேலைக்காரரும், உங்கள் வேலைக்காரிகளும், உங்களோடு பங்கும் சுதந்தரமும் இல்லாமல் உங்கள் வாசல்களில் இருக்கிற லேவியனும் சந்தோஷப்படுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[6. And thither all of you shall bring your burnt offerings, and your sacrifices, and your tithes, and heave offerings of your hand, and your vows, and your freewill offerings, and the firstlings of your herds and of your flocks:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -966,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதியில் நீங்களும், உங்கள் குமாரரும், உங்கள் குமாரத்திகளும், உங்கள் வேலைக்காரரும், உங்கள் வேலைக்காரிகளும், உங்களோடு பங்கும் சுதந்தரமும் இல்லாமல் உங்கள் வாசல்களில் இருக்கிற லேவியனும் சந்தோஷப்படுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[6. And thither all of you shall bring your burnt offerings, and your sacrifices, and your tithes, and heave offerings of your hand, and your vows, and your freewill offerings, and the firstlings of your herds and of your flocks:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1075,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்கள் பிதாக்களின் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கிற தேசத்திலே, நீங்கள் பூமியில் உயிரோடிருக்கும் நாளெல்லாம் கைக்கொண்டு நடக்கவேண்டிய கட்டளைகளும் நியாயங்களுமாவன:]]></a:t>
+              <a:t><![CDATA[7. And there all of you shall eat before the LORD your God, and all of you shall rejoice in all that all of you put your hand unto, all of you and your households, wherein the LORD your God has blessed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1184,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்கள் பிதாக்களின் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கிற தேசத்திலே, நீங்கள் பூமியில் உயிரோடிருக்கும் நாளெல்லாம் கைக்கொண்டு நடக்கவேண்டிய கட்டளைகளும் நியாயங்களுமாவன:]]></a:t>
+              <a:t><![CDATA[7. And there all of you shall eat before the LORD your God, and all of you shall rejoice in all that all of you put your hand unto, all of you and your households, wherein the LORD your God has blessed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1293,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் துரத்திவிடும் ஜாதிகள் தங்கள் தேவர்களைச் சேவித்த உயர்ந்த மலைகளின்மேலும், மேடுகளின்மேலும், பச்சையான சகல மரங்களின் கீழுமுள்ள இடங்களையெல்லாம் முற்றிலும் அழித்து,]]></a:t>
+              <a:t><![CDATA[7. And there all of you shall eat before the LORD your God, and all of you shall rejoice in all that all of you put your hand unto, all of you and your households, wherein the LORD your God has blessed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1402,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் துரத்திவிடும் ஜாதிகள் தங்கள் தேவர்களைச் சேவித்த உயர்ந்த மலைகளின்மேலும், மேடுகளின்மேலும், பச்சையான சகல மரங்களின் கீழுமுள்ள இடங்களையெல்லாம் முற்றிலும் அழித்து,]]></a:t>
+              <a:t><![CDATA[8. All of you shall not do after all the things that we do here this day, every man whatsoever is right in his own eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1511,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் துரத்திவிடும் ஜாதிகள் தங்கள் தேவர்களைச் சேவித்த உயர்ந்த மலைகளின்மேலும், மேடுகளின்மேலும், பச்சையான சகல மரங்களின் கீழுமுள்ள இடங்களையெல்லாம் முற்றிலும் அழித்து,]]></a:t>
+              <a:t><![CDATA[8. All of you shall not do after all the things that we do here this day, every man whatsoever is right in his own eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1620,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அங்கே உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதியிலே புசித்து, நீங்கள் கையிட்டுச் செய்ததும், உங்கள் தேவனாகிய கர்த்தர் உங்களை ஆசீர்வதித்ததுமான யாவுக்காகவும் நீங்களும் உங்கள் குடும்பத்தாரும் சந்தோஷப்படுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[1. These are the statutes and judgments, which all of you shall observe to do in the land, which the LORD God of your fathers gives you to possess it, all the days that all of you live upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1729,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை அக்கினியால் சுட்டெரித்து, அவர்கள் தேவர்களின் விக்கிரகங்களை நொறுக்கி, அவைகளின் பேரும் அவ்விடத்தில் இராமல் அழியும்படி செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. For all of you are not as yet come to the rest and to the inheritance, which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1838,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை அக்கினியால் சுட்டெரித்து, அவர்கள் தேவர்களின் விக்கிரகங்களை நொறுக்கி, அவைகளின் பேரும் அவ்விடத்தில் இராமல் அழியும்படி செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. For all of you are not as yet come to the rest and to the inheritance, which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1947,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் தேவனாகிய கர்த்தருக்கு நீங்கள் அப்படிச் செய்யாமல்,]]></a:t>
+              <a:t><![CDATA[10. But when all of you go over Jordan, and dwell in the land which the LORD your God gives you to inherit, and when he gives you rest from all your enemies round about, so that all of you dwell in safety;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2056,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்கள் தேவனாகிய கர்த்தர் தம்முடைய நாமம் விளங்கும்படி, உங்கள் சகல கோத்திரங்களிலும் தெரிந்துகொள்ளும் ஸ்தானமாகிய அவருடைய வாசஸ்தலத்தையே நாடி, அங்கே போய்,]]></a:t>
+              <a:t><![CDATA[10. But when all of you go over Jordan, and dwell in the land which the LORD your God gives you to inherit, and when he gives you rest from all your enemies round about, so that all of you dwell in safety;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2165,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்கள் தேவனாகிய கர்த்தர் தம்முடைய நாமம் விளங்கும்படி, உங்கள் சகல கோத்திரங்களிலும் தெரிந்துகொள்ளும் ஸ்தானமாகிய அவருடைய வாசஸ்தலத்தையே நாடி, அங்கே போய்,]]></a:t>
+              <a:t><![CDATA[10. But when all of you go over Jordan, and dwell in the land which the LORD your God gives you to inherit, and when he gives you rest from all your enemies round about, so that all of you dwell in safety;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2274,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே உங்கள் சர்வாங்க தகனங்களையும், உங்கள் பலிகளையும், தசமபாகங்களையும், உங்கள் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், உங்கள் பொருத்தனைகளையும், உங்கள் உற்சாகபலிகளையும், உங்கள் ஆடுமாடுகளின் தலையீற்றுகளையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[11. Then there shall be a place which the LORD your God shall choose to cause his name to dwell there; thither shall all of you bring all that I command you; your burnt offerings, and your sacrifices, your tithes, and the heave offering of your hand, and all your choice vows which all of you vow unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2383,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே உங்கள் சர்வாங்க தகனங்களையும், உங்கள் பலிகளையும், தசமபாகங்களையும், உங்கள் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், உங்கள் பொருத்தனைகளையும், உங்கள் உற்சாகபலிகளையும், உங்கள் ஆடுமாடுகளின் தலையீற்றுகளையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[11. Then there shall be a place which the LORD your God shall choose to cause his name to dwell there; thither shall all of you bring all that I command you; your burnt offerings, and your sacrifices, your tithes, and the heave offering of your hand, and all your choice vows which all of you vow unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2492,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கண்ட இடமெல்லாம் நீ உன் சர்வாங்க தகனபலிகளை இடாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[11. Then there shall be a place which the LORD your God shall choose to cause his name to dwell there; thither shall all of you bring all that I command you; your burnt offerings, and your sacrifices, your tithes, and the heave offering of your hand, and all your choice vows which all of you vow unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2601,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் கோத்திரங்கள் ஒன்றில் கர்த்தர் தெரிந்துகொள்ளும் இடத்தில்மாத்திரம் நீ உன் சர்வாங்க தகனபலிகளையிட்டு, நான் உனக்குக் கற்பிக்கிற யாவையும் அங்கே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[11. Then there shall be a place which the LORD your God shall choose to cause his name to dwell there; thither shall all of you bring all that I command you; your burnt offerings, and your sacrifices, your tithes, and the heave offering of your hand, and all your choice vows which all of you vow unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2710,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் கோத்திரங்கள் ஒன்றில் கர்த்தர் தெரிந்துகொள்ளும் இடத்தில்மாத்திரம் நீ உன் சர்வாங்க தகனபலிகளையிட்டு, நான் உனக்குக் கற்பிக்கிற யாவையும் அங்கே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[12. And all of you shall rejoice before the LORD your God, all of you, and your sons, and your daughters, and your male servants, and your maidservants, and the Levite that is within your gates; forasmuch as he has no part nor inheritance with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2819,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அங்கே உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதியிலே புசித்து, நீங்கள் கையிட்டுச் செய்ததும், உங்கள் தேவனாகிய கர்த்தர் உங்களை ஆசீர்வதித்ததுமான யாவுக்காகவும் நீங்களும் உங்கள் குடும்பத்தாரும் சந்தோஷப்படுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[1. These are the statutes and judgments, which all of you shall observe to do in the land, which the LORD God of your fathers gives you to possess it, all the days that all of you live upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2928,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் உன் தேவனாகிய கர்த்தர் உனக்கு அருளும் ஆசீர்வாதத்திற்குத்தக்கதாய், நீ உன் வாசல்களிலெங்கும் உன் இஷ்டப்படியே மிருகஜீவன்களை அடித்துப் புசிக்கலாம்; தீட்டுப்பட்டவனும் தீட்டுப்படாதவனும், அவைகளை, வெளிமானையும் கலைமானையும் புசிக்கிறதுபோல புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[12. And all of you shall rejoice before the LORD your God, all of you, and your sons, and your daughters, and your male servants, and your maidservants, and the Levite that is within your gates; forasmuch as he has no part nor inheritance with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3037,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் உன் தேவனாகிய கர்த்தர் உனக்கு அருளும் ஆசீர்வாதத்திற்குத்தக்கதாய், நீ உன் வாசல்களிலெங்கும் உன் இஷ்டப்படியே மிருகஜீவன்களை அடித்துப் புசிக்கலாம்; தீட்டுப்பட்டவனும் தீட்டுப்படாதவனும், அவைகளை, வெளிமானையும் கலைமானையும் புசிக்கிறதுபோல புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[12. And all of you shall rejoice before the LORD your God, all of you, and your sons, and your daughters, and your male servants, and your maidservants, and the Levite that is within your gates; forasmuch as he has no part nor inheritance with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3146,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இரத்தத்தைமாத்திரம் புசிக்கவேண்டாம்; அதைத் தண்ணீரைப்போல் தரையிலே ஊற்றிவிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. Take heed to yourself that you offer not your burnt offerings in every place that you see:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3255,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் தானியத்திலும் உன் திராட்சரசத்திலும் உன் எண்ணெயிலும் தசமபாகத்தையும், உன் ஆடுமாடுகளின் தலையீற்றுகளையும், நீ நேர்ந்துகொள்ளும் உன்னுடைய சகல பொருத்தனைகளையும், உன் உற்சாகக் காணிக்கைகளையும், உன் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், நீ உன் வாசல்களில் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[14. But in the place which the LORD shall choose in one of your tribes, there you shall offer your burnt offerings, and there you shall do all that I command you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3364,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் தானியத்திலும் உன் திராட்சரசத்திலும் உன் எண்ணெயிலும் தசமபாகத்தையும், உன் ஆடுமாடுகளின் தலையீற்றுகளையும், நீ நேர்ந்துகொள்ளும் உன்னுடைய சகல பொருத்தனைகளையும், உன் உற்சாகக் காணிக்கைகளையும், உன் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், நீ உன் வாசல்களில் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[14. But in the place which the LORD shall choose in one of your tribes, there you shall offer your burnt offerings, and there you shall do all that I command you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3473,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் தானியத்திலும் உன் திராட்சரசத்திலும் உன் எண்ணெயிலும் தசமபாகத்தையும், உன் ஆடுமாடுகளின் தலையீற்றுகளையும், நீ நேர்ந்துகொள்ளும் உன்னுடைய சகல பொருத்தனைகளையும், உன் உற்சாகக் காணிக்கைகளையும், உன் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், நீ உன் வாசல்களில் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[15. Notwithstanding you may kill and eat flesh in all your gates, whatsoever your soul lusts after, according to the blessing of the LORD your God which he has given you: the unclean and the clean may eat thereof, as of the roebuck, and as of the hart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3582,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்தில் நீயும் உன் குமாரனும், உன் குமாரத்தியும், உன் வேலைக்காரனும், உன் வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் அதைப் புசித்து, நீ கையிட்டுச் செய்யும் எல்லாக்காரியத்திலும் உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் சந்தோஷப்படுவாயாக.]]></a:t>
+              <a:t><![CDATA[15. Notwithstanding you may kill and eat flesh in all your gates, whatsoever your soul lusts after, according to the blessing of the LORD your God which he has given you: the unclean and the clean may eat thereof, as of the roebuck, and as of the hart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3691,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்தில் நீயும் உன் குமாரனும், உன் குமாரத்தியும், உன் வேலைக்காரனும், உன் வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் அதைப் புசித்து, நீ கையிட்டுச் செய்யும் எல்லாக்காரியத்திலும் உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் சந்தோஷப்படுவாயாக.]]></a:t>
+              <a:t><![CDATA[15. Notwithstanding you may kill and eat flesh in all your gates, whatsoever your soul lusts after, according to the blessing of the LORD your God which he has given you: the unclean and the clean may eat thereof, as of the roebuck, and as of the hart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3800,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்தில் நீயும் உன் குமாரனும், உன் குமாரத்தியும், உன் வேலைக்காரனும், உன் வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் அதைப் புசித்து, நீ கையிட்டுச் செய்யும் எல்லாக்காரியத்திலும் உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் சந்தோஷப்படுவாயாக.]]></a:t>
+              <a:t><![CDATA[16. Only all of you shall not eat the blood; all of you shall pour it upon the earth as water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3909,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ உன் தேசத்திலுருக்கும் நாளெல்லாம் லேவியனைக் கைவிடாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[17. You may not eat within your gates the tithe of your corn, or of your wine, or of your oil, or the firstlings of your herds or of your flock, nor any of your vows which you vow, nor your freewill offerings, or heave offering of yours hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4018,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இங்கே இந்நாளில் நாம் அவனவன் தன்தன் பார்வைக்குச் சரியானதையெல்லாம் செய்கிறதுபோல நீங்கள் செய்யாதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[2. All of you shall utterly destroy all the places, wherein the nations which all of you shall possess served their gods, upon the high mountains, and upon the hills, and under every green tree:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4127,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி, உன் எல்லையை விஸ்தாரமாக்கும்போது, நீ இறைச்சி புசிக்க ஆசைகொண்டு, இறைச்சி புசிப்பேன் என்பாயானால், நீ உன் இஷ்டப்படி இறைச்சி புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[17. You may not eat within your gates the tithe of your corn, or of your wine, or of your oil, or the firstlings of your herds or of your flock, nor any of your vows which you vow, nor your freewill offerings, or heave offering of yours hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4236,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி, உன் எல்லையை விஸ்தாரமாக்கும்போது, நீ இறைச்சி புசிக்க ஆசைகொண்டு, இறைச்சி புசிப்பேன் என்பாயானால், நீ உன் இஷ்டப்படி இறைச்சி புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[17. You may not eat within your gates the tithe of your corn, or of your wine, or of your oil, or the firstlings of your herds or of your flock, nor any of your vows which you vow, nor your freewill offerings, or heave offering of yours hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4345,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானம் உனக்குத் தூரமானால், கர்த்தர் உனக்கு அளித்த உன் ஆடுமாடுகளில் எதையாகிலும் நான் உனக்கு விதித்தபடி நீ அடித்து, உன் இஷ்டப்படி உன் வாசல்களிலே புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[18. But you must eat them before the LORD your God in the place which the LORD your God shall choose, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite that is within your gates: and you shall rejoice before the LORD your God in all that you put yours hands unto.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4454,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானம் உனக்குத் தூரமானால், கர்த்தர் உனக்கு அளித்த உன் ஆடுமாடுகளில் எதையாகிலும் நான் உனக்கு விதித்தபடி நீ அடித்து, உன் இஷ்டப்படி உன் வாசல்களிலே புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[18. But you must eat them before the LORD your God in the place which the LORD your God shall choose, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite that is within your gates: and you shall rejoice before the LORD your God in all that you put yours hands unto.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4563,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானம் உனக்குத் தூரமானால், கர்த்தர் உனக்கு அளித்த உன் ஆடுமாடுகளில் எதையாகிலும் நான் உனக்கு விதித்தபடி நீ அடித்து, உன் இஷ்டப்படி உன் வாசல்களிலே புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[18. But you must eat them before the LORD your God in the place which the LORD your God shall choose, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite that is within your gates: and you shall rejoice before the LORD your God in all that you put yours hands unto.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4672,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வெளிமானையும் கலைமானையும் புசிக்கிறதுபோல நீ அதைப் புசிக்கலாம்; தீட்டுப்பட்டவனும் தீட்டுப்படாதவனும் அதைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[18. But you must eat them before the LORD your God in the place which the LORD your God shall choose, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite that is within your gates: and you shall rejoice before the LORD your God in all that you put yours hands unto.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4781,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வெளிமானையும் கலைமானையும் புசிக்கிறதுபோல நீ அதைப் புசிக்கலாம்; தீட்டுப்பட்டவனும் தீட்டுப்படாதவனும் அதைப் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[19. Take heed to yourself that you forsake not the Levite as long as you live upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4890,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இரத்தத்தைமாத்திரம் புசிக்காதபடிக்கு எச்சரிக்கையாயிரு; இரத்தமே உயிர்; மாம்சத்தோடே உயிரையும் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[20. When the LORD your God shall enlarge your border, as he has promised you, and you shall say, I will eat flesh, because your soul longs to eat flesh; you may eat flesh, whatsoever your soul lusts after.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4999,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இரத்தத்தைமாத்திரம் புசிக்காதபடிக்கு எச்சரிக்கையாயிரு; இரத்தமே உயிர்; மாம்சத்தோடே உயிரையும் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[20. When the LORD your God shall enlarge your border, as he has promised you, and you shall say, I will eat flesh, because your soul longs to eat flesh; you may eat flesh, whatsoever your soul lusts after.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5108,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதை நீ சாப்பிடாமல் தண்ணீரைப் போல் தரையிலே ஊற்றிவிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. If the place which the LORD your God has chosen to put his name there be too far from you, then you shall kill of your herd and of your flock, which the LORD has given you, as I have commanded you, and you shall eat in your gates whatsoever your soul lusts after.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5217,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுக்கும் இளைப்பாறுதலிலும் சுதந்தரத்திலும் நீங்கள் இன்னும் பிரவேசிக்கவில்லையே.]]></a:t>
+              <a:t><![CDATA[2. All of you shall utterly destroy all the places, wherein the nations which all of you shall possess served their gods, upon the high mountains, and upon the hills, and under every green tree:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5326,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்வதினால், நீயும் உனக்குப் பின்வரும் உன் பிள்ளைகளும் நன்றாயிருக்கும்படி நீ அதைச் சாப்பிடலாகாது.]]></a:t>
+              <a:t><![CDATA[21. If the place which the LORD your God has chosen to put his name there be too far from you, then you shall kill of your herd and of your flock, which the LORD has given you, as I have commanded you, and you shall eat in your gates whatsoever your soul lusts after.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5435,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்வதினால், நீயும் உனக்குப் பின்வரும் உன் பிள்ளைகளும் நன்றாயிருக்கும்படி நீ அதைச் சாப்பிடலாகாது.]]></a:t>
+              <a:t><![CDATA[21. If the place which the LORD your God has chosen to put his name there be too far from you, then you shall kill of your herd and of your flock, which the LORD has given you, as I have commanded you, and you shall eat in your gates whatsoever your soul lusts after.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5544,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உனக்குரிய பரிசுத்த வஸ்துக்களையும், உன் பொருத்தனைகளையும் கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்திற்கு நீ கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[22. Even as the roebuck and the hart is eaten, so you shall eat them: the unclean and the clean shall eat of them alike.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5653,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உனக்குரிய பரிசுத்த வஸ்துக்களையும், உன் பொருத்தனைகளையும் கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்திற்கு நீ கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[22. Even as the roebuck and the hart is eaten, so you shall eat them: the unclean and the clean shall eat of them alike.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5762,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் உன் சர்வாங்க தகனபலிகளை மாம்சத்தோடும் இரத்தத்தோடும்கூடப் பலியிடக்கடவாய்; நீ செலுத்தும் மற்றப் பலிகளின் இரத்தமும் உன் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் ஊற்றப்படக்கடவது; மாம்சத்தையோ நீ புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[23. Only be sure that you eat not the blood: for the blood is the life; and you may not eat the life with the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5871,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் உன் சர்வாங்க தகனபலிகளை மாம்சத்தோடும் இரத்தத்தோடும்கூடப் பலியிடக்கடவாய்; நீ செலுத்தும் மற்றப் பலிகளின் இரத்தமும் உன் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் ஊற்றப்படக்கடவது; மாம்சத்தையோ நீ புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[23. Only be sure that you eat not the blood: for the blood is the life; and you may not eat the life with the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5980,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ உன் தேவனாகிய கர்த்தரின் பார்வைக்கு நன்மையும் செம்மையுமானதைச் செய்வதினால், நீயும் உனக்குப் பின்வரும் உன் பிள்ளைகளும் என்றென்றைக்கும் நன்றாயிருக்கும்படிக்கு, நான் உனக்குக் கற்பிக்கிற இந்த எல்லா வார்த்தைகளையும் நீ கவனித்துக் கேள்.]]></a:t>
+              <a:t><![CDATA[24. You shall not eat it; you shall pour it upon the earth as water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6089,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ உன் தேவனாகிய கர்த்தரின் பார்வைக்கு நன்மையும் செம்மையுமானதைச் செய்வதினால், நீயும் உனக்குப் பின்வரும் உன் பிள்ளைகளும் என்றென்றைக்கும் நன்றாயிருக்கும்படிக்கு, நான் உனக்குக் கற்பிக்கிற இந்த எல்லா வார்த்தைகளையும் நீ கவனித்துக் கேள்.]]></a:t>
+              <a:t><![CDATA[25. You shall not eat it; that it may go well with you, and with your children after you, when you shall do that which is right in the sight of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6198,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீ சுதந்தரிக்கப்போகிற தேசத்தின் ஜாதிகளை உன் தேவனாகிய கர்த்தர் உனக்கு முன்பாகச் சங்கரிக்கும்போதும், நீ அவர்கள் தேசத்தைச் சுதந்தரித்து அதிலே குடியிருக்கும்போதும்,]]></a:t>
+              <a:t><![CDATA[25. You shall not eat it; that it may go well with you, and with your children after you, when you shall do that which is right in the sight of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6307,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீ சுதந்தரிக்கப்போகிற தேசத்தின் ஜாதிகளை உன் தேவனாகிய கர்த்தர் உனக்கு முன்பாகச் சங்கரிக்கும்போதும், நீ அவர்கள் தேசத்தைச் சுதந்தரித்து அதிலே குடியிருக்கும்போதும்,]]></a:t>
+              <a:t><![CDATA[26. Only your holy things which you have, and your vows, you shall take, and go unto the place which the LORD shall choose:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6416,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் யோர்தானைக் கடந்துபோய், உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கும் தேசத்தில் குடியேறும்போதும், சுற்றிலும் இருக்கிற உங்கள் சத்துருக்களையெல்லாம் அவர் விலக்கி, உங்களை இளைப்பாறப்பண்னுகிறதினால் நீங்கள் சுகமாய் வசித்திருக்கும் போதும்,]]></a:t>
+              <a:t><![CDATA[3. And all of you shall overthrow their altars, and break their pillars, and burn their groves with fire; and all of you shall hew down the graven images of their gods, and destroy the names of them out of that place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6525,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் உனக்கு முன்பாக அழிக்கப்பட்டபின்பு, நீ அவர்களைப் பின்பற்றிச் சிக்கிக்கொள்ளாதபடிக்கும், இந்த ஜாதிகள் தங்கள் தேவர்களைச் சேவித்தபடி நானும் சேவிப்பேன் என்று சொல்லி அவர்களுடைய தேவர்களைக் குறித்துக் கேட்டு விசாரியாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[26. Only your holy things which you have, and your vows, you shall take, and go unto the place which the LORD shall choose:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6634,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் உனக்கு முன்பாக அழிக்கப்பட்டபின்பு, நீ அவர்களைப் பின்பற்றிச் சிக்கிக்கொள்ளாதபடிக்கும், இந்த ஜாதிகள் தங்கள் தேவர்களைச் சேவித்தபடி நானும் சேவிப்பேன் என்று சொல்லி அவர்களுடைய தேவர்களைக் குறித்துக் கேட்டு விசாரியாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[27. And you shall offer your burnt offerings, the flesh and the blood, upon the altar of the LORD your God: and the blood of your sacrifices shall be poured out upon the altar of the LORD your God, and you shall eat the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6743,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் உனக்கு முன்பாக அழிக்கப்பட்டபின்பு, நீ அவர்களைப் பின்பற்றிச் சிக்கிக்கொள்ளாதபடிக்கும், இந்த ஜாதிகள் தங்கள் தேவர்களைச் சேவித்தபடி நானும் சேவிப்பேன் என்று சொல்லி அவர்களுடைய தேவர்களைக் குறித்துக் கேட்டு விசாரியாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[27. And you shall offer your burnt offerings, the flesh and the blood, upon the altar of the LORD your God: and the blood of your sacrifices shall be poured out upon the altar of the LORD your God, and you shall eat the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6852,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் தேவனாகிய கர்த்தருக்கு அப்படிச் செய்யாயாக; கர்த்தர் வெறுக்கிற அருவருப்பான யாவையும் அவர்கள் தங்கள் தேவர்களுக்குச் செய்து, தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தங்கள் தேவர்களுக்கு அக்கினியிலே சுட்டெரித்தார்களே.]]></a:t>
+              <a:t><![CDATA[27. And you shall offer your burnt offerings, the flesh and the blood, upon the altar of the LORD your God: and the blood of your sacrifices shall be poured out upon the altar of the LORD your God, and you shall eat the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6961,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் தேவனாகிய கர்த்தருக்கு அப்படிச் செய்யாயாக; கர்த்தர் வெறுக்கிற அருவருப்பான யாவையும் அவர்கள் தங்கள் தேவர்களுக்குச் செய்து, தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தங்கள் தேவர்களுக்கு அக்கினியிலே சுட்டெரித்தார்களே.]]></a:t>
+              <a:t><![CDATA[28. Observe and hear all these words which I command you, that it may go well with you, and with your children after you for ever, when you do that which is good and right in the sight of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7070,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் தேவனாகிய கர்த்தருக்கு அப்படிச் செய்யாயாக; கர்த்தர் வெறுக்கிற அருவருப்பான யாவையும் அவர்கள் தங்கள் தேவர்களுக்குச் செய்து, தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தங்கள் தேவர்களுக்கு அக்கினியிலே சுட்டெரித்தார்களே.]]></a:t>
+              <a:t><![CDATA[28. Observe and hear all these words which I command you, that it may go well with you, and with your children after you for ever, when you do that which is good and right in the sight of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7179,51 +7215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் உனக்கு விதிக்கிற யாவையும் செய்யும்படி கவனமாயிரு; நீ அதனோடே ஒன்றும் கூட்டவும் வேண்டாம், அதில் ஒன்றும் குறைக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[28. Observe and hear all these words which I command you, that it may go well with you, and with your children after you for ever, when you do that which is good and right in the sight of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7288,51 +7324,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் உனக்கு விதிக்கிற யாவையும் செய்யும்படி கவனமாயிரு; நீ அதனோடே ஒன்றும் கூட்டவும் வேண்டாம், அதில் ஒன்றும் குறைக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[29. When the LORD your God shall cut off the nations from before you, where you go to possess them, and you succeed them, and dwell in their land;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. When the LORD your God shall cut off the nations from before you, where you go to possess them, and you succeed them, and dwell in their land;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Take heed to yourself that you be not snared by following them, after that they be destroyed from before you; and that you enquire not after their gods, saying, How did these nations serve their gods? even so will I do likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7397,51 +7651,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் யோர்தானைக் கடந்துபோய், உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கும் தேசத்தில் குடியேறும்போதும், சுற்றிலும் இருக்கிற உங்கள் சத்துருக்களையெல்லாம் அவர் விலக்கி, உங்களை இளைப்பாறப்பண்னுகிறதினால் நீங்கள் சுகமாய் வசித்திருக்கும் போதும்,]]></a:t>
+              <a:t><![CDATA[3. And all of you shall overthrow their altars, and break their pillars, and burn their groves with fire; and all of you shall hew down the graven images of their gods, and destroy the names of them out of that place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Take heed to yourself that you be not snared by following them, after that they be destroyed from before you; and that you enquire not after their gods, saying, How did these nations serve their gods? even so will I do likewise.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Take heed to yourself that you be not snared by following them, after that they be destroyed from before you; and that you enquire not after their gods, saying, How did these nations serve their gods? even so will I do likewise.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. You shall not do so unto the LORD your God: for every abomination to the LORD, which he hates, have they done unto their gods; for even their sons and their daughters they have burnt in the fire to their gods.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. You shall not do so unto the LORD your God: for every abomination to the LORD, which he hates, have they done unto their gods; for even their sons and their daughters they have burnt in the fire to their gods.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. You shall not do so unto the LORD your God: for every abomination to the LORD, which he hates, have they done unto their gods; for even their sons and their daughters they have burnt in the fire to their gods.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Whatsoever I command you, observe to do it: you shall not add thereto, nor diminish from it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Whatsoever I command you, observe to do it: you shall not add thereto, nor diminish from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7506,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஓர் இடம் உண்டாயிருக்கும்; அங்கே நீங்கள் நான் உங்களுக்குக் கட்டளையிட்ட யாவையும் உங்கள் சர்வாங்க தகனங்களையும், உங்கள் பலிகளையும், உங்கள் தசம பாகங்களையும், உங்கள் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், நீங்கள் கர்த்தருக்கு நேர்ந்துகொள்ளும் விசேஷித்த எல்லாப் பொருத்தனைகளையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[3. And all of you shall overthrow their altars, and break their pillars, and burn their groves with fire; and all of you shall hew down the graven images of their gods, and destroy the names of them out of that place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7615,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஓர் இடம் உண்டாயிருக்கும்; அங்கே நீங்கள் நான் உங்களுக்குக் கட்டளையிட்ட யாவையும் உங்கள் சர்வாங்க தகனங்களையும், உங்கள் பலிகளையும், உங்கள் தசம பாகங்களையும், உங்கள் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், நீங்கள் கர்த்தருக்கு நேர்ந்துகொள்ளும் விசேஷித்த எல்லாப் பொருத்தனைகளையும் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[4. All of you shall not do so unto the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7694,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102602" r:id="rId1"/>
+    <p:sldLayoutId id="2474602493" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8242,54 +9259,126 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8410,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वस्तुएं जो तुम यहोवा के लिये संकल्प करोगे, निदान जितनी वस्तुओं की आज्ञा मैं तुम को सुनाता हूं उन]]></a:t>
+              <a:t><![CDATA[5. உங்கள் தேவனாகிய கர்த்தர் தம்முடைய நாமம் விளங்கும்படி, உங்கள் சகல கோத்திரங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सभों को वहीं ले जाया करना।]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளும் ஸ்தானமாகிய அவருடைய வாசஸ்தலத்தையே நாடி, அங்கே போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और वहां तुम अपने अपने बेटे बेटियों और दास दासियों सहित अपने परमेश्वर यहोवा के साम्हने आनन्द]]></a:t>
+              <a:t><![CDATA[6. அங்கே உங்கள் சர்வாங்க தகனங்களையும், உங்கள் பலிகளையும், தசமபாகங்களையும், உங்கள் கை ஏறெடுத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करना, और जो लेवीय तुम्हारे फाटकों में रहे वह भी आनन्द करे, क्योंकि उसका तुम्हारे संग कोई निज भाग वा]]></a:t>
+              <a:t><![CDATA[படைக்கும் படைப்புகளையும், உங்கள் பொருத்தனைகளையும், உங்கள் உற்சாகபலிகளையும், உங்கள் ஆடுமாடுகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अंश न होगा।]]></a:t>
+              <a:t><![CDATA[தலையீற்றுகளையும் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जो देश तुम्हारे पूर्वजों के परमेश्वर यहोवा ने तुम्हें अधिकार में लेने को दिया है, उस में जब तक]]></a:t>
+              <a:t><![CDATA[7. அங்கே உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதியிலே புசித்து, நீங்கள் கையிட்டுச் செய்ததும், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम भूमि पर जीवित रहो तब तक इन विधियों और नियमों के मानने में चौकसी करना।]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் உங்களை ஆசீர்வதித்ததுமான யாவுக்காகவும் நீங்களும் உங்கள் குடும்பத்தாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. जिन जातियों के तुम अधिकारी होगे उनके लोग ऊंचे ऊंचे पहाड़ों वा टीलों पर, वा किसी भांति के हरे]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்படுவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वृक्ष के तले, जितने स्थानों में अपने देवताओं की उपासना करते हैं, उन सभों को तुम पूरी रीति से नष्ट कर]]></a:t>
+              <a:t><![CDATA[8. இங்கே இந்நாளில் நாம் அவனவன் தன்தன் பார்வைக்குச் சரியானதையெல்லாம் செய்கிறதுபோல நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[डालना;]]></a:t>
+              <a:t><![CDATA[செய்யாதிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और वहीं तुम अपने परमेश्वर यहोवा के साम्हने भोजन करना, और अपने अपने घराने समेत उन सब कामों पर, जिन]]></a:t>
+              <a:t><![CDATA[1. உங்கள் பிதாக்களின் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கிற தேசத்திலே, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. उनकी वेदियों को ढा देना, उनकी लाठों को तोड़ डालना, उनकी अशेरा नाम मूत्तिर्यों को आग में जला देना,]]></a:t>
+              <a:t><![CDATA[9. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுக்கும் இளைப்பாறுதலிலும் சுதந்தரத்திலும் நீங்கள் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और उनके देवताओं की खुदी हुई मूत्तिर्यों को काटकर गिरा देना, कि उस देश में से उनके नाम तक मिट जाएं।]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर जैसा वे करते हैं, तुम अपने परमेश्वर यहोवा के लिये वैसा न करना।]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் யோர்தானைக் கடந்துபோய், உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. किन्तु जो स्थान तुम्हारा परमेश्वर यहोवा तुम्हारे सब गोत्रों में से चुन लेगा, कि वहां अपना नाम]]></a:t>
+              <a:t><![CDATA[தேசத்தில் குடியேறும்போதும், சுற்றிலும் இருக்கிற உங்கள் சத்துருக்களையெல்லாம் அவர் விலக்கி, உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बनाए रखे, उसके उसी निवासस्थान के पास जाया करना;]]></a:t>
+              <a:t><![CDATA[இளைப்பாறப்பண்னுகிறதினால் நீங்கள் சுகமாய் வசித்திருக்கும் போதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और वहीं तुम अपने होमबलि, और मेलबलि, और दंशमांश, और उठाई हुई भेंट, और मन्नत की वस्तुएं, और]]></a:t>
+              <a:t><![CDATA[11. உங்கள் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஓர் இடம் உண்டாயிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्वेच्छाबलि, और गाय-बैलों और भेड़-बकरियों के पहिलौठे ले जाया करना;]]></a:t>
+              <a:t><![CDATA[அங்கே நீங்கள் நான் உங்களுக்குக் கட்டளையிட்ட யாவையும் உங்கள் சர்வாங்க தகனங்களையும், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और सावधान रहना कि तू अपने होमबलियों को हर एक स्थान पर जो देखने में आए न चढ़ाना;]]></a:t>
+              <a:t><![CDATA[பலிகளையும், உங்கள் தசம பாகங்களையும், உங்கள் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. परन्तु जो स्थान तेरे किसी गोत्र में यहोवा चुन ले वहीं अपने होमबलियों को चढ़ाया करना, और जिस जिस]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு நேர்ந்துகொள்ளும் விசேஷித்த எல்லாப் பொருத்தனைகளையும் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[काम की आज्ञा मैं तुझ को सुनाता हूं उसको वहीं करना।]]></a:t>
+              <a:t><![CDATA[12. உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதியில் நீங்களும், உங்கள் குமாரரும், உங்கள் குமாரத்திகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में तुम ने हाथ लगाया हो, और जिन पर तुम्हारे परमेश्वर यहोवा की आशीष मिली हो, आनन्द करना।]]></a:t>
+              <a:t><![CDATA[பூமியில் உயிரோடிருக்கும் நாளெல்லாம் கைக்கொண்டு நடக்கவேண்டிய கட்டளைகளும் நியாயங்களுமாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. परन्तु तू अपने सब फाटकों के भीतर अपने जी की इच्छा और अपने परमेश्वर यहोवा की दी हुई आशीष के]]></a:t>
+              <a:t><![CDATA[உங்கள் வேலைக்காரரும், உங்கள் வேலைக்காரிகளும், உங்களோடு பங்கும் சுதந்தரமும் இல்லாமல் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अनुसार पशु मार के खा सकेगा, शुद्ध और अशुद्ध मनुष्य दोनों खा सकेंगे, जैसे कि चिकारे और हरिण का मांस।]]></a:t>
+              <a:t><![CDATA[வாசல்களில் இருக்கிற லேவியனும் சந்தோஷப்படுவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. परन्तु उसका लोहू न खाना; उसे जल की नाईं भूमि पर उंडेल देना।]]></a:t>
+              <a:t><![CDATA[13. கண்ட இடமெல்லாம் நீ உன் சர்வாங்க தகனபலிகளை இடாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. फिर अपने अन्न, वा नये दाखमधु, वा टटके तेल का दशमांश, और अपने गाय-बैलों वा भेड़-बकरियों के]]></a:t>
+              <a:t><![CDATA[14. உன் கோத்திரங்கள் ஒன்றில் கர்த்தர் தெரிந்துகொள்ளும் இடத்தில்மாத்திரம் நீ உன் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहिलौठे, और अपनी मन्नतों की कोई वस्तु, और अपने स्वेच्छाबलि, और उठाई हुई भेंटें अपने सब फाटकों के]]></a:t>
+              <a:t><![CDATA[தகனபலிகளையிட்டு, நான் உனக்குக் கற்பிக்கிற யாவையும் அங்கே செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भीतर न खाना;]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் உன் தேவனாகிய கர்த்தர் உனக்கு அருளும் ஆசீர்வாதத்திற்குத்தக்கதாய், நீ உன் வாசல்களிலெங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. उन्हें अपने परमेश्वर यहोवा के साम्हने उसी स्थान पर जिस को वह चुने अपने बेटे बेटियों और दास]]></a:t>
+              <a:t><![CDATA[உன் இஷ்டப்படியே மிருகஜீவன்களை அடித்துப் புசிக்கலாம்; தீட்டுப்பட்டவனும் தீட்டுப்படாதவனும், அவைகளை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दासियों के, और जो लेवीय तेरे फाटकों के भीतर रहेंगे उनके साथ खाना, और तू अपने परमेश्वर यहोवा के]]></a:t>
+              <a:t><![CDATA[வெளிமானையும் கலைமானையும் புசிக்கிறதுபோல புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साम्हने अपने सब कामों पर जिन में हाथ लगाया हो आनन्द करना।]]></a:t>
+              <a:t><![CDATA[16. இரத்தத்தைமாத்திரம் புசிக்கவேண்டாம்; அதைத் தண்ணீரைப்போல் தரையிலே ஊற்றிவிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और सावधान रह कि जब तक तू भूमि पर जीवित रहे तब तक लेवियों को न छोड़ना॥]]></a:t>
+              <a:t><![CDATA[17. உன் தானியத்திலும் உன் திராட்சரசத்திலும் உன் எண்ணெயிலும் தசமபாகத்தையும், உன் ஆடுமாடுகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. जैसे हम आजकल यहां जो काम जिस को भाता है वही करते हैं वैसा तुम न करना;]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் துரத்திவிடும் ஜாதிகள் தங்கள் தேவர்களைச் சேவித்த உயர்ந்த மலைகளின்மேலும், மேடுகளின்மேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. जब तेरा परमेश्वर यहोवा अपने वचन के अनुसार तेरा देश बढ़ाए, और तेरा जी मांस खाना चाहे, और तू सोचने]]></a:t>
+              <a:t><![CDATA[தலையீற்றுகளையும், நீ நேர்ந்துகொள்ளும் உன்னுடைய சகல பொருத்தனைகளையும், உன் உற்சாகக் காணிக்கைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लगे, कि मैं मांस खाऊंगा, तब जो मांस तेरा जी चाहे वही खा सकेगा।]]></a:t>
+              <a:t><![CDATA[உன் கை ஏறெடுத்துப் படைக்கும் படைப்புகளையும், நீ உன் வாசல்களில் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. जो स्थान तेरा परमेश्वर यहोवा अपना नाम बनाए रखने के लिये चुन ले वह यदि तुझ से बहुत दूर हो, तो जो]]></a:t>
+              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்தில் நீயும் உன் குமாரனும், உன் குமாரத்தியும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गाय-बैल भेड़-बकरी यहोवा ने तुझे दी हों, उन में से जो कुछ तेरा जी चाहे, उसे मेरी आज्ञा के अनुसार मार]]></a:t>
+              <a:t><![CDATA[வேலைக்காரனும், உன் வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், உன் தேவனாகிய கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के अपने फाटकों के भीतर खा सकेगा।]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் அதைப் புசித்து, நீ கையிட்டுச் செய்யும் எல்லாக்காரியத்திலும் உன் தேவனாகிய கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. जैसे चिकारे और हरिण का मांस खाया जाता है वैसे ही उन को भी खा सकेगा, शुद्ध और अशुद्ध दोनों प्रकार]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் சந்தோஷப்படுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के मनुष्य उनका मांस खा सकेंगे।]]></a:t>
+              <a:t><![CDATA[19. நீ உன் தேசத்திலுருக்கும் நாளெல்லாம் லேவியனைக் கைவிடாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. परन्तु उनका लोहू किसी भांति न खाना; क्योंकि लोहू जो है वह प्राण ही है, और तू मांस के साथ प्राण]]></a:t>
+              <a:t><![CDATA[20. உன் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி, உன் எல்லையை விஸ்தாரமாக்கும்போது, நீ இறைச்சி புசிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कभी भी न खाना।]]></a:t>
+              <a:t><![CDATA[ஆசைகொண்டு, இறைச்சி புசிப்பேன் என்பாயானால், நீ உன் இஷ்டப்படி இறைச்சி புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. उसको न खाना; उसे जल की नाईं भूमि पर उंडेल देना।]]></a:t>
+              <a:t><![CDATA[21. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானம் உனக்குத் தூரமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जो विश्रामस्थान तुम्हारा परमेश्वर यहोवा तुम्हारे भाग में देता है वहां तुम अब तक तो नहीं पहुंचे।]]></a:t>
+              <a:t><![CDATA[பச்சையான சகல மரங்களின் கீழுமுள்ள இடங்களையெல்லாம் முற்றிலும் அழித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तू उसे न खाना; इसलिये कि वह काम करने से जो यहोवा की दृष्टि में ठीक हैं तेरा और तेरे बाद तेरे वंश]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உனக்கு அளித்த உன் ஆடுமாடுகளில் எதையாகிலும் நான் உனக்கு விதித்தபடி நீ அடித்து, உன் இஷ்டப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का भी भला हो।]]></a:t>
+              <a:t><![CDATA[உன் வாசல்களிலே புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. परन्तु जब तू कोई वस्तु पवित्र करे, वा मन्नत माने, तो ऐसी वस्तुएं ले कर उस स्थान को जाना जिस को]]></a:t>
+              <a:t><![CDATA[22. வெளிமானையும் கலைமானையும் புசிக்கிறதுபோல நீ அதைப் புசிக்கலாம்; தீட்டுப்பட்டவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा चुन लेगा,]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படாதவனும் அதைப் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और वहां अपने होमबलियों के मांस और लोहू दोनों को अपने परमेश्वर यहोवा की वेदी पर चढ़ाना, और]]></a:t>
+              <a:t><![CDATA[23. இரத்தத்தைமாத்திரம் புசிக்காதபடிக்கு எச்சரிக்கையாயிரு; இரத்தமே உயிர்; மாம்சத்தோடே உயிரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेलबलियों का लोहू उसकी वेदी पर उंडेल कर उनका मांस खाना।]]></a:t>
+              <a:t><![CDATA[புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. इन बातों को जिनकी आज्ञा मैं तुझे सुनाता हूं चित्त लगाकर सुन, कि जब तू वह काम करे जो तेरे]]></a:t>
+              <a:t><![CDATA[24. அதை நீ சாப்பிடாமல் தண்ணீரைப் போல் தரையிலே ஊற்றிவிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर यहोवा की दृष्टि में भला और ठीक है, तब तेरा और तेरे बाद तेरे वंश का भी सदा भला होता रहे।]]></a:t>
+              <a:t><![CDATA[25. நீ கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்வதினால், நீயும் உனக்குப் பின்வரும் உன் பிள்ளைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. जब तेरा परमेश्वर यहोवा उन जातियों को जिनका अधिकारी होने को तू जा रहा है तेरे आगे से नष्ट करे, और]]></a:t>
+              <a:t><![CDATA[நன்றாயிருக்கும்படி நீ அதைச் சாப்பிடலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू उनका अधिकारी हो कर उनके देश में बस जाए,]]></a:t>
+              <a:t><![CDATA[26. உனக்குரிய பரிசுத்த வஸ்துக்களையும், உன் பொருத்தனைகளையும் கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. परन्तु जब तुम यरदन पार जा कर उस देश में जिसके भागी तुम्हारा परमेश्वर यहोवा तुम्हें करता है बस]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை அக்கினியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. तब सावधान रहना, कहीं ऐसा न हो कि उनके सत्यनाश होने के बाद तू भी उनकी नाईं फंस जाए, अर्थात यह]]></a:t>
+              <a:t><![CDATA[நீ கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहकर उनके देवताओं के सम्बन्ध में यह पूछपाछ न करना, कि उन जातियों के लोग अपने देवताओं की उपासना किस]]></a:t>
+              <a:t><![CDATA[27. உன் தேவனாகிய கர்த்தருடைய பலிபீடத்தின்மேல் உன் சர்வாங்க தகனபலிகளை மாம்சத்தோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रीति करते थे? मैं भी वैसी ही करूंगा।]]></a:t>
+              <a:t><![CDATA[இரத்தத்தோடும்கூடப் பலியிடக்கடவாய்; நீ செலுத்தும் மற்றப் பலிகளின் இரத்தமும் உன் தேவனாகிய கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. तू अपने परमेश्वर यहोवा से ऐसा व्यवहार न करना; क्योंकि जितने प्रकार के कामों से यहोवा घृणा करता]]></a:t>
+              <a:t><![CDATA[பலிபீடத்தின்மேல் ஊற்றப்படக்கடவது; மாம்சத்தையோ நீ புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है और बैर-भाव रखता है, उन सभों को उन्होंने अपने देवताओं के लिये किया है, यहां तक कि अपने बेटे]]></a:t>
+              <a:t><![CDATA[28. நீ உன் தேவனாகிய கர்த்தரின் பார்வைக்கு நன்மையும் செம்மையுமானதைச் செய்வதினால், நீயும் உனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बेटियों को भी वे अपने देवताओं के लिये अग्नि में डालकर जला देते हैं॥]]></a:t>
+              <a:t><![CDATA[பின்வரும் உன் பிள்ளைகளும் என்றென்றைக்கும் நன்றாயிருக்கும்படிக்கு, நான் உனக்குக் கற்பிக்கிற இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. जितनी बातों की मैं तुम को आज्ञा देता हूं उन को चौकस हो कर माना करना; और न तो कुछ उन में बढ़ाना]]></a:t>
+              <a:t><![CDATA[எல்லா வார்த்தைகளையும் நீ கவனித்துக் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +17683,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और न उन में से कुछ घटाना॥]]></a:t>
+              <a:t><![CDATA[29. நீ சுதந்தரிக்கப்போகிற தேசத்தின் ஜாதிகளை உன் தேவனாகிய கர்த்தர் உனக்கு முன்பாகச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கரிக்கும்போதும், நீ அவர்கள் தேசத்தைச் சுதந்தரித்து அதிலே குடியிருக்கும்போதும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அவர்கள் உனக்கு முன்பாக அழிக்கப்பட்டபின்பு, நீ அவர்களைப் பின்பற்றிச் சிக்கிக்கொள்ளாதபடிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +18079,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाओ, और वह तुम्हारे चारों ओर के सब शत्रुओं से तुम्हें विश्राम दे,]]></a:t>
+              <a:t><![CDATA[சுட்டெரித்து, அவர்கள் தேவர்களின் விக்கிரகங்களை நொறுக்கி, அவைகளின் பேரும் அவ்விடத்தில் இராமல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இந்த ஜாதிகள் தங்கள் தேவர்களைச் சேவித்தபடி நானும் சேவிப்பேன் என்று சொல்லி அவர்களுடைய தேவர்களைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குறித்துக் கேட்டு விசாரியாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. உன் தேவனாகிய கர்த்தருக்கு அப்படிச் செய்யாயாக; கர்த்தர் வெறுக்கிற அருவருப்பான யாவையும் அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தங்கள் தேவர்களுக்குச் செய்து, தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தங்கள் தேவர்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அக்கினியிலே சுட்டெரித்தார்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. நான் உனக்கு விதிக்கிற யாவையும் செய்யும்படி கவனமாயிரு; நீ அதனோடே ஒன்றும் கூட்டவும் வேண்டாம்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதில் ஒன்றும் குறைக்கவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और तुम निडर रहने पाओ, तब जो स्थान तुम्हारा परमेश्वर यहोवा अपने नाम का निवास ठहराने के लिये चुन]]></a:t>
+              <a:t><![CDATA[அழியும்படி செய்யக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ले उसी में तुम अपने होमबलि, और मेलबलि, और दशमांश, और उठाई हुईं भेंटें, और मन्नतों की सब उत्तम उत्तम]]></a:t>
+              <a:t><![CDATA[4. உங்கள் தேவனாகிய கர்த்தருக்கு நீங்கள் அப்படிச் செய்யாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17051,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17336,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>67</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>