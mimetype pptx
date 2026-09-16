--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -8711,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602493" r:id="rId1"/>
+    <p:sldLayoutId id="2478604281" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19328,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>