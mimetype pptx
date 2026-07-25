--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -61,64 +61,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -134,57 +120,50 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
-    <p:sldId id="291" r:id="rId38"/>
-[...5 lines deleted...]
-    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -317,60 +296,53 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -757,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தீர்க்கதரிசியும், அந்தச் சொப்பனக்காரனும் கொலைசெய்யப்படக்கடவன்; நீங்கள் நடக்கும்படி உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழியை விட்டு உங்களை விலக்கும்படி, அவன், உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் உங்களை அடிமைத்தன வீட்டிலிருந்து நீங்கலாக்கி மீட்டுக்கொண்டவருமான உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமான துரோகப் பேச்சைப் பேசினான்; இப்படிப்பட்ட தீமையை உங்களிடத்திலிருந்து விலக்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[6. உன் தாய்க்குப் பிறந்த உன் சகோதரனாகிலும், உன் குமாரனாகிலும், உன் குமாரத்தியாகிலும், உன் மார்பிலுள்ள உன் மனைவியாகிலும் உன் பிராணனைப்போலிருக்கிற உன் சிநேகிதனாகிலும் உன்னை நோக்கி: நாம் போய் வேறே தேவர்களைச் சேவிப்போம் வாருங்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் தாய்க்குப் பிறந்த உன் சகோதரனாகிலும், உன் குமாரனாகிலும், உன் குமாரத்தியாகிலும், உன் மார்பிலுள்ள உன் மனைவியாகிலும் உன் பிராணனைப்போலிருக்கிற உன் சிநேகிதனாகிலும் உன்னை நோக்கி: நாம் போய் வேறே தேவர்களைச் சேவிப்போம் வாருங்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[7. உன்னைச் சுற்றிலும் உனக்குச் சமீபத்திலாகிலும் உனக்குத் தூரத்திலாகிலும், தேசத்தின் ஒருமுனை தொடங்கி மறுமுனைமட்டுமுள்ள எவ்விடத்திலாகிலும் இருக்கிற ஜனங்களுடைய தேவர்களில், நீயும் உன் பிதாக்களும் அறியாத அந்நிய தேவர்களைச் சேவிக்கும்படி இரகசியமாய் உன்னை ஏவிவிட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் தாய்க்குப் பிறந்த உன் சகோதரனாகிலும், உன் குமாரனாகிலும், உன் குமாரத்தியாகிலும், உன் மார்பிலுள்ள உன் மனைவியாகிலும் உன் பிராணனைப்போலிருக்கிற உன் சிநேகிதனாகிலும் உன்னை நோக்கி: நாம் போய் வேறே தேவர்களைச் சேவிப்போம் வாருங்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[7. உன்னைச் சுற்றிலும் உனக்குச் சமீபத்திலாகிலும் உனக்குத் தூரத்திலாகிலும், தேசத்தின் ஒருமுனை தொடங்கி மறுமுனைமட்டுமுள்ள எவ்விடத்திலாகிலும் இருக்கிற ஜனங்களுடைய தேவர்களில், நீயும் உன் பிதாக்களும் அறியாத அந்நிய தேவர்களைச் சேவிக்கும்படி இரகசியமாய் உன்னை ஏவிவிட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னைச் சுற்றிலும் உனக்குச் சமீபத்திலாகிலும் உனக்குத் தூரத்திலாகிலும், தேசத்தின் ஒருமுனை தொடங்கி மறுமுனைமட்டுமுள்ள எவ்விடத்திலாகிலும் இருக்கிற ஜனங்களுடைய தேவர்களில், நீயும் உன் பிதாக்களும் அறியாத அந்நிய தேவர்களைச் சேவிக்கும்படி இரகசியமாய் உன்னை ஏவிவிட்டால்,]]></a:t>
+              <a:t><![CDATA[8. நீ அவனுக்குச் சம்மதியாமலும், அவனுக்குச் செவிகொடாமலும், உன் கண் அவன்மேல் இரக்கங்கொள்ளாமலும், அவனைத் தப்பவிடாமலும், அவனை ஒளித்து வைக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ அவனுக்குச் சம்மதியாமலும், அவனுக்குச் செவிகொடாமலும், உன் கண் அவன்மேல் இரக்கங்கொள்ளாமலும், அவனைத் தப்பவிடாமலும், அவனை ஒளித்து வைக்காமலும்,]]></a:t>
+              <a:t><![CDATA[9. அவனைக் கொலைசெய்துபோடவேண்டும்; அவனைக் கொலைசெய்வதற்கு, முதல் உன் கையும் பின்பு சகல ஜனத்தின் கையும் அவன்மேல் இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனைக் கொலைசெய்துபோடவேண்டும்; அவனைக் கொலைசெய்வதற்கு, முதல் உன் கையும் பின்பு சகல ஜனத்தின் கையும் அவன்மேல் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[10. அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தரை விட்டு விலகும்படி அவன் உன்னை ஏவினபடியினால், அவன் சாகும்படி அவன்மேல் கல்லெறியக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனைக் கொலைசெய்துபோடவேண்டும்; அவனைக் கொலைசெய்வதற்கு, முதல் உன் கையும் பின்பு சகல ஜனத்தின் கையும் அவன்மேல் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[10. அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தரை விட்டு விலகும்படி அவன் உன்னை ஏவினபடியினால், அவன் சாகும்படி அவன்மேல் கல்லெறியக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தரை விட்டு விலகும்படி அவன் உன்னை ஏவினபடியினால், அவன் சாகும்படி அவன்மேல் கல்லெறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேலர் யாவரும் அதைக் கேட்டுப் பயந்து, இனி உன் நடுவே இப்படிப்பட்ட தீமையான காரியத்தைச் செய்யாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தரை விட்டு விலகும்படி அவன் உன்னை ஏவினபடியினால், அவன் சாகும்படி அவன்மேல் கல்லெறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[12. உன் தேவனாகிய கர்த்தர் உனக்குக் குடியிருக்கும்படி கொடுக்கும் பட்டணங்கள் ஒன்றில் பேலியாளின் மக்களாகிய துஷ்டமனிதர் உன்னிடத்திலிருந்து புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலர் யாவரும் அதைக் கேட்டுப் பயந்து, இனி உன் நடுவே இப்படிப்பட்ட தீமையான காரியத்தைச் செய்யாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் அறியாத வேறே தேவர்களைச் சேவிக்கப்போவோம் வாருங்கள் என்று தங்கள் பட்டணத்தின் குடிகளை ஏவினார்கள் என்கிற செய்தியைக் கேள்விப்படும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலர் யாவரும் அதைக் கேட்டுப் பயந்து, இனி உன் நடுவே இப்படிப்பட்ட தீமையான காரியத்தைச் செய்யாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் அறியாத வேறே தேவர்களைச் சேவிக்கப்போவோம் வாருங்கள் என்று தங்கள் பட்டணத்தின் குடிகளை ஏவினார்கள் என்கிற செய்தியைக் கேள்விப்படும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் தேவனாகிய கர்த்தர் உனக்குக் குடியிருக்கும்படி கொடுக்கும் பட்டணங்கள் ஒன்றில் பேலியாளின் மக்களாகிய துஷ்டமனிதர் உன்னிடத்திலிருந்து புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[14. நீ நன்றாய் விசாரித்து, கேட்டாராய்ந்து, அப்படிப்பட்ட அருவருப்பான காரியம் உன் நடுவே நடந்தது மெய்யும் நிச்சயமும் என்று காண்பாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் தேவனாகிய கர்த்தர் உனக்குக் குடியிருக்கும்படி கொடுக்கும் பட்டணங்கள் ஒன்றில் பேலியாளின் மக்களாகிய துஷ்டமனிதர் உன்னிடத்திலிருந்து புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[15. அந்த பட்டணத்தின் குடிகளைப் பட்டயக்கருக்கினால் வெட்டி, அதையும் அதிலுள்ள யாவற்றையும் அதின் மிருக ஜீவன்களையும் பட்டயக்கருக்கினால் சங்காரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அறியாத வேறே தேவர்களைச் சேவிக்கப்போவோம் வாருங்கள் என்று தங்கள் பட்டணத்தின் குடிகளை ஏவினார்கள் என்கிற செய்தியைக் கேள்விப்படும்போது,]]></a:t>
+              <a:t><![CDATA[15. அந்த பட்டணத்தின் குடிகளைப் பட்டயக்கருக்கினால் வெட்டி, அதையும் அதிலுள்ள யாவற்றையும் அதின் மிருக ஜீவன்களையும் பட்டயக்கருக்கினால் சங்காரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அறியாத வேறே தேவர்களைச் சேவிக்கப்போவோம் வாருங்கள் என்று தங்கள் பட்டணத்தின் குடிகளை ஏவினார்கள் என்கிற செய்தியைக் கேள்விப்படும்போது,]]></a:t>
+              <a:t><![CDATA[16. அதில் கொள்ளையிட்டதையெல்லாம் அதின் நடுவீதியிலே கூட்டி, உன் தேவனாகிய கர்த்தருக்கு என்று அந்தப் பட்டணத்தையும், அதின் கொள்ளையிடப்பட்டயாவற்றையும் முழுவதும் அக்கினியில் சுட்டெரிக்கக்கடவாய்; அது இனிக் கட்டப்படாமல், நித்திய மண்மேடாயிருக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ நன்றாய் விசாரித்து, கேட்டாராய்ந்து, அப்படிப்பட்ட அருவருப்பான காரியம் உன் நடுவே நடந்தது மெய்யும் நிச்சயமும் என்று காண்பாயானால்,]]></a:t>
+              <a:t><![CDATA[16. அதில் கொள்ளையிட்டதையெல்லாம் அதின் நடுவீதியிலே கூட்டி, உன் தேவனாகிய கர்த்தருக்கு என்று அந்தப் பட்டணத்தையும், அதின் கொள்ளையிடப்பட்டயாவற்றையும் முழுவதும் அக்கினியில் சுட்டெரிக்கக்கடவாய்; அது இனிக் கட்டப்படாமல், நித்திய மண்மேடாயிருக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ நன்றாய் விசாரித்து, கேட்டாராய்ந்து, அப்படிப்பட்ட அருவருப்பான காரியம் உன் நடுவே நடந்தது மெய்யும் நிச்சயமும் என்று காண்பாயானால்,]]></a:t>
+              <a:t><![CDATA[17. சபிக்கப்பட்ட பொருளில் ஒன்றும் உன் கையில் இருக்கவேண்டாம். நான் இன்று உனக்குக் கற்பிக்கிற உன் தேவனாகிய கர்த்தரின் கற்பனைகளையெல்லாம் நீ கைக்கொண்டு, உன் தேவனாகிய கர்த்தருடைய பார்வைக்குச் செம்மையானதைச் செய்யும்படி, அவர் சத்தத்திற்குச் செவிகொடுப்பாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த பட்டணத்தின் குடிகளைப் பட்டயக்கருக்கினால் வெட்டி, அதையும் அதிலுள்ள யாவற்றையும் அதின் மிருக ஜீவன்களையும் பட்டயக்கருக்கினால் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டுத் திரும்பி, உனக்குத் தயைசெய்து, உனக்கு இரங்கி, அவர் உன் பிதாக்களுக்கு ஆணையிட்டபடி உன்னை விருத்தியடையப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த பட்டணத்தின் குடிகளைப் பட்டயக்கருக்கினால் வெட்டி, அதையும் அதிலுள்ள யாவற்றையும் அதின் மிருக ஜீவன்களையும் பட்டயக்கருக்கினால் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டுத் திரும்பி, உனக்குத் தயைசெய்து, உனக்கு இரங்கி, அவர் உன் பிதாக்களுக்கு ஆணையிட்டபடி உன்னை விருத்தியடையப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,487 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதில் கொள்ளையிட்டதையெல்லாம் அதின் நடுவீதியிலே கூட்டி, உன் தேவனாகிய கர்த்தருக்கு என்று அந்தப் பட்டணத்தையும், அதின் கொள்ளையிடப்பட்டயாவற்றையும் முழுவதும் அக்கினியில் சுட்டெரிக்கக்கடவாய்; அது இனிக் கட்டப்படாமல், நித்திய மண்மேடாயிருக்கடவது.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[17. சபிக்கப்பட்ட பொருளில் ஒன்றும் உன் கையில் இருக்கவேண்டாம். நான் இன்று உனக்குக் கற்பிக்கிற உன் தேவனாகிய கர்த்தரின் கற்பனைகளையெல்லாம் நீ கைக்கொண்டு, உன் தேவனாகிய கர்த்தருடைய பார்வைக்குச் செம்மையானதைச் செய்யும்படி, அவர் சத்தத்திற்குச் செவிகொடுப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டுத் திரும்பி, உனக்குத் தயைசெய்து, உனக்கு இரங்கி, அவர் உன் பிதாக்களுக்கு ஆணையிட்டபடி உன்னை விருத்தியடையப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,378 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் அறியாத வேறே தேவர்களைப் பின்பற்றி, அவர்களைச் சேவிப்போம் வாருங்கள் என்று சொல்லி, உங்களுக்கு ஒரு அடையாளத்தையும் அற்புதத்தையும் காண்பிப்பேன் என்று குறிப்பாய்ச் சொன்னாலும், அவன் சொன்ன அடையாளமும் அற்புதமும் நடந்தாலும்,]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[18. கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டுத் திரும்பி, உனக்குத் தயைசெய்து, உனக்கு இரங்கி, அவர் உன் பிதாக்களுக்கு ஆணையிட்டபடி உன்னை விருத்தியடையப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[3. அந்தத் தீர்க்கதரிசியாகிலும், அந்தச் சொப்பனக்காரனாகிலும் சொல்லுகிறவைகளைக் கேளாதிருப்பீர்களாக; உங்கள் தேவனாகிய கர்த்தரிடத்தில் நீங்கள் உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் அன்புகூருகிறீர்களோ இல்லையோ என்று அறியும்படிக்கு உங்கள் தேவனாகிய கர்த்தர் உங்களைச் சோதிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தத் தீர்க்கதரிசியாகிலும், அந்தச் சொப்பனக்காரனாகிலும் சொல்லுகிறவைகளைக் கேளாதிருப்பீர்களாக; உங்கள் தேவனாகிய கர்த்தரிடத்தில் நீங்கள் உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் அன்புகூருகிறீர்களோ இல்லையோ என்று அறியும்படிக்கு உங்கள் தேவனாகிய கர்த்தர் உங்களைச் சோதிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றி, அவருக்குப் பயந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவர் சத்தத்தைக் கேட்டு, அவரைச் சேவித்து, அவரைப் பற்றிக்கொள்வீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றி, அவருக்குப் பயந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவர் சத்தத்தைக் கேட்டு, அவரைச் சேவித்து, அவரைப் பற்றிக்கொள்வீர்களாக.]]></a:t>
+              <a:t><![CDATA[5. அந்தத் தீர்க்கதரிசியும், அந்தச் சொப்பனக்காரனும் கொலைசெய்யப்படக்கடவன்; நீங்கள் நடக்கும்படி உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழியை விட்டு உங்களை விலக்கும்படி, அவன், உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் உங்களை அடிமைத்தன வீட்டிலிருந்து நீங்கலாக்கி மீட்டுக்கொண்டவருமான உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமான துரோகப் பேச்சைப் பேசினான்; இப்படிப்பட்ட தீமையை உங்களிடத்திலிருந்து விலக்குவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488374" r:id="rId1"/>
+    <p:sldLayoutId id="2473999267" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5137,110 +4346,54 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5385,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And that prophet, or that dreamer of dreams, shall be put to death; because he has spoken to turn]]></a:t>
+              <a:t><![CDATA[ఐగుప్తుదేశములోనుండి మిమ్మును రప్పించి దాస్యగృహములోనుండి మిమ్మును విడిపించిన మీ దేవు డైన యెహోవామీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you away from the LORD your God, which brought you out of the land of Egypt, and redeemed you out of]]></a:t>
+              <a:t><![CDATA[తిరుగుబాటు చేయుటకు మిమ్మును ప్రేరేపించెను గనుక ఆ ప్రవక్త కేమి ఆ కలలు కనువాని కేమి మరణశిక్ష]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house of bondage, to thrust you out of the way which the LORD your God commanded you to walk in.]]></a:t>
+              <a:t><![CDATA[విధింపవలెను. అట్లు నీ మధ్యనుండి ఆ చెడుతనమును పరిహరింపవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[So shall you put the evil away from the midst of you.]]></a:t>
+              <a:t><![CDATA[6. నీ తల్లి కుమారుడేగాని నీ సహోదరుడేగాని నీ కుమా రుడేగాని నీ కుమార్తెయేగాని నీ కౌగిటి భార్యయేగాని నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. If your brother, the son of your mother, or your son, or your daughter, or the wife of your]]></a:t>
+              <a:t><![CDATA[ప్రాణస్నేహితుడేగాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bosom, or your friend, which is as yours own soul, entice you secretly, saying, Let us go and serve]]></a:t>
+              <a:t><![CDATA[7. భూమియొక్క యీ కొన మొదలుకొని ఆ కొనవరకు నీకు సమీపముగా నుండినను నీకు దూరముగానుండినను, నీ చుట్టునుండు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[other gods, which you have not known, you, nor your fathers;]]></a:t>
+              <a:t><![CDATA[జనముల దేవ తలలో నీవును నీ పితరులును ఎరుగని యితర దేవతలను పూజింతము రమ్మని రహస్యముగా నిన్ను ప్రేరేపించిన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Namely, of the gods of the people which are round about you, nigh unto you, or far off from you,]]></a:t>
+              <a:t><![CDATA[యెడల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the one end of the earth even unto the other end of the earth;]]></a:t>
+              <a:t><![CDATA[8. ​వారి మాటకు సమ్మతింపకూడదు; వారిమాట వినకూడదు, వారిని కటాక్షింపకూడదు; వారియందు జాలి పడకూడదు, వారిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. You shall not consent unto him, nor hearken unto him; neither shall yours eye pity him, neither]]></a:t>
+              <a:t><![CDATA[మాటుపరచకూడదు; అవశ్యముగా వారిని చంపవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. If there arise among you a prophet, or a dreamer of dreams, and gives you a sign or a wonder,]]></a:t>
+              <a:t><![CDATA[1. ప్రవక్తయేగాని కలలు కనువాడేగాని నీ మధ్యలేచి నీ యెదుట సూచక క్రియనైనను మహత్కార్యమునైనను చేసి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall you spare, neither shall you conceal him:]]></a:t>
+              <a:t><![CDATA[9. ​చంపుటకు నీ జనులందరికి ముందు గాను నీ చెయ్యి మొదట వారిమీద పడవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But you shall surely kill him; yours hand shall be first upon him to put him to death, and]]></a:t>
+              <a:t><![CDATA[10. రాళ్లతో వారిని చావగొట్టవలెను. ఏలయనగా ఐగుప్తుదేశములో నుండియు దాస్యగృహములోనుండియు నిన్ను రప్పించిన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[afterwards the hand of all the people.]]></a:t>
+              <a:t><![CDATA[నీ దేవుడైన యెహోవాయొద్దనుండి వారు నిన్ను తొలగింప యత్నించెదరు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And you shall stone him with stones, that he die; because he has sought to thrust you away from]]></a:t>
+              <a:t><![CDATA[11. అప్పుడు ఇశ్రాయేలీయులందరు విని భయపడుదురు గనుక నీ మధ్య అట్టి దుష్కార్యమేమియు ఇకను చేయకుందురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD your God, which brought you out of the land of Egypt, from the house of bondage.]]></a:t>
+              <a:t><![CDATA[12. నీవు నివసించుటకు నీ దేవుడైన యెహోవా నీకిచ్చు చున్న నీ పురములలో ఏదోయొకదానియందు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And all Israel shall hear, and fear, and shall do no more any such wickedness as this is among]]></a:t>
+              <a:t><![CDATA[13. పనికి మాలిన కొందరు మనుష్యులు నీ మధ్య లేచి, మీరు ఎరుగని యితర దేవతలను పూజింతము రండని తమ పుర]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[నివాసులను ప్రేరేపించిరని నీవు వినినయెడల, నీవు ఆ సంగతిని శోధించి పరీక్షించి బాగుగా విచారింపవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. If you shall hear say in one of your cities, which the LORD your God has given you to dwell]]></a:t>
+              <a:t><![CDATA[14. అది నిజమైనయెడల, అనగా అట్టి హేయమైనది నీ మధ్య జరిగినయెడల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there, saying,]]></a:t>
+              <a:t><![CDATA[15. ఆ పురనివాసులను అవశ్యముగా కత్తివాత సంహరించి, దానిని దానిలోనున్న సమస్తమును దాని పశువులను కత్తివాత]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Certain men, the children of Belial, are gone out from among you, and have withdrawn the]]></a:t>
+              <a:t><![CDATA[నిర్మూలము చేయవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the sign or the wonder come to pass, whereof he spoke unto you, saying, Let us go after other]]></a:t>
+              <a:t><![CDATA[2. నీవు ఎరుగని యితర దేవతలను అనుసరించి పూజిం తము రమ్మని చెప్పినయెడల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inhabitants of their city, saying, Let us go and serve other gods, which all of you have not known;]]></a:t>
+              <a:t><![CDATA[16. దాని కొల్లసొమ్మంతటిని విశాలవీధిలో చేర్చి, నీ దేవుడైన యెహోవా పేరట ఆ పురమును దాని కొల్లసొమ్మంతటిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then shall you enquire, and make search, and ask diligently; and, behold, if it be truth, and]]></a:t>
+              <a:t><![CDATA[అగ్నితో బొత్తిగా కాల్చి వేయవలెను. అది తిరిగి కట్ట బడక యెల్లప్పుడును పాడుదిబ్బయై యుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the thing certain, that such abomination is wrought among you;]]></a:t>
+              <a:t><![CDATA[17. ​నేడు నేను నీకాజ్ఞాపించు ఆయన ఆజ్ఞలన్నిటిని గైకొనుచు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. You shall surely strike the inhabitants of that city with the edge of the sword, destroying it]]></a:t>
+              <a:t><![CDATA[18. నీ దేవుడైన యెహోవా దృష్టికి యథార్థమైన దాని చేయుచు, నీ దేవుడైన యెహోవా మాట వినునప్పుడు యెహోవా తన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[utterly, and all that is therein, and the cattle thereof, with the edge of the sword.]]></a:t>
+              <a:t><![CDATA[కోపాగ్నినుండి మళ్లుకొని నీయందు కని కరపడి నిన్ను కరుణించి నీ పితరులతో ప్రమాణముచేసిన రీతిని నిన్ను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,579 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And you shall gather all the spoil of it into the midst of the street thereof, and shall burn]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[the fierceness of his anger, and show you mercy, and have compassion upon you, and multiply you, as]]></a:t>
+              <a:t><![CDATA[విస్తరింపజేయునట్లు, నిర్మూలము చేయవలసిన దానిలో కొంచెమైనను నీయొద్ద ఉంచుకొనకూడదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,447 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gods, which you have not known, and let us serve them;]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[command you this day, to do that which is right in the eyes of the LORD your God.]]></a:t>
+              <a:t><![CDATA[3. అతడు నీతో చెప్పిన సూచక క్రియగాని మహత్కార్యముగాని సంభవించినను ఆ ప్రవక్తమాటలను కలలు కనువాని మాటలను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. You shall not hearken unto the words of that prophet, or that dreamer of dreams: for the LORD]]></a:t>
+              <a:t><![CDATA[వినకూడదు. ఏలయనగా మీరు మీ దేవుడైన యెహోవాను మీ పూర్ణ హృదయము తోను మీ పూర్ణాత్మతోను ప్రేమించుచున్నారో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your God proves you, to know whether all of you love the LORD your God with all your heart and with]]></a:t>
+              <a:t><![CDATA[లేదో తెలిసికొనుటకు మీ దేవుడైన యెహోవా మిమ్మును పరీక్షించుచున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all your soul.]]></a:t>
+              <a:t><![CDATA[4. మీరు మీ దేవుడైన యెహోవాకు లోబడి ఆయనకే భయపడి ఆయన ఆజ్ఞల ననుసరించి ఆయన మాట విని ఆయనను సేవించి ఆయనను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. All of you shall walk after the LORD your God, and fear him, and keep his commandments, and obey]]></a:t>
+              <a:t><![CDATA[హత్తుకొని యుండవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his voice, and all of you shall serve him, and cleave unto him.]]></a:t>
+              <a:t><![CDATA[5. నీవు నడవవలెనని నీ దేవుడైన యెహోవా నీకాజ్ఞాపించిన మార్గములోనుండి నిన్ను తొలగించునట్లు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>