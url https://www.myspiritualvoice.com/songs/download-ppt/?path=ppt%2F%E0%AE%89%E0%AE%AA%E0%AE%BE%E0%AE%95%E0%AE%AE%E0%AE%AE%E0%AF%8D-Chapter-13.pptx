--- v1 (2026-07-25)
+++ v2 (2026-09-16)
@@ -61,50 +61,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +140,60 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +326,63 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தீர்க்கதரிசியும், அந்தச் சொப்பனக்காரனும் கொலைசெய்யப்படக்கடவன்; நீங்கள் நடக்கும்படி உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழியை விட்டு உங்களை விலக்கும்படி, அவன், உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் உங்களை அடிமைத்தன வீட்டிலிருந்து நீங்கலாக்கி மீட்டுக்கொண்டவருமான உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமான துரோகப் பேச்சைப் பேசினான்; இப்படிப்பட்ட தீமையை உங்களிடத்திலிருந்து விலக்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[4. All of you shall walk after the LORD your God, and fear him, and keep his commandments, and obey his voice, and all of you shall serve him, and cleave unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தீர்க்கதரிசியும், அந்தச் சொப்பனக்காரனும் கொலைசெய்யப்படக்கடவன்; நீங்கள் நடக்கும்படி உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழியை விட்டு உங்களை விலக்கும்படி, அவன், உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் உங்களை அடிமைத்தன வீட்டிலிருந்து நீங்கலாக்கி மீட்டுக்கொண்டவருமான உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமான துரோகப் பேச்சைப் பேசினான்; இப்படிப்பட்ட தீமையை உங்களிடத்திலிருந்து விலக்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[5. And that prophet, or that dreamer of dreams, shall be put to death; because he has spoken to turn you away from the LORD your God, which brought you out of the land of Egypt, and redeemed you out of the house of bondage, to thrust you out of the way which the LORD your God commanded you to walk in. So shall you put the evil away from the midst of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தீர்க்கதரிசியும், அந்தச் சொப்பனக்காரனும் கொலைசெய்யப்படக்கடவன்; நீங்கள் நடக்கும்படி உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழியை விட்டு உங்களை விலக்கும்படி, அவன், உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் உங்களை அடிமைத்தன வீட்டிலிருந்து நீங்கலாக்கி மீட்டுக்கொண்டவருமான உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமான துரோகப் பேச்சைப் பேசினான்; இப்படிப்பட்ட தீமையை உங்களிடத்திலிருந்து விலக்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[5. And that prophet, or that dreamer of dreams, shall be put to death; because he has spoken to turn you away from the LORD your God, which brought you out of the land of Egypt, and redeemed you out of the house of bondage, to thrust you out of the way which the LORD your God commanded you to walk in. So shall you put the evil away from the midst of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் தாய்க்குப் பிறந்த உன் சகோதரனாகிலும், உன் குமாரனாகிலும், உன் குமாரத்தியாகிலும், உன் மார்பிலுள்ள உன் மனைவியாகிலும் உன் பிராணனைப்போலிருக்கிற உன் சிநேகிதனாகிலும் உன்னை நோக்கி: நாம் போய் வேறே தேவர்களைச் சேவிப்போம் வாருங்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[5. And that prophet, or that dreamer of dreams, shall be put to death; because he has spoken to turn you away from the LORD your God, which brought you out of the land of Egypt, and redeemed you out of the house of bondage, to thrust you out of the way which the LORD your God commanded you to walk in. So shall you put the evil away from the midst of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் தாய்க்குப் பிறந்த உன் சகோதரனாகிலும், உன் குமாரனாகிலும், உன் குமாரத்தியாகிலும், உன் மார்பிலுள்ள உன் மனைவியாகிலும் உன் பிராணனைப்போலிருக்கிற உன் சிநேகிதனாகிலும் உன்னை நோக்கி: நாம் போய் வேறே தேவர்களைச் சேவிப்போம் வாருங்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[5. And that prophet, or that dreamer of dreams, shall be put to death; because he has spoken to turn you away from the LORD your God, which brought you out of the land of Egypt, and redeemed you out of the house of bondage, to thrust you out of the way which the LORD your God commanded you to walk in. So shall you put the evil away from the midst of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னைச் சுற்றிலும் உனக்குச் சமீபத்திலாகிலும் உனக்குத் தூரத்திலாகிலும், தேசத்தின் ஒருமுனை தொடங்கி மறுமுனைமட்டுமுள்ள எவ்விடத்திலாகிலும் இருக்கிற ஜனங்களுடைய தேவர்களில், நீயும் உன் பிதாக்களும் அறியாத அந்நிய தேவர்களைச் சேவிக்கும்படி இரகசியமாய் உன்னை ஏவிவிட்டால்,]]></a:t>
+              <a:t><![CDATA[5. And that prophet, or that dreamer of dreams, shall be put to death; because he has spoken to turn you away from the LORD your God, which brought you out of the land of Egypt, and redeemed you out of the house of bondage, to thrust you out of the way which the LORD your God commanded you to walk in. So shall you put the evil away from the midst of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னைச் சுற்றிலும் உனக்குச் சமீபத்திலாகிலும் உனக்குத் தூரத்திலாகிலும், தேசத்தின் ஒருமுனை தொடங்கி மறுமுனைமட்டுமுள்ள எவ்விடத்திலாகிலும் இருக்கிற ஜனங்களுடைய தேவர்களில், நீயும் உன் பிதாக்களும் அறியாத அந்நிய தேவர்களைச் சேவிக்கும்படி இரகசியமாய் உன்னை ஏவிவிட்டால்,]]></a:t>
+              <a:t><![CDATA[6. If your brother, the son of your mother, or your son, or your daughter, or the wife of your bosom, or your friend, which is as yours own soul, entice you secretly, saying, Let us go and serve other gods, which you have not known, you, nor your fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னைச் சுற்றிலும் உனக்குச் சமீபத்திலாகிலும் உனக்குத் தூரத்திலாகிலும், தேசத்தின் ஒருமுனை தொடங்கி மறுமுனைமட்டுமுள்ள எவ்விடத்திலாகிலும் இருக்கிற ஜனங்களுடைய தேவர்களில், நீயும் உன் பிதாக்களும் அறியாத அந்நிய தேவர்களைச் சேவிக்கும்படி இரகசியமாய் உன்னை ஏவிவிட்டால்,]]></a:t>
+              <a:t><![CDATA[6. If your brother, the son of your mother, or your son, or your daughter, or the wife of your bosom, or your friend, which is as yours own soul, entice you secretly, saying, Let us go and serve other gods, which you have not known, you, nor your fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ அவனுக்குச் சம்மதியாமலும், அவனுக்குச் செவிகொடாமலும், உன் கண் அவன்மேல் இரக்கங்கொள்ளாமலும், அவனைத் தப்பவிடாமலும், அவனை ஒளித்து வைக்காமலும்,]]></a:t>
+              <a:t><![CDATA[6. If your brother, the son of your mother, or your son, or your daughter, or the wife of your bosom, or your friend, which is as yours own soul, entice you secretly, saying, Let us go and serve other gods, which you have not known, you, nor your fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ அவனுக்குச் சம்மதியாமலும், அவனுக்குச் செவிகொடாமலும், உன் கண் அவன்மேல் இரக்கங்கொள்ளாமலும், அவனைத் தப்பவிடாமலும், அவனை ஒளித்து வைக்காமலும்,]]></a:t>
+              <a:t><![CDATA[7. Namely, of the gods of the people which are round about you, nigh unto you, or far off from you, from the one end of the earth even unto the other end of the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களுக்குள்ளே ஒரு தீர்க்கதரிசியாகிலும், சொப்பனக்காரனாகிலும் எழும்பி:]]></a:t>
+              <a:t><![CDATA[1. If there arise among you a prophet, or a dreamer of dreams, and gives you a sign or a wonder,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனைக் கொலைசெய்துபோடவேண்டும்; அவனைக் கொலைசெய்வதற்கு, முதல் உன் கையும் பின்பு சகல ஜனத்தின் கையும் அவன்மேல் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[7. Namely, of the gods of the people which are round about you, nigh unto you, or far off from you, from the one end of the earth even unto the other end of the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தரை விட்டு விலகும்படி அவன் உன்னை ஏவினபடியினால், அவன் சாகும்படி அவன்மேல் கல்லெறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[7. Namely, of the gods of the people which are round about you, nigh unto you, or far off from you, from the one end of the earth even unto the other end of the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தரை விட்டு விலகும்படி அவன் உன்னை ஏவினபடியினால், அவன் சாகும்படி அவன்மேல் கல்லெறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[8. You shall not consent unto him, nor hearken unto him; neither shall yours eye pity him, neither shall you spare, neither shall you conceal him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலர் யாவரும் அதைக் கேட்டுப் பயந்து, இனி உன் நடுவே இப்படிப்பட்ட தீமையான காரியத்தைச் செய்யாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. You shall not consent unto him, nor hearken unto him; neither shall yours eye pity him, neither shall you spare, neither shall you conceal him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் தேவனாகிய கர்த்தர் உனக்குக் குடியிருக்கும்படி கொடுக்கும் பட்டணங்கள் ஒன்றில் பேலியாளின் மக்களாகிய துஷ்டமனிதர் உன்னிடத்திலிருந்து புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[9. But you shall surely kill him; yours hand shall be first upon him to put him to death, and afterwards the hand of all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அறியாத வேறே தேவர்களைச் சேவிக்கப்போவோம் வாருங்கள் என்று தங்கள் பட்டணத்தின் குடிகளை ஏவினார்கள் என்கிற செய்தியைக் கேள்விப்படும்போது,]]></a:t>
+              <a:t><![CDATA[9. But you shall surely kill him; yours hand shall be first upon him to put him to death, and afterwards the hand of all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அறியாத வேறே தேவர்களைச் சேவிக்கப்போவோம் வாருங்கள் என்று தங்கள் பட்டணத்தின் குடிகளை ஏவினார்கள் என்கிற செய்தியைக் கேள்விப்படும்போது,]]></a:t>
+              <a:t><![CDATA[10. And you shall stone him with stones, that he die; because he has sought to thrust you away from the LORD your God, which brought you out of the land of Egypt, from the house of bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ நன்றாய் விசாரித்து, கேட்டாராய்ந்து, அப்படிப்பட்ட அருவருப்பான காரியம் உன் நடுவே நடந்தது மெய்யும் நிச்சயமும் என்று காண்பாயானால்,]]></a:t>
+              <a:t><![CDATA[10. And you shall stone him with stones, that he die; because he has sought to thrust you away from the LORD your God, which brought you out of the land of Egypt, from the house of bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த பட்டணத்தின் குடிகளைப் பட்டயக்கருக்கினால் வெட்டி, அதையும் அதிலுள்ள யாவற்றையும் அதின் மிருக ஜீவன்களையும் பட்டயக்கருக்கினால் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[11. And all Israel shall hear, and fear, and shall do no more any such wickedness as this is among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த பட்டணத்தின் குடிகளைப் பட்டயக்கருக்கினால் வெட்டி, அதையும் அதிலுள்ள யாவற்றையும் அதின் மிருக ஜீவன்களையும் பட்டயக்கருக்கினால் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[11. And all Israel shall hear, and fear, and shall do no more any such wickedness as this is among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் அறியாத வேறே தேவர்களைப் பின்பற்றி, அவர்களைச் சேவிப்போம் வாருங்கள் என்று சொல்லி, உங்களுக்கு ஒரு அடையாளத்தையும் அற்புதத்தையும் காண்பிப்பேன் என்று குறிப்பாய்ச் சொன்னாலும், அவன் சொன்ன அடையாளமும் அற்புதமும் நடந்தாலும்,]]></a:t>
+              <a:t><![CDATA[2. And the sign or the wonder come to pass, whereof he spoke unto you, saying, Let us go after other gods, which you have not known, and let us serve them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதில் கொள்ளையிட்டதையெல்லாம் அதின் நடுவீதியிலே கூட்டி, உன் தேவனாகிய கர்த்தருக்கு என்று அந்தப் பட்டணத்தையும், அதின் கொள்ளையிடப்பட்டயாவற்றையும் முழுவதும் அக்கினியில் சுட்டெரிக்கக்கடவாய்; அது இனிக் கட்டப்படாமல், நித்திய மண்மேடாயிருக்கடவது.]]></a:t>
+              <a:t><![CDATA[12. If you shall hear say in one of your cities, which the LORD your God has given you to dwell there, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதில் கொள்ளையிட்டதையெல்லாம் அதின் நடுவீதியிலே கூட்டி, உன் தேவனாகிய கர்த்தருக்கு என்று அந்தப் பட்டணத்தையும், அதின் கொள்ளையிடப்பட்டயாவற்றையும் முழுவதும் அக்கினியில் சுட்டெரிக்கக்கடவாய்; அது இனிக் கட்டப்படாமல், நித்திய மண்மேடாயிருக்கடவது.]]></a:t>
+              <a:t><![CDATA[12. If you shall hear say in one of your cities, which the LORD your God has given you to dwell there, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சபிக்கப்பட்ட பொருளில் ஒன்றும் உன் கையில் இருக்கவேண்டாம். நான் இன்று உனக்குக் கற்பிக்கிற உன் தேவனாகிய கர்த்தரின் கற்பனைகளையெல்லாம் நீ கைக்கொண்டு, உன் தேவனாகிய கர்த்தருடைய பார்வைக்குச் செம்மையானதைச் செய்யும்படி, அவர் சத்தத்திற்குச் செவிகொடுப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[13. Certain men, the children of Belial, are gone out from among you, and have withdrawn the inhabitants of their city, saying, Let us go and serve other gods, which all of you have not known;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டுத் திரும்பி, உனக்குத் தயைசெய்து, உனக்கு இரங்கி, அவர் உன் பிதாக்களுக்கு ஆணையிட்டபடி உன்னை விருத்தியடையப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[13. Certain men, the children of Belial, are gone out from among you, and have withdrawn the inhabitants of their city, saying, Let us go and serve other gods, which all of you have not known;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டுத் திரும்பி, உனக்குத் தயைசெய்து, உனக்கு இரங்கி, அவர் உன் பிதாக்களுக்கு ஆணையிட்டபடி உன்னை விருத்தியடையப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[14. Then shall you enquire, and make search, and ask diligently; and, behold, if it be truth, and the thing certain, that such abomination is wrought among you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3385,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டுத் திரும்பி, உனக்குத் தயைசெய்து, உனக்கு இரங்கி, அவர் உன் பிதாக்களுக்கு ஆணையிட்டபடி உன்னை விருத்தியடையப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[14. Then shall you enquire, and make search, and ask diligently; and, behold, if it be truth, and the thing certain, that such abomination is wrought among you;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. You shall surely strike the inhabitants of that city with the edge of the sword, destroying it utterly, and all that is therein, and the cattle thereof, with the edge of the sword.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. You shall surely strike the inhabitants of that city with the edge of the sword, destroying it utterly, and all that is therein, and the cattle thereof, with the edge of the sword.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And you shall gather all the spoil of it into the midst of the street thereof, and shall burn with fire the city, and all the spoil thereof everything, for the LORD your God: and it shall be an heap for ever; it shall not be built again.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And you shall gather all the spoil of it into the midst of the street thereof, and shall burn with fire the city, and all the spoil thereof everything, for the LORD your God: and it shall be an heap for ever; it shall not be built again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3930,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தத் தீர்க்கதரிசியாகிலும், அந்தச் சொப்பனக்காரனாகிலும் சொல்லுகிறவைகளைக் கேளாதிருப்பீர்களாக; உங்கள் தேவனாகிய கர்த்தரிடத்தில் நீங்கள் உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் அன்புகூருகிறீர்களோ இல்லையோ என்று அறியும்படிக்கு உங்கள் தேவனாகிய கர்த்தர் உங்களைச் சோதிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. And the sign or the wonder come to pass, whereof he spoke unto you, saying, Let us go after other gods, which you have not known, and let us serve them;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And you shall gather all the spoil of it into the midst of the street thereof, and shall burn with fire the city, and all the spoil thereof everything, for the LORD your God: and it shall be an heap for ever; it shall not be built again.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And there shall cleave nothing of the cursed thing to yours hand: that the LORD may turn from the fierceness of his anger, and show you mercy, and have compassion upon you, and multiply you, as he has sworn unto your fathers;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And there shall cleave nothing of the cursed thing to yours hand: that the LORD may turn from the fierceness of his anger, and show you mercy, and have compassion upon you, and multiply you, as he has sworn unto your fathers;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And there shall cleave nothing of the cursed thing to yours hand: that the LORD may turn from the fierceness of his anger, and show you mercy, and have compassion upon you, and multiply you, as he has sworn unto your fathers;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. When you shall hearken to the voice of the LORD your God, to keep all his commandments which I command you this day, to do that which is right in the eyes of the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. When you shall hearken to the voice of the LORD your God, to keep all his commandments which I command you this day, to do that which is right in the eyes of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தத் தீர்க்கதரிசியாகிலும், அந்தச் சொப்பனக்காரனாகிலும் சொல்லுகிறவைகளைக் கேளாதிருப்பீர்களாக; உங்கள் தேவனாகிய கர்த்தரிடத்தில் நீங்கள் உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் அன்புகூருகிறீர்களோ இல்லையோ என்று அறியும்படிக்கு உங்கள் தேவனாகிய கர்த்தர் உங்களைச் சோதிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. And the sign or the wonder come to pass, whereof he spoke unto you, saying, Let us go after other gods, which you have not known, and let us serve them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தத் தீர்க்கதரிசியாகிலும், அந்தச் சொப்பனக்காரனாகிலும் சொல்லுகிறவைகளைக் கேளாதிருப்பீர்களாக; உங்கள் தேவனாகிய கர்த்தரிடத்தில் நீங்கள் உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் அன்புகூருகிறீர்களோ இல்லையோ என்று அறியும்படிக்கு உங்கள் தேவனாகிய கர்த்தர் உங்களைச் சோதிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. You shall not hearken unto the words of that prophet, or that dreamer of dreams: for the LORD your God proves you, to know whether all of you love the LORD your God with all your heart and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றி, அவருக்குப் பயந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவர் சத்தத்தைக் கேட்டு, அவரைச் சேவித்து, அவரைப் பற்றிக்கொள்வீர்களாக.]]></a:t>
+              <a:t><![CDATA[3. You shall not hearken unto the words of that prophet, or that dreamer of dreams: for the LORD your God proves you, to know whether all of you love the LORD your God with all your heart and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றி, அவருக்குப் பயந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவர் சத்தத்தைக் கேட்டு, அவரைச் சேவித்து, அவரைப் பற்றிக்கொள்வீர்களாக.]]></a:t>
+              <a:t><![CDATA[3. You shall not hearken unto the words of that prophet, or that dreamer of dreams: for the LORD your God proves you, to know whether all of you love the LORD your God with all your heart and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தீர்க்கதரிசியும், அந்தச் சொப்பனக்காரனும் கொலைசெய்யப்படக்கடவன்; நீங்கள் நடக்கும்படி உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழியை விட்டு உங்களை விலக்கும்படி, அவன், உங்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் உங்களை அடிமைத்தன வீட்டிலிருந்து நீங்கலாக்கி மீட்டுக்கொண்டவருமான உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமான துரோகப் பேச்சைப் பேசினான்; இப்படிப்பட்ட தீமையை உங்களிடத்திலிருந்து விலக்குவீர்களாக.]]></a:t>
+              <a:t><![CDATA[4. All of you shall walk after the LORD your God, and fear him, and keep his commandments, and obey his voice, and all of you shall serve him, and cleave unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473999267" r:id="rId1"/>
+    <p:sldLayoutId id="2478604187" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +5476,134 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఐగుప్తుదేశములోనుండి మిమ్మును రప్పించి దాస్యగృహములోనుండి మిమ్మును విడిపించిన మీ దేవు డైన యెహోవామీద]]></a:t>
+              <a:t><![CDATA[அவர் சத்தத்தைக் கேட்டு, அவரைச் சேவித்து, அவரைப் பற்றிக்கொள்வீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తిరుగుబాటు చేయుటకు మిమ్మును ప్రేరేపించెను గనుక ఆ ప్రవక్త కేమి ఆ కలలు కనువాని కేమి మరణశిక్ష]]></a:t>
+              <a:t><![CDATA[5. அந்தத் தீர்க்கதரிசியும், அந்தச் சொப்பனக்காரனும் கொலைசெய்யப்படக்கடவன்; நீங்கள் நடக்கும்படி உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విధింపవలెను. అట్లు నీ మధ్యనుండి ఆ చెడుతనమును పరిహరింపవలెను.]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழியை விட்டு உங்களை விலக்கும்படி, அவன், உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. నీ తల్లి కుమారుడేగాని నీ సహోదరుడేగాని నీ కుమా రుడేగాని నీ కుమార్తెయేగాని నీ కౌగిటి భార్యయేగాని నీ]]></a:t>
+              <a:t><![CDATA[எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணினவரும் உங்களை அடிமைத்தன வீட்டிலிருந்து நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాణస్నేహితుడేగాని]]></a:t>
+              <a:t><![CDATA[மீட்டுக்கொண்டவருமான உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமான துரோகப் பேச்சைப் பேசினான்; இப்படிப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. భూమియొక్క యీ కొన మొదలుకొని ఆ కొనవరకు నీకు సమీపముగా నుండినను నీకు దూరముగానుండినను, నీ చుట్టునుండు]]></a:t>
+              <a:t><![CDATA[தீமையை உங்களிடத்திலிருந்து விலக்குவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనముల దేవ తలలో నీవును నీ పితరులును ఎరుగని యితర దేవతలను పూజింతము రమ్మని రహస్యముగా నిన్ను ప్రేరేపించిన]]></a:t>
+              <a:t><![CDATA[6. உன் தாய்க்குப் பிறந்த உன் சகோதரனாகிலும், உன் குமாரனாகிலும், உன் குமாரத்தியாகிலும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెడల]]></a:t>
+              <a:t><![CDATA[மார்பிலுள்ள உன் மனைவியாகிலும் உன் பிராணனைப்போலிருக்கிற உன் சிநேகிதனாகிலும் உன்னை நோக்கி: நாம் போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​వారి మాటకు సమ్మతింపకూడదు; వారిమాట వినకూడదు, వారిని కటాక్షింపకూడదు; వారియందు జాలి పడకూడదు, వారిని]]></a:t>
+              <a:t><![CDATA[வேறே தேவர்களைச் சேவிப்போம் வாருங்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాటుపరచకూడదు; అవశ్యముగా వారిని చంపవలెను.]]></a:t>
+              <a:t><![CDATA[7. உன்னைச் சுற்றிலும் உனக்குச் சமீபத்திலாகிலும் உனக்குத் தூரத்திலாகிலும், தேசத்தின் ஒருமுனை தொடங்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ప్రవక్తయేగాని కలలు కనువాడేగాని నీ మధ్యలేచి నీ యెదుట సూచక క్రియనైనను మహత్కార్యమునైనను చేసి]]></a:t>
+              <a:t><![CDATA[1. உங்களுக்குள்ளே ஒரு தீர்க்கதரிசியாகிலும், சொப்பனக்காரனாகிலும் எழும்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​చంపుటకు నీ జనులందరికి ముందు గాను నీ చెయ్యి మొదట వారిమీద పడవలెను.]]></a:t>
+              <a:t><![CDATA[மறுமுனைமட்டுமுள்ள எவ்விடத்திலாகிலும் இருக்கிற ஜனங்களுடைய தேவர்களில், நீயும் உன் பிதாக்களும் அறியாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. రాళ్లతో వారిని చావగొట్టవలెను. ఏలయనగా ఐగుప్తుదేశములో నుండియు దాస్యగృహములోనుండియు నిన్ను రప్పించిన]]></a:t>
+              <a:t><![CDATA[அந்நிய தேவர்களைச் சேவிக்கும்படி இரகசியமாய் உன்னை ஏவிவிட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీ దేవుడైన యెహోవాయొద్దనుండి వారు నిన్ను తొలగింప యత్నించెదరు.]]></a:t>
+              <a:t><![CDATA[8. நீ அவனுக்குச் சம்மதியாமலும், அவனுக்குச் செவிகொடாமலும், உன் கண் அவன்மேல் இரக்கங்கொள்ளாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అప్పుడు ఇశ్రాయేలీయులందరు విని భయపడుదురు గనుక నీ మధ్య అట్టి దుష్కార్యమేమియు ఇకను చేయకుందురు.]]></a:t>
+              <a:t><![CDATA[அவனைத் தப்பவிடாமலும், அவனை ஒளித்து வைக்காமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. నీవు నివసించుటకు నీ దేవుడైన యెహోవా నీకిచ్చు చున్న నీ పురములలో ఏదోయొకదానియందు]]></a:t>
+              <a:t><![CDATA[9. அவனைக் கொலைசெய்துபோடவேண்டும்; அவனைக் கொலைசெய்வதற்கு, முதல் உன் கையும் பின்பு சகல ஜனத்தின் கையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. పనికి మాలిన కొందరు మనుష్యులు నీ మధ్య లేచి, మీరు ఎరుగని యితర దేవతలను పూజింతము రండని తమ పుర]]></a:t>
+              <a:t><![CDATA[அவன்மேல் இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివాసులను ప్రేరేపించిరని నీవు వినినయెడల, నీవు ఆ సంగతిని శోధించి పరీక్షించి బాగుగా విచారింపవలెను.]]></a:t>
+              <a:t><![CDATA[10. அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தரை விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అది నిజమైనయెడల, అనగా అట్టి హేయమైనది నీ మధ్య జరిగినయెడల]]></a:t>
+              <a:t><![CDATA[விலகும்படி அவன் உன்னை ஏவினபடியினால், அவன் சாகும்படி அவன்மேல் கல்லெறியக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఆ పురనివాసులను అవశ్యముగా కత్తివాత సంహరించి, దానిని దానిలోనున్న సమస్తమును దాని పశువులను కత్తివాత]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேலர் யாவரும் அதைக் கேட்டுப் பயந்து, இனி உன் நடுவே இப்படிப்பட்ட தீமையான காரியத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిర్మూలము చేయవలెను.]]></a:t>
+              <a:t><![CDATA[செய்யாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. నీవు ఎరుగని యితర దేవతలను అనుసరించి పూజిం తము రమ్మని చెప్పినయెడల]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் அறியாத வேறே தேவர்களைப் பின்பற்றி, அவர்களைச் சேவிப்போம் வாருங்கள் என்று சொல்லி, உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. దాని కొల్లసొమ్మంతటిని విశాలవీధిలో చేర్చి, నీ దేవుడైన యెహోవా పేరట ఆ పురమును దాని కొల్లసొమ్మంతటిని]]></a:t>
+              <a:t><![CDATA[12. உன் தேவனாகிய கர்த்தர் உனக்குக் குடியிருக்கும்படி கொடுக்கும் பட்டணங்கள் ஒன்றில் பேலியாளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అగ్నితో బొత్తిగా కాల్చి వేయవలెను. అది తిరిగి కట్ట బడక యెల్లప్పుడును పాడుదిబ్బయై యుండును.]]></a:t>
+              <a:t><![CDATA[மக்களாகிய துஷ்டமனிதர் உன்னிடத்திலிருந்து புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​నేడు నేను నీకాజ్ఞాపించు ఆయన ఆజ్ఞలన్నిటిని గైకొనుచు]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் அறியாத வேறே தேவர்களைச் சேவிக்கப்போவோம் வாருங்கள் என்று தங்கள் பட்டணத்தின் குடிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. నీ దేవుడైన యెహోవా దృష్టికి యథార్థమైన దాని చేయుచు, నీ దేవుడైన యెహోవా మాట వినునప్పుడు యెహోవా తన]]></a:t>
+              <a:t><![CDATA[ஏவினார்கள் என்கிற செய்தியைக் கேள்விப்படும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కోపాగ్నినుండి మళ్లుకొని నీయందు కని కరపడి నిన్ను కరుణించి నీ పితరులతో ప్రమాణముచేసిన రీతిని నిన్ను]]></a:t>
+              <a:t><![CDATA[14. நீ நன்றாய் விசாரித்து, கேட்டாராய்ந்து, அப்படிப்பட்ட அருவருப்பான காரியம் உன் நடுவே நடந்தது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9312,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విస్తరింపజేయునట్లు, నిర్మూలము చేయవలసిన దానిలో కొంచెమైనను నీయొద్ద ఉంచుకొనకూడదు.]]></a:t>
+              <a:t><![CDATA[மெய்யும் நிச்சயமும் என்று காண்பாயானால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அந்த பட்டணத்தின் குடிகளைப் பட்டயக்கருக்கினால் வெட்டி, அதையும் அதிலுள்ள யாவற்றையும் அதின் மிருக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவன்களையும் பட்டயக்கருக்கினால் சங்காரம்பண்ணி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அதில் கொள்ளையிட்டதையெல்லாம் அதின் நடுவீதியிலே கூட்டி, உன் தேவனாகிய கர்த்தருக்கு என்று அந்தப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணத்தையும், அதின் கொள்ளையிடப்பட்டயாவற்றையும் முழுவதும் அக்கினியில் சுட்டெரிக்கக்கடவாய்; அது இனிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9972,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అతడు నీతో చెప్పిన సూచక క్రియగాని మహత్కార్యముగాని సంభవించినను ఆ ప్రవక్తమాటలను కలలు కనువాని మాటలను]]></a:t>
+              <a:t><![CDATA[ஒரு அடையாளத்தையும் அற்புதத்தையும் காண்பிப்பேன் என்று குறிப்பாய்ச் சொன்னாலும், அவன் சொன்ன அடையாளமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டப்படாமல், நித்திய மண்மேடாயிருக்கடவது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. சபிக்கப்பட்ட பொருளில் ஒன்றும் உன் கையில் இருக்கவேண்டாம். நான் இன்று உனக்குக் கற்பிக்கிற உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனாகிய கர்த்தரின் கற்பனைகளையெல்லாம் நீ கைக்கொண்டு, உன் தேவனாகிய கர்த்தருடைய பார்வைக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செம்மையானதைச் செய்யும்படி, அவர் சத்தத்திற்குச் செவிகொடுப்பாயானால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டுத் திரும்பி, உனக்குத் தயைசெய்து, உனக்கு இரங்கி, அவர் உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிதாக்களுக்கு ஆணையிட்டபடி உன்னை விருத்தியடையப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వినకూడదు. ఏలయనగా మీరు మీ దేవుడైన యెహోవాను మీ పూర్ణ హృదయము తోను మీ పూర్ణాత్మతోను ప్రేమించుచున్నారో]]></a:t>
+              <a:t><![CDATA[அற்புதமும் நடந்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేదో తెలిసికొనుటకు మీ దేవుడైన యెహోవా మిమ్మును పరీక్షించుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[3. அந்தத் தீர்க்கதரிசியாகிலும், அந்தச் சொப்பனக்காரனாகிலும் சொல்லுகிறவைகளைக் கேளாதிருப்பீர்களாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మీరు మీ దేవుడైన యెహోవాకు లోబడి ఆయనకే భయపడి ఆయన ఆజ్ఞల ననుసరించి ఆయన మాట విని ఆయనను సేవించి ఆయనను]]></a:t>
+              <a:t><![CDATA[உங்கள் தேவனாகிய கர்த்தரிடத்தில் நீங்கள் உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హత్తుకొని యుండవలెను.]]></a:t>
+              <a:t><![CDATA[அன்புகூருகிறீர்களோ இல்லையோ என்று அறியும்படிக்கு உங்கள் தேவனாகிய கர்த்தர் உங்களைச் சோதிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. నీవు నడవవలెనని నీ దేవుడైన యెహోవా నీకాజ్ఞాపించిన మార్గములోనుండి నిన్ను తొలగించునట్లు]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் உங்கள் தேவனாகிய கர்த்தரைப் பின்பற்றி, அவருக்குப் பயந்து, அவர் கற்பனைகளைக் கைக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>