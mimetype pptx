--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102401" r:id="rId1"/>
+    <p:sldLayoutId id="2473999266" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>