--- v1 (2026-07-25)
+++ v2 (2026-09-16)
@@ -79,50 +79,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +157,55 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +347,58 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அசைபோடுகிறவைகளிலும், விரிகுளம்புள்ளவைகளிலும், நீங்கள் புசிக்கத்தகாதவைகள் எவையென்றால்: ஒட்டகமும், முசலும், குழிமுசலுமே; அவைகள் அசைபோட்டும் அவைகளுக்கு விரிகுளம்பில்லை; அவைகள் உங்களுக்கு அசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[6. And every beast that parts the hoof, and cleaves the cleft into two claws, and chews the cud among the beasts, that all of you shall eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அசைபோடுகிறவைகளிலும், விரிகுளம்புள்ளவைகளிலும், நீங்கள் புசிக்கத்தகாதவைகள் எவையென்றால்: ஒட்டகமும், முசலும், குழிமுசலுமே; அவைகள் அசைபோட்டும் அவைகளுக்கு விரிகுளம்பில்லை; அவைகள் உங்களுக்கு அசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless these all of you shall not eat of them that chew the cud, or of them that divide the cloven hoof; as the camel, and the hare, and the coney: for they chew the cud, but divide not the hoof; therefore they are unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பன்றியும் புசிக்கத்தகாது; அது விரிகுளம்புள்ளதாயிருந்தும், அசைபோடாதிருக்கும்; அது உங்களுக்கு அசுத்தமாயிருப்பதாக; இவைகளின் மாம்சத்தைப் புசியாமலும் இவைகளின் உடலைத் தொடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless these all of you shall not eat of them that chew the cud, or of them that divide the cloven hoof; as the camel, and the hare, and the coney: for they chew the cud, but divide not the hoof; therefore they are unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பன்றியும் புசிக்கத்தகாது; அது விரிகுளம்புள்ளதாயிருந்தும், அசைபோடாதிருக்கும்; அது உங்களுக்கு அசுத்தமாயிருப்பதாக; இவைகளின் மாம்சத்தைப் புசியாமலும் இவைகளின் உடலைத் தொடாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless these all of you shall not eat of them that chew the cud, or of them that divide the cloven hoof; as the camel, and the hare, and the coney: for they chew the cud, but divide not the hoof; therefore they are unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜலத்திலிருக்கிற எல்லாவற்றிலும் சிறகும் செதிளும் உள்ளவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[8. And the swine, because it divides the hoof, yet chews not the cud, it is unclean unto you: all of you shall not eat of their flesh, nor touch their dead carcass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிறகும் செதிளும் இல்லாத யாதொன்றையும் புசிக்கலாகாது; அது உங்களுக்கு அசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. And the swine, because it divides the hoof, yet chews not the cud, it is unclean unto you: all of you shall not eat of their flesh, nor touch their dead carcass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சுத்தமான சகல பட்சிகளையும் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[9. These all of you shall eat of all that are in the waters: all that have fins and scales shall all of you eat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் புசிக்கத்தகாதவைகள் எவையென்றால்: கழுகும், கருடனும், கடலுராஞ்சியும்,]]></a:t>
+              <a:t><![CDATA[10. And whatsoever has not fins and scales all of you may not eat; it is unclean unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பைரியும், வல்லூறும், சகலவித பருந்தும்,]]></a:t>
+              <a:t><![CDATA[11. Of all clean birds all of you shall eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகலவித காகங்களும்,]]></a:t>
+              <a:t><![CDATA[12. But these are they of which all of you shall not eat: the eagle, and the vulture, and the buzzard,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் உங்கள் தேவனாகிய கர்த்தரின் பிள்ளைகள்; செத்தவனுக்காகக் கீறிக் கொள்ளாமலும், உங்கள் கண்களுக்கு இடையிலே சவரம்பண்ணாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[1. All of you are the children of the LORD your God: all of you shall not cut yourselves, nor make any baldness between your eyes for the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தீக்குருவியும், கூகையும், செம்புகமும், சகலவிதமான டேகையும்,]]></a:t>
+              <a:t><![CDATA[13. And the vulture, and the kite, and the vulture after his kind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆந்தையும், கோட்டானும், நாரையும்,]]></a:t>
+              <a:t><![CDATA[14. And every raven after his kind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கூழக்கடாவும், குருகும், நீர்க்காகமும்,]]></a:t>
+              <a:t><![CDATA[15. And the owl, and the night hawk, and the cuckoo, and the hawk after his kind,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கொக்கும், சகலவித ராஜாளியும், புழுக்கொத்தியும், வெளவாலுமே.]]></a:t>
+              <a:t><![CDATA[16. The little owl, and the great owl, and the swan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பறக்கிறவைகளில் ஊர்வன யாவும் உங்களுக்கு அசுத்தாமாயிருப்பதாக; அவைகள் புசிக்கத்தகாதவைகள்.]]></a:t>
+              <a:t><![CDATA[17. And the pelican, and the carrion vulture, and the cormorant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பறக்கிறவைகளில் ஊர்வன யாவும் உங்களுக்கு அசுத்தாமாயிருப்பதாக; அவைகள் புசிக்கத்தகாதவைகள்.]]></a:t>
+              <a:t><![CDATA[18. And the stork, and the heron after her kind, and the lapwing, and the bat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சுத்தமான பறவைகள் யாவையும் நீங்கள் புசிக்கலாம்.]]></a:t>
+              <a:t><![CDATA[19. And every creeping thing that flies is unclean unto you: they shall not be eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தானாய் இறந்துபோனதொன்றையும் புசிக்கவேண்டாம்; உங்கள் வாசல்களில் இருக்கிற பரதேசிக்கு அதைப் புசிக்கக் கொடுக்கலாம்; அல்லது அந்நியனுக்கு அதை விற்றுப்போடலாம்; நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்த ஜனங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[20. But of all clean fowls all of you may eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தானாய் இறந்துபோனதொன்றையும் புசிக்கவேண்டாம்; உங்கள் வாசல்களில் இருக்கிற பரதேசிக்கு அதைப் புசிக்கக் கொடுக்கலாம்; அல்லது அந்நியனுக்கு அதை விற்றுப்போடலாம்; நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்த ஜனங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[21. All of you shall not eat of anything that dies of itself: you shall give it unto the stranger that is in your gates, that he may eat it; or you may sell it unto an foreigner: for you are an holy people unto the LORD your God. You shall not seethe a kid in his mother's milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தானாய் இறந்துபோனதொன்றையும் புசிக்கவேண்டாம்; உங்கள் வாசல்களில் இருக்கிற பரதேசிக்கு அதைப் புசிக்கக் கொடுக்கலாம்; அல்லது அந்நியனுக்கு அதை விற்றுப்போடலாம்; நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்த ஜனங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[21. All of you shall not eat of anything that dies of itself: you shall give it unto the stranger that is in your gates, that he may eat it; or you may sell it unto an foreigner: for you are an holy people unto the LORD your God. You shall not seethe a kid in his mother's milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் உங்கள் தேவனாகிய கர்த்தரின் பிள்ளைகள்; செத்தவனுக்காகக் கீறிக் கொள்ளாமலும், உங்கள் கண்களுக்கு இடையிலே சவரம்பண்ணாமலும் இருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[1. All of you are the children of the LORD your God: all of you shall not cut yourselves, nor make any baldness between your eyes for the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ உன் தேவனாகிய கர்த்தருக்கு எப்பொழுதும் பயந்திருக்கப் பழகும்படிக்கு, வருஷந்தோறும் நீ விதைக்கிற விதைப்பினாலே வயலில் விளையும் எல்லாப் பலனிலும் தசமபாகத்தைப் பிரித்து,]]></a:t>
+              <a:t><![CDATA[21. All of you shall not eat of anything that dies of itself: you shall give it unto the stranger that is in your gates, that he may eat it; or you may sell it unto an foreigner: for you are an holy people unto the LORD your God. You shall not seethe a kid in his mother's milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, உன் தானியத்திலும் உன் திராட்சரசத்திலும் உன் எண்ணெயிலும் தசமபாகத்தையும் உன் ஆடுமாடுகளின் தலையீற்றுகளையும் அவருடைய சந்நிதியில் புசிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[22. You shall truly tithe all the increase of your seed, that the field brings forth year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, உன் தானியத்திலும் உன் திராட்சரசத்திலும் உன் எண்ணெயிலும் தசமபாகத்தையும் உன் ஆடுமாடுகளின் தலையீற்றுகளையும் அவருடைய சந்நிதியில் புசிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[22. You shall truly tithe all the increase of your seed, that the field brings forth year by year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, உன் தானியத்திலும் உன் திராட்சரசத்திலும் உன் எண்ணெயிலும் தசமபாகத்தையும் உன் ஆடுமாடுகளின் தலையீற்றுகளையும் அவருடைய சந்நிதியில் புசிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[23. And you shall eat before the LORD your God, in the place which he shall choose to place his name there, the tithe of your corn, of your wine, and of yours oil, and the firstlings of your herds and of your flocks; that you may learn to fear the LORD your God always.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிக்கும் காலத்தில், உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொண்ட ஸ்தானம் உனக்கு வெகு தூரமாயிருக்கிறதினால், வழிப்பிரயாணத்தின் வெகு தொலையினிமித்தம், நீ அதைக் கொண்டுபோகக் கூடாதிருக்குமானால்,]]></a:t>
+              <a:t><![CDATA[23. And you shall eat before the LORD your God, in the place which he shall choose to place his name there, the tithe of your corn, of your wine, and of yours oil, and the firstlings of your herds and of your flocks; that you may learn to fear the LORD your God always.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிக்கும் காலத்தில், உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொண்ட ஸ்தானம் உனக்கு வெகு தூரமாயிருக்கிறதினால், வழிப்பிரயாணத்தின் வெகு தொலையினிமித்தம், நீ அதைக் கொண்டுபோகக் கூடாதிருக்குமானால்,]]></a:t>
+              <a:t><![CDATA[23. And you shall eat before the LORD your God, in the place which he shall choose to place his name there, the tithe of your corn, of your wine, and of yours oil, and the firstlings of your herds and of your flocks; that you may learn to fear the LORD your God always.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிக்கும் காலத்தில், உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொண்ட ஸ்தானம் உனக்கு வெகு தூரமாயிருக்கிறதினால், வழிப்பிரயாணத்தின் வெகு தொலையினிமித்தம், நீ அதைக் கொண்டுபோகக் கூடாதிருக்குமானால்,]]></a:t>
+              <a:t><![CDATA[24. And if the way be too long for you, so that you are not able to carry it; or if the place be too far from you, which the LORD your God shall choose to set his name there, when the LORD your God has blessed you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதைப் பணமாக்கி, பணமுடிப்பை உன் கையிலே பிடித்துக்கொண்டு, உன் தேவனாகிய கர்த்தர் தெரிந்துகொண்ட ஸ்தலத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[24. And if the way be too long for you, so that you are not able to carry it; or if the place be too far from you, which the LORD your God shall choose to set his name there, when the LORD your God has blessed you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே உன் இஷ்டப்படி ஆடுமாடு, திராட்சரசம், மதுபானம் முதலான சகலத்தையும் பணம்கொடுத்து வாங்கி, உன் தேவனாகிய கர்த்தருடைய சந்நிதியில், நீயும் உன் குடும்பத்தாரும் உன் வாசல்களில் இருக்கிற லேவியனும் புசித்துச் சந்தோஷப்படுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[24. And if the way be too long for you, so that you are not able to carry it; or if the place be too far from you, which the LORD your God shall choose to set his name there, when the LORD your God has blessed you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே உன் இஷ்டப்படி ஆடுமாடு, திராட்சரசம், மதுபானம் முதலான சகலத்தையும் பணம்கொடுத்து வாங்கி, உன் தேவனாகிய கர்த்தருடைய சந்நிதியில், நீயும் உன் குடும்பத்தாரும் உன் வாசல்களில் இருக்கிற லேவியனும் புசித்துச் சந்தோஷப்படுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[25. Then shall you turn it into money, and bind up the money in yours hand, and shall go unto the place which the LORD your God shall choose:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்தமான ஜனங்கள்; பூமியின்மீதெங்குமுள்ள எல்லா ஜனங்களிலும் உங்களையே கர்த்தர் தமக்குச் சொந்த ஜனங்களாயிருக்கத் தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[2. For you are an holy people unto the LORD your God, and the LORD has chosen you to be an exclusive people unto himself, above all the nations that are upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. லேவியனுக்கு உன்னோடே பங்கும் சுதந்தரமும் இல்லாதபடியால் அவனைக் கைவிடாயாக.]]></a:t>
+              <a:t><![CDATA[25. Then shall you turn it into money, and bind up the money in yours hand, and shall go unto the place which the LORD your God shall choose:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மூன்றாம் வருஷத்தின் முடிவிலே அவ்வருஷத்தில் உனக்கு வந்த பலன் எல்லாவற்றிலும் தசமபாகத்தைப் பிரித்து, உன் வாசல்களில் வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[26. And you shall bestow that money for whatsoever your soul lusts after, for oxen, or for sheep, or for wine, or for strong drink, or for whatsoever your soul desires: and you shall eat there before the LORD your God, and you shall rejoice, you, and yours household,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மூன்றாம் வருஷத்தின் முடிவிலே அவ்வருஷத்தில் உனக்கு வந்த பலன் எல்லாவற்றிலும் தசமபாகத்தைப் பிரித்து, உன் வாசல்களில் வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[26. And you shall bestow that money for whatsoever your soul lusts after, for oxen, or for sheep, or for wine, or for strong drink, or for whatsoever your soul desires: and you shall eat there before the LORD your God, and you shall rejoice, you, and yours household,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. லேவியனுக்கு உன்னோடே பங்கும் சுதந்தரமும் இல்லாதபடியினால், அவனும், உன் வாசல்களில் இருக்கிற பரதேசியும், திக்கற்றவனும். விதவையும் வந்து புசித்துத் திர்ப்தியடைவார்களாக; அப்பொழுது உன் கை செய்யும் வேலையிலெல்லாம் உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிப்பார்.]]></a:t>
+              <a:t><![CDATA[26. And you shall bestow that money for whatsoever your soul lusts after, for oxen, or for sheep, or for wine, or for strong drink, or for whatsoever your soul desires: and you shall eat there before the LORD your God, and you shall rejoice, you, and yours household,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4491,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. லேவியனுக்கு உன்னோடே பங்கும் சுதந்தரமும் இல்லாதபடியினால், அவனும், உன் வாசல்களில் இருக்கிற பரதேசியும், திக்கற்றவனும். விதவையும் வந்து புசித்துத் திர்ப்தியடைவார்களாக; அப்பொழுது உன் கை செய்யும் வேலையிலெல்லாம் உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிப்பார்.]]></a:t>
+              <a:t><![CDATA[27. And the Levite that is within your gates; you shall not forsake him; for he has no part nor inheritance with you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. At the end of three years you shall bring forth all the tithe of yours increase the same year, and shall lay it up within your gates:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. At the end of three years you shall bring forth all the tithe of yours increase the same year, and shall lay it up within your gates:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the Levite, (because he has no part nor inheritance with you,) and the stranger, and the fatherless, and the widow, which are within your gates, shall come, and shall eat and be satisfied; that the LORD your God may bless you in all the work of yours hand which you do.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the Levite, (because he has no part nor inheritance with you,) and the stranger, and the fatherless, and the widow, which are within your gates, shall come, and shall eat and be satisfied; that the LORD your God may bless you in all the work of yours hand which you do.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the Levite, (because he has no part nor inheritance with you,) and the stranger, and the fatherless, and the widow, which are within your gates, shall come, and shall eat and be satisfied; that the LORD your God may bless you in all the work of yours hand which you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்தமான ஜனங்கள்; பூமியின்மீதெங்குமுள்ள எல்லா ஜனங்களிலும் உங்களையே கர்த்தர் தமக்குச் சொந்த ஜனங்களாயிருக்கத் தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[2. For you are an holy people unto the LORD your God, and the LORD has chosen you to be an exclusive people unto himself, above all the nations that are upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அருவருப்பானதொன்றையும் புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. You shall not eat any abominable thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் புசிக்கத்தகும் மிருகங்களாவன: மாடும், செம்மறியாடும், வெள்ளாடும்,]]></a:t>
+              <a:t><![CDATA[4. These are the beasts which all of you shall eat: the ox, the sheep, and the goat,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மானும், வெளிமானும், கலைமானும், வரையாடும், புள்ளிமானும், சருகுமானும், புல்வாயுமே.]]></a:t>
+              <a:t><![CDATA[5. The hart, and the roebuck, and the fallow deer, and the wild goat, and the pygarg, and the wild ox, and the chamois.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மிருகங்களில் விரிகுளம்புள்ளதாயிருந்து, குளம்புகள் இரண்டாகப் பிரிந்திருக்கிறதும், அசைபோடுகிறதுமான சகல மிருகங்களையும் நீங்கள் புசிக்கலாம்;]]></a:t>
+              <a:t><![CDATA[6. And every beast that parts the hoof, and cleaves the cleft into two claws, and chews the cud among the beasts, that all of you shall eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473999266" r:id="rId1"/>
+    <p:sldLayoutId id="2478604294" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +6008,90 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నెమరువేయువాటిలోనిదే కాని రెండు డెక్కలుగల వాటిలోనిదే కాని నెమరువేసి ఒంటిడెక్కగల ఒంటె, కుందేలు,]]></a:t>
+              <a:t><![CDATA[சகல மிருகங்களையும் நீங்கள் புசிக்கலாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొట్టి కుందేలు అనువాటిని తినకూడదు. అవి మీకు హేయములు.]]></a:t>
+              <a:t><![CDATA[7. அசைபோடுகிறவைகளிலும், விரிகுளம்புள்ளவைகளிலும், நீங்கள் புசிக்கத்தகாதவைகள் எவையென்றால்: ஒட்டகமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మరియు పంది రెండు డెక్కలు గలదైనను నెమరువేయదు గనుక అది మీకు హేయము, వాటి మాంసము తినకూడదు, వాటి]]></a:t>
+              <a:t><![CDATA[முசலும், குழிமுசலுமே; அவைகள் அசைபோட்டும் அவைகளுக்கு விரிகுளம்பில்லை; அவைகள் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కళేబరములను ముట్ట కూడదు.]]></a:t>
+              <a:t><![CDATA[அசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నీట నివసించువాటన్నిటిలో మీరు వేటిని తినవచ్చు ననగా, రెక్కలు పొలుసులుగలవాటినన్నిటిని తినవచ్చును.]]></a:t>
+              <a:t><![CDATA[8. பன்றியும் புசிக்கத்தகாது; அது விரிகுளம்புள்ளதாயிருந்தும், அசைபோடாதிருக்கும்; அது உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. రెక్కలు పొలుసులు లేనిదానిని మీరు తిన కూడదు అది మీకు హేయము.]]></a:t>
+              <a:t><![CDATA[அசுத்தமாயிருப்பதாக; இவைகளின் மாம்சத்தைப் புசியாமலும் இவைகளின் உடலைத் தொடாமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​పవిత్రమైన ప్రతి పక్షిని మీరు తినవచ్చును.]]></a:t>
+              <a:t><![CDATA[9. ஜலத்திலிருக்கிற எல்லாவற்றிலும் சிறகும் செதிளும் உள்ளவைகளையெல்லாம் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​మీరు తినరానివి ఏవనగాపక్షిరాజు,]]></a:t>
+              <a:t><![CDATA[10. சிறகும் செதிளும் இல்லாத யாதொன்றையும் புசிக்கலாகாது; அது உங்களுக்கு அசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​​పెద్ద బోరువ, క్రౌంచుపక్షి,]]></a:t>
+              <a:t><![CDATA[11. சுத்தமான சகல பட்சிகளையும் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. పిల్లిగద్ద, గద్ద, తెల్లగద్ద,]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் புசிக்கத்தகாதவைகள் எவையென்றால்: கழுகும், கருடனும், கடலுராஞ்சியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మీరు మీ దేవుడైన యెహోవాకు బిడ్డలు గనుక చనిపోయిన వాడెవనినిబట్టి మిమ్మును మీరు కోసికొన కూడదు, మీ]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் உங்கள் தேவனாகிய கர்த்தரின் பிள்ளைகள்; செத்தவனுக்காகக் கீறிக் கொள்ளாமலும், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ప్రతి విధమైన కాకి,]]></a:t>
+              <a:t><![CDATA[13. பைரியும், வல்லூறும், சகலவித பருந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. నిప్పుకోడి, కపిరిగాడు, కోకిల,]]></a:t>
+              <a:t><![CDATA[14. சகலவித காகங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ప్రతి విధమైన డేగ, పైడికంటె,]]></a:t>
+              <a:t><![CDATA[15. தீக்குருவியும், கூகையும், செம்புகமும், சகலவிதமான டேகையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. గుడ్లగూబ, హంస, గూడ బాతు,]]></a:t>
+              <a:t><![CDATA[16. ஆந்தையும், கோட்டானும், நாரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. తెల్లబందు, చెరువుకాకి, చీకుబాతు, సారసపక్షి, ప్రతివిధమైన సంకుబుడికొంగ, కొంగ, కుకుడుగువ్వ,]]></a:t>
+              <a:t><![CDATA[17. கூழக்கடாவும், குருகும், நீர்க்காகமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గబ్బిలము అనునవి.]]></a:t>
+              <a:t><![CDATA[18. கொக்கும், சகலவித ராஜாளியும், புழுக்கொத்தியும், வெளவாலுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఎగురు ప్రతి పురుగు మీకు హేయము; వాటిని తినకూడదు, పవిత్రమైన ప్రతి పక్షిని తిన వచ్చును.]]></a:t>
+              <a:t><![CDATA[19. பறக்கிறவைகளில் ஊர்வன யாவும் உங்களுக்கு அசுத்தாமாயிருப்பதாக; அவைகள் புசிக்கத்தகாதவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. చచ్చినదానిని మీరు తినకూడదు. నీ యింట నున్న పరదేశికి దానిని ఇయ్యవచ్చును. వాడు దానిని తినవచ్చును;]]></a:t>
+              <a:t><![CDATA[20. சுத்தமான பறவைகள் யாவையும் நீங்கள் புசிக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేక అన్యునికి దాని అమ్మవచ్చును; ఏలయనగా నీ దేవు డైన యెహోవాకు నీవు ప్రతిష్ఠిత జనము. మేకపిల్లను దాని]]></a:t>
+              <a:t><![CDATA[21. தானாய் இறந்துபோனதொன்றையும் புசிக்கவேண்டாம்; உங்கள் வாசல்களில் இருக்கிற பரதேசிக்கு அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తల్లిపాలతో వండకూడదు.]]></a:t>
+              <a:t><![CDATA[புசிக்கக் கொடுக்கலாம்; அல்லது அந்நியனுக்கு அதை விற்றுப்போடலாம்; நீங்கள் உங்கள் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కనుబొమ్మల మధ్య బోడిచేసికొనకూడదు.]]></a:t>
+              <a:t><![CDATA[கண்களுக்கு இடையிலே சவரம்பண்ணாமலும் இருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ప్రతి సంవత్సరమున నీ విత్తనముల పంటలో దశమ భాగమును అవశ్యముగా వేరుపరచవలెను.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குப் பரிசுத்த ஜனங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. నీ దినము లన్నిటిలో నీ దేవుడైన యెహోవాకు నీవు భయపడ నేర్చుకొనునట్లు నీ దేవుడైన యెహోవా తన నామము నకు]]></a:t>
+              <a:t><![CDATA[22. நீ உன் தேவனாகிய கர்த்தருக்கு எப்பொழுதும் பயந்திருக்கப் பழகும்படிக்கு, வருஷந்தோறும் நீ விதைக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివాసస్థానముగా ఏర్పరచుకొను స్థలమున ఆయన సన్నిధిని నీ పంటలోగాని నీ ద్రాక్షారసములోగాని నీ నూనెలోగాని]]></a:t>
+              <a:t><![CDATA[விதைப்பினாலே வயலில் விளையும் எல்லாப் பலனிலும் தசமபாகத்தைப் பிரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పదియవ పంతును, నీ పశువులలోగాని గొఱ్ఱ మేకలలోగాని తొలిచూలు వాటిని తినవలెను.]]></a:t>
+              <a:t><![CDATA[23. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, உன் தானியத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. మార్గము దీర్ఘముగానున్నందున, అనగా యెహోవా తన నామమునకు నివాసస్థానముగా ఏర్పరచుకొను స్థలము మిక్కిలి]]></a:t>
+              <a:t><![CDATA[உன் திராட்சரசத்திலும் உன் எண்ணெயிலும் தசமபாகத்தையும் உன் ஆடுமாடுகளின் தலையீற்றுகளையும் அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దూరముగా నున్నందున, నీవు వాటిని మోయ లేనియెడల నీ దేవుడైన యెహోవా నిన్ను ఆశీర్వదించు నప్పుడు, వాటిని]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் புசிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెండికి మార్చి ఆ వెండిని చేత పట్టుకొని,]]></a:t>
+              <a:t><![CDATA[24. உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிக்கும் காலத்தில், உன் தேவனாகிய கர்த்தர் தமது நாமம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. నీ దేవుడైన యెహోవా యేర్పరచుకొను స్థలము నకు వెళ్లి నీవు కోరు దేనికైనను]]></a:t>
+              <a:t><![CDATA[விளங்கும்படி தெரிந்துகொண்ட ஸ்தானம் உனக்கு வெகு தூரமாயிருக்கிறதினால், வழிப்பிரயாணத்தின் வெகு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ఎద్దులకేమి గొఱ్ఱల కేమి ద్రాక్షారసమునకేమి మద్యమునకేమి నీవు కోరు దానికి ఆ వెండి నిచ్చి, అక్కడ నీ]]></a:t>
+              <a:t><![CDATA[தொலையினிமித்தம், நீ அதைக் கொண்டுபோகக் கூடாதிருக்குமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడైన యెహోవా సన్నిధిని భోజనముచేసి, నీవును నీ యింటివారును నీ యింటనుండు లేవీయులును సంతోషింపవలెను.]]></a:t>
+              <a:t><![CDATA[25. அதைப் பணமாக்கி, பணமுடிப்பை உன் கையிலே பிடித்துக்கொண்டு, உன் தேவனாகிய கர்த்தர் தெரிந்துகொண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఏలయనగా నీ దేవుడైన యెహోవాకు నీవు ప్రతిష్టిత జనము. మరియు యెహోవా భూమిమీద నున్న సమస్త జనములలో]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்தமான ஜனங்கள்; பூமியின்மீதெங்குமுள்ள எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. లేవీ యులను విడువ కూడదు; నీ మధ్యను వారికి పాలైనను స్వాస్థ్యమైనను లేదు.]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. నీ దేవుడైన యెహోవా నీవు చేయు నీ చేతి పని అంతటిలోను నిన్ను ఆశీర్వదించునట్లు మూడేసి సంవత్సర ముల]]></a:t>
+              <a:t><![CDATA[26. அங்கே உன் இஷ்டப்படி ஆடுமாடு, திராட்சரசம், மதுபானம் முதலான சகலத்தையும் பணம்கொடுத்து வாங்கி, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొకసారి, ఆ యేట నీకు కలిగిన పంటలో పదియవ వంతంతయు బయటికి తెచ్చి నీ యింట ఉంచవలెను.]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தருடைய சந்நிதியில், நீயும் உன் குடும்பத்தாரும் உன் வாசல்களில் இருக்கிற லேவியனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. అప్పుడు నీ మధ్యను పాలైనను స్వాస్థ్య మైనను లేని లేవీ యులును, నీ యింటనున్న పరదేశులును,]]></a:t>
+              <a:t><![CDATA[புசித்துச் சந்தோஷப்படுவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11116,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తండ్రిలేనివారును, విధవరాండ్రును వచ్చి భోజనముచేసి తృప్తిపొందుదురు.]]></a:t>
+              <a:t><![CDATA[27. லேவியனுக்கு உன்னோடே பங்கும் சுதந்தரமும் இல்லாதபடியால் அவனைக் கைவிடாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. மூன்றாம் வருஷத்தின் முடிவிலே அவ்வருஷத்தில் உனக்கு வந்த பலன் எல்லாவற்றிலும் தசமபாகத்தைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரித்து, உன் வாசல்களில் வைக்கக்கடவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. லேவியனுக்கு உன்னோடே பங்கும் சுதந்தரமும் இல்லாதபடியினால், அவனும், உன் வாசல்களில் இருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரதேசியும், திக்கற்றவனும். விதவையும் வந்து புசித்துத் திர்ப்தியடைவார்களாக; அப்பொழுது உன் கை செய்யும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேலையிலெல்லாம் உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విశేషముగా తనకు స్వకీయ జనమగునట్లు నిన్ను ఏర్పరచుకొనెను.]]></a:t>
+              <a:t><![CDATA[ஜனங்களிலும் உங்களையே கர்த்தர் தமக்குச் சொந்த ஜனங்களாயிருக்கத் தெரிந்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. నీవు హేయమైనదేదియు తినకూడదు. మీరు తిన దగిన జంతువులు ఏవేవనగా]]></a:t>
+              <a:t><![CDATA[3. அருவருப்பானதொன்றையும் புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​ఎద్దు, గొఱ్ఱపిల్ల, మేక పిల్ల,]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் புசிக்கத்தகும் மிருகங்களாவன: மாடும், செம்மறியாடும், வெள்ளாடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. దుప్పి, ఎఱ్ఱ చిన్నజింక, దుప్పి, కారుమేక, కారుజింక, లేడి, కొండగొఱ్ఱ అనునవే.]]></a:t>
+              <a:t><![CDATA[5. மானும், வெளிமானும், கலைமானும், வரையாடும், புள்ளிமானும், சருகுமானும், புல்வாயுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. జంతువులలో రెండు డెక్కలు గలదై నెమరువేయు జంతువును తినవచ్చును.]]></a:t>
+              <a:t><![CDATA[6. மிருகங்களில் விரிகுளம்புள்ளதாயிருந்து, குளம்புகள் இரண்டாகப் பிரிந்திருக்கிறதும், அசைபோடுகிறதுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>