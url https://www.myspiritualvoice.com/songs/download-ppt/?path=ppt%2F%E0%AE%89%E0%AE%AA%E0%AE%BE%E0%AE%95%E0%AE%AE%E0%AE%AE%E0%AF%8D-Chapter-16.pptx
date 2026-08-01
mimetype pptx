--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -87,58 +87,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -167,54 +159,50 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
-    <p:sldId id="304" r:id="rId51"/>
-[...2 lines deleted...]
-    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,57 +348,53 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, நீ எகிப்திலிருந்து புறப்பட்ட நேரமாகிய சாயங்காலத்திலே சூரியன் அஸ்தமிக்கிறபோது பஸ்காவை அடித்து,]]></a:t>
+              <a:t><![CDATA[4. And there shall be no leavened bread seen with you in all your coast seven days; neither shall there any thing of the flesh, which you sacrificed the first day at even, remain all night until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, நீ எகிப்திலிருந்து புறப்பட்ட நேரமாகிய சாயங்காலத்திலே சூரியன் அஸ்தமிக்கிறபோது பஸ்காவை அடித்து,]]></a:t>
+              <a:t><![CDATA[4. And there shall be no leavened bread seen with you in all your coast seven days; neither shall there any thing of the flesh, which you sacrificed the first day at even, remain all night until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் தேவனாகிய கர்த்தர் தெரிந்துகொண்ட ஸ்தானத்திலே, அதைப்பொரித்துப் புசித்து, விடியற்காலத்திலே உன் கூடாரங்களுக்குத் திரும்பிப்போவாயாக.]]></a:t>
+              <a:t><![CDATA[5. You may not sacrifice the passover within any of your gates, which the LORD your God gives you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் தேவனாகிய கர்த்தர் தெரிந்துகொண்ட ஸ்தானத்திலே, அதைப்பொரித்துப் புசித்து, விடியற்காலத்திலே உன் கூடாரங்களுக்குத் திரும்பிப்போவாயாக.]]></a:t>
+              <a:t><![CDATA[6. But at the place which the LORD your God shall choose to place his name in, there you shall sacrifice the passover at even, at the going down of the sun, at the season that you came forth out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ ஆறுநாளும் புளிப்பில்லாத அப்பம் புசிக்கவேண்டும்; ஏழாம் நாள் உன் தேவனாகிய கர்த்தருக்கு ஆசரிக்கப்படும் நாளாயிருக்கும்; அதிலே யாதொரு வேலையும் செய்யவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[6. But at the place which the LORD your God shall choose to place his name in, there you shall sacrifice the passover at even, at the going down of the sun, at the season that you came forth out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ ஆறுநாளும் புளிப்பில்லாத அப்பம் புசிக்கவேண்டும்; ஏழாம் நாள் உன் தேவனாகிய கர்த்தருக்கு ஆசரிக்கப்படும் நாளாயிருக்கும்; அதிலே யாதொரு வேலையும் செய்யவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[7. And you shall roast and eat it in the place which the LORD your God shall choose: and you shall turn in the morning, and go unto your tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழு வாரங்களை எண்ணுவாயாக; அறுப்பு அறுக்கத் தொடங்கும் காலமுதல் நீ அந்த ஏழு வாரங்களையும் எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. And you shall roast and eat it in the place which the LORD your God shall choose: and you shall turn in the morning, and go unto your tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழு வாரங்களை எண்ணுவாயாக; அறுப்பு அறுக்கத் தொடங்கும் காலமுதல் நீ அந்த ஏழு வாரங்களையும் எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. Six days you shall eat unleavened bread: and on the seventh day shall be a solemn assembly to the LORD your God: you shall do no work therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் முடிந்தபோது வாரங்களின் பண்டிகையை உன் தேவனாகிய கர்த்தருக்கு என்று ஆசரித்து, உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதித்ததற்குத் தக்கதாய் உன் கைக்கு நேர்ந்த மனப்பூர்வமான காணிக்கையாகிய பகுதியைச் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[8. Six days you shall eat unleavened bread: and on the seventh day shall be a solemn assembly to the LORD your God: you shall do no work therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் முடிந்தபோது வாரங்களின் பண்டிகையை உன் தேவனாகிய கர்த்தருக்கு என்று ஆசரித்து, உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதித்ததற்குத் தக்கதாய் உன் கைக்கு நேர்ந்த மனப்பூர்வமான காணிக்கையாகிய பகுதியைச் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[9. Seven weeks shall you number unto you: begin to number the seven weeks from such time as you begin to put the sickle to the corn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ எகிப்துதேசத்திலிருந்து புறப்பட்ட நாளை நீ உயிரோடிருக்கும் நாளெல்லாம் நினைக்கும்படி, பஸ்காப்பலியுடனே புளிப்புள்ள அப்பம் புசியாமல், சிறுமையின் அப்பமாகிய புளிப்பில்லாத அப்பங்களை ஏழுநாள்வரைக்கும் புசிக்கக்கடவாய்; நீ தீவிரமாய் எகிப்துதேசத்திலிருந்து புறப்பட்டபடியினால் இப்படிச் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. Observe the month of Abib, and keep the passover unto the LORD your God: for in the month of Abib the LORD your God brought you forth out of Egypt by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் முடிந்தபோது வாரங்களின் பண்டிகையை உன் தேவனாகிய கர்த்தருக்கு என்று ஆசரித்து, உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதித்ததற்குத் தக்கதாய் உன் கைக்கு நேர்ந்த மனப்பூர்வமான காணிக்கையாகிய பகுதியைச் செலுத்தி,]]></a:t>
+              <a:t><![CDATA[9. Seven weeks shall you number unto you: begin to number the seven weeks from such time as you begin to put the sickle to the corn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, நீயும், உன் குமாரனும், உன் குமாரத்தியும், உன் வேலைக்காரனும், உன்வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், உன்னிடத்தில் இருக்கிற பரதேசியும், திக்கற்ற பிள்ளையும், விதவையும், உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் சந்தோஷப்பட்டு,]]></a:t>
+              <a:t><![CDATA[10. And you shall keep the feast of weeks unto the LORD your God with a tribute of a freewill offering of yours hand, which you shall give unto the LORD your God, according as the LORD your God has blessed you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, நீயும், உன் குமாரனும், உன் குமாரத்தியும், உன் வேலைக்காரனும், உன்வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், உன்னிடத்தில் இருக்கிற பரதேசியும், திக்கற்ற பிள்ளையும், விதவையும், உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் சந்தோஷப்பட்டு,]]></a:t>
+              <a:t><![CDATA[10. And you shall keep the feast of weeks unto the LORD your God with a tribute of a freewill offering of yours hand, which you shall give unto the LORD your God, according as the LORD your God has blessed you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, நீயும், உன் குமாரனும், உன் குமாரத்தியும், உன் வேலைக்காரனும், உன்வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், உன்னிடத்தில் இருக்கிற பரதேசியும், திக்கற்ற பிள்ளையும், விதவையும், உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் சந்தோஷப்பட்டு,]]></a:t>
+              <a:t><![CDATA[10. And you shall keep the feast of weeks unto the LORD your God with a tribute of a freewill offering of yours hand, which you shall give unto the LORD your God, according as the LORD your God has blessed you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, நீயும், உன் குமாரனும், உன் குமாரத்தியும், உன் வேலைக்காரனும், உன்வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், உன்னிடத்தில் இருக்கிற பரதேசியும், திக்கற்ற பிள்ளையும், விதவையும், உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் சந்தோஷப்பட்டு,]]></a:t>
+              <a:t><![CDATA[11. And you shall rejoice before the LORD your God, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite that is within your gates, and the stranger, and the fatherless, and the widow, that are among you, in the place which the LORD your God has chosen to place his name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ எகிப்தில் அடிமையாயிருந்ததை நினைத்து, இந்தக் கட்டளைகளைக் கைக்கொண்டு இவைகளின்படி செய்யக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. And you shall rejoice before the LORD your God, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite that is within your gates, and the stranger, and the fatherless, and the widow, that are among you, in the place which the LORD your God has chosen to place his name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ எகிப்தில் அடிமையாயிருந்ததை நினைத்து, இந்தக் கட்டளைகளைக் கைக்கொண்டு இவைகளின்படி செய்யக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. And you shall rejoice before the LORD your God, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite that is within your gates, and the stranger, and the fatherless, and the widow, that are among you, in the place which the LORD your God has chosen to place his name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ உன் களத்தின் பலனையும் உன் ஆலையின் பலனையும் சேர்த்தபின்பு, கூடாரப்பண்டிகையை ஏழுநாள் ஆசரித்து,]]></a:t>
+              <a:t><![CDATA[11. And you shall rejoice before the LORD your God, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite that is within your gates, and the stranger, and the fatherless, and the widow, that are among you, in the place which the LORD your God has chosen to place his name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ உன் களத்தின் பலனையும் உன் ஆலையின் பலனையும் சேர்த்தபின்பு, கூடாரப்பண்டிகையை ஏழுநாள் ஆசரித்து,]]></a:t>
+              <a:t><![CDATA[12. And you shall remember that you were a bondman in Egypt: and you shall observe and do these statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் பண்டிகையில் நீயும், உன் குமாரனும், உன் குமாரத்தியும் உன் வேலைக்காரனும், உன் வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், பரதேசியும், திக்கற்ற பிள்ளையும், விதவையும் சந்தோஷப்படக்கடவீர்கள்;]]></a:t>
+              <a:t><![CDATA[13. You shall observe the feast of tabernacles seven days, after that you have gathered in your corn and your wine:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ எகிப்துதேசத்திலிருந்து புறப்பட்ட நாளை நீ உயிரோடிருக்கும் நாளெல்லாம் நினைக்கும்படி, பஸ்காப்பலியுடனே புளிப்புள்ள அப்பம் புசியாமல், சிறுமையின் அப்பமாகிய புளிப்பில்லாத அப்பங்களை ஏழுநாள்வரைக்கும் புசிக்கக்கடவாய்; நீ தீவிரமாய் எகிப்துதேசத்திலிருந்து புறப்பட்டபடியினால் இப்படிச் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. Observe the month of Abib, and keep the passover unto the LORD your God: for in the month of Abib the LORD your God brought you forth out of Egypt by night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் பண்டிகையில் நீயும், உன் குமாரனும், உன் குமாரத்தியும் உன் வேலைக்காரனும், உன் வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், பரதேசியும், திக்கற்ற பிள்ளையும், விதவையும் சந்தோஷப்படக்கடவீர்கள்;]]></a:t>
+              <a:t><![CDATA[14. And you shall rejoice in your feast, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite, the stranger, and the fatherless, and the widow, that are within your gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் பண்டிகையில் நீயும், உன் குமாரனும், உன் குமாரத்தியும் உன் வேலைக்காரனும், உன் வேலைக்காரியும், உன் வாசல்களில் இருக்கிற லேவியனும், பரதேசியும், திக்கற்ற பிள்ளையும், விதவையும் சந்தோஷப்படக்கடவீர்கள்;]]></a:t>
+              <a:t><![CDATA[14. And you shall rejoice in your feast, you, and your son, and your daughter, and your manservant, and your maidservant, and the Levite, the stranger, and the fatherless, and the widow, that are within your gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கு உண்டான எல்லா வரத்திலும் உன் கைகளுடைய எல்லாக் கிரியையிலும் உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதித்தபடியினால், கர்த்தர் தெரிந்து கொள்ளும் ஸ்தானத்தில் உன் தேவனாகிய கர்த்தருக்கு ஏழுநாளளவும் பண்டிகையை ஆசரித்துச் சந்தோஷமாயிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. Seven days shall you keep a solemn feast unto the LORD your God in the place which the LORD shall choose: because the LORD your God shall bless you in all yours increase, and in all the works of yours hands, therefore you shall surely rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கு உண்டான எல்லா வரத்திலும் உன் கைகளுடைய எல்லாக் கிரியையிலும் உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதித்தபடியினால், கர்த்தர் தெரிந்து கொள்ளும் ஸ்தானத்தில் உன் தேவனாகிய கர்த்தருக்கு ஏழுநாளளவும் பண்டிகையை ஆசரித்துச் சந்தோஷமாயிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. Seven days shall you keep a solemn feast unto the LORD your God in the place which the LORD shall choose: because the LORD your God shall bless you in all yours increase, and in all the works of yours hands, therefore you shall surely rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கு உண்டான எல்லா வரத்திலும் உன் கைகளுடைய எல்லாக் கிரியையிலும் உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதித்தபடியினால், கர்த்தர் தெரிந்து கொள்ளும் ஸ்தானத்தில் உன் தேவனாகிய கர்த்தருக்கு ஏழுநாளளவும் பண்டிகையை ஆசரித்துச் சந்தோஷமாயிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. Seven days shall you keep a solemn feast unto the LORD your God in the place which the LORD shall choose: because the LORD your God shall bless you in all yours increase, and in all the works of yours hands, therefore you shall surely rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வருஷத்தில் மூன்றுதரம் புளிப்பில்லாத அப்பப்பண்டிகையிலும், வாரங்களின் பண்டிகையிலும், கூடாரப்பண்டிகையிலும், உன் ஆண்மக்கள் எல்லாரும் உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்திலே, அவர் சந்நிதிக்கு முன்பாக வந்து காணப்படக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Three times in a year shall all your males appear before the LORD your God in the place which he shall choose; in the feast of unleavened bread, and in the feast of weeks, and in the feast of tabernacles: and they shall not appear before the LORD empty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வருஷத்தில் மூன்றுதரம் புளிப்பில்லாத அப்பப்பண்டிகையிலும், வாரங்களின் பண்டிகையிலும், கூடாரப்பண்டிகையிலும், உன் ஆண்மக்கள் எல்லாரும் உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்திலே, அவர் சந்நிதிக்கு முன்பாக வந்து காணப்படக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Three times in a year shall all your males appear before the LORD your God in the place which he shall choose; in the feast of unleavened bread, and in the feast of weeks, and in the feast of tabernacles: and they shall not appear before the LORD empty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வருஷத்தில் மூன்றுதரம் புளிப்பில்லாத அப்பப்பண்டிகையிலும், வாரங்களின் பண்டிகையிலும், கூடாரப்பண்டிகையிலும், உன் ஆண்மக்கள் எல்லாரும் உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்திலே, அவர் சந்நிதிக்கு முன்பாக வந்து காணப்படக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Three times in a year shall all your males appear before the LORD your God in the place which he shall choose; in the feast of unleavened bread, and in the feast of weeks, and in the feast of tabernacles: and they shall not appear before the LORD empty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனாலும் அவர்கள் கர்த்தருடைய சந்நிதியில் வெறுங்கையோடே வராமல், உன் தேவனாகிய கர்த்தர் உனக்கு அருளிய ஆசீர்வாதத்திற்குத்தக்கதாக, அவனவன் தன் தன் தகுதிக்கு ஏற்றபடி காணிக்கையைக் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. Every man shall give as he is able, according to the blessing of the LORD your God which he has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனாலும் அவர்கள் கர்த்தருடைய சந்நிதியில் வெறுங்கையோடே வராமல், உன் தேவனாகிய கர்த்தர் உனக்கு அருளிய ஆசீர்வாதத்திற்குத்தக்கதாக, அவனவன் தன் தன் தகுதிக்கு ஏற்றபடி காணிக்கையைக் கொண்டுவரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. Every man shall give as he is able, according to the blessing of the LORD your God which he has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ எகிப்துதேசத்திலிருந்து புறப்பட்ட நாளை நீ உயிரோடிருக்கும் நாளெல்லாம் நினைக்கும்படி, பஸ்காப்பலியுடனே புளிப்புள்ள அப்பம் புசியாமல், சிறுமையின் அப்பமாகிய புளிப்பில்லாத அப்பங்களை ஏழுநாள்வரைக்கும் புசிக்கக்கடவாய்; நீ தீவிரமாய் எகிப்துதேசத்திலிருந்து புறப்பட்டபடியினால் இப்படிச் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. You shall therefore sacrifice the passover unto the LORD your God, of the flock and the herd, in the place which the LORD shall choose to place his name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் உன் கோத்திரங்கள் தோறும் உனக்குக் கொடுக்கும் வாசல்களிலெல்லாம், நியாயாதிபதிகளையும் தலைவரையும் ஏற்படுத்துவாயாக; அவர்கள் நீதியுடன் ஜனங்களுக்கு நியாயத்தீர்ப்புச் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. Judges and officers shall you make you in all your gates, which the LORD your God gives you, throughout your tribes: and they shall judge the people with just judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் உன் கோத்திரங்கள் தோறும் உனக்குக் கொடுக்கும் வாசல்களிலெல்லாம், நியாயாதிபதிகளையும் தலைவரையும் ஏற்படுத்துவாயாக; அவர்கள் நீதியுடன் ஜனங்களுக்கு நியாயத்தீர்ப்புச் செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. Judges and officers shall you make you in all your gates, which the LORD your God gives you, throughout your tribes: and they shall judge the people with just judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயத்தைப் புரட்டாதிருப்பாயாக; முகதாட்சிணியம் பண்ணாமலும், பரிதானம் வாங்காமலும் இருப்பாயாக; பரிதானம் ஞானிகளின் கண்களைக் குருடாக்கி, நீதிமான்களின் நியாயங்களைத் தாறுமாறாக்கும்.]]></a:t>
+              <a:t><![CDATA[18. Judges and officers shall you make you in all your gates, which the LORD your God gives you, throughout your tribes: and they shall judge the people with just judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயத்தைப் புரட்டாதிருப்பாயாக; முகதாட்சிணியம் பண்ணாமலும், பரிதானம் வாங்காமலும் இருப்பாயாக; பரிதானம் ஞானிகளின் கண்களைக் குருடாக்கி, நீதிமான்களின் நியாயங்களைத் தாறுமாறாக்கும்.]]></a:t>
+              <a:t><![CDATA[19. You shall not shift judgment; you shall not respect persons, neither take a gift: for a gift does blind the eyes of the wise, and pervert the words of the righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ பிழைத்து, உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தைச் சுதந்தரித்துக்கொள்ளும்படிக்கு நீதியையே பின்பற்றுவாயாக.]]></a:t>
+              <a:t><![CDATA[19. You shall not shift judgment; you shall not respect persons, neither take a gift: for a gift does blind the eyes of the wise, and pervert the words of the righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ பிழைத்து, உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தைச் சுதந்தரித்துக்கொள்ளும்படிக்கு நீதியையே பின்பற்றுவாயாக.]]></a:t>
+              <a:t><![CDATA[20. That which is altogether just shall you follow, that you may live, and inherit the land which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் தேவனாகிய கர்த்தருக்கு உண்டாக்கும் பலிபீடத்தண்டையில் யாதொரு தோப்பையும் உண்டாக்க வேண்டாம்;]]></a:t>
+              <a:t><![CDATA[20. That which is altogether just shall you follow, that you may live, and inherit the land which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் தேவனாகிய கர்த்தருக்கு உண்டாக்கும் பலிபீடத்தண்டையில் யாதொரு தோப்பையும் உண்டாக்க வேண்டாம்;]]></a:t>
+              <a:t><![CDATA[21. You shall not plant you a grove of any trees near unto the altar of the LORD your God, which you shall make you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,160 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாதொரு சிலையையும் நிறுத்தவேண்டாம்; உன் தேவனாகிய கர்த்தர் அதை வெறுக்கிறார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[1. ஆபிப் மாதத்தைக் கவனித்திருந்து, அதில் உன் தேவனாகிய கர்த்தருக்குப் பஸ்காவை ஆசரிக்கக்கடவாய்; ஆபிப்மாதத்திலே இராக்காலத்தில் உன் தேவனாகிய கர்த்தர் உன்னை எகிப்திலிருந்து புறப்படப்பண்ணினாரே.]]></a:t>
+              <a:t><![CDATA[22. Neither shall you set you up any image; which the LORD your God hates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,378 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழுநாள் அளவும் உன் எல்லைகளிலெங்கும் புளிப்புள்ள அப்பம் உன்னிடத்தில் காணப்படலாகாது; நீ முதல்நாள் சாயங்காலத்தில் இட்ட பலியின் மாம்சத்தில் ஏதாகிலும் இராமுழுதும் விடியற் காலம்வரைக்கும் வைக்கவேண்டாம்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[2. கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்தில், உன் தேவனாகிய கர்த்தருக்குப் பஸ்காவின் பலியாகிய ஆடுமாடுகளைப் பலியிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[2. You shall therefore sacrifice the passover unto the LORD your God, of the flock and the herd, in the place which the LORD shall choose to place his name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழுநாள் அளவும் உன் எல்லைகளிலெங்கும் புளிப்புள்ள அப்பம் உன்னிடத்தில் காணப்படலாகாது; நீ முதல்நாள் சாயங்காலத்தில் இட்ட பலியின் மாம்சத்தில் ஏதாகிலும் இராமுழுதும் விடியற் காலம்வரைக்கும் வைக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. You shall eat no leavened bread with it; seven days shall you eat unleavened bread therewith, even the bread of affliction; for you came forth out of the land of Egypt in haste: that you may remember the day when you came forth out of the land of Egypt all the days of your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழுநாள் அளவும் உன் எல்லைகளிலெங்கும் புளிப்புள்ள அப்பம் உன்னிடத்தில் காணப்படலாகாது; நீ முதல்நாள் சாயங்காலத்தில் இட்ட பலியின் மாம்சத்தில் ஏதாகிலும் இராமுழுதும் விடியற் காலம்வரைக்கும் வைக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. You shall eat no leavened bread with it; seven days shall you eat unleavened bread therewith, even the bread of affliction; for you came forth out of the land of Egypt in haste: that you may remember the day when you came forth out of the land of Egypt all the days of your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் உன்னுடைய வாசல்களில் எதிலும் நீ பஸ்காவை அடிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. You shall eat no leavened bread with it; seven days shall you eat unleavened bread therewith, even the bread of affliction; for you came forth out of the land of Egypt in haste: that you may remember the day when you came forth out of the land of Egypt all the days of your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, நீ எகிப்திலிருந்து புறப்பட்ட நேரமாகிய சாயங்காலத்திலே சூரியன் அஸ்தமிக்கிறபோது பஸ்காவை அடித்து,]]></a:t>
+              <a:t><![CDATA[3. You shall eat no leavened bread with it; seven days shall you eat unleavened bread therewith, even the bread of affliction; for you came forth out of the land of Egypt in haste: that you may remember the day when you came forth out of the land of Egypt all the days of your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502829" r:id="rId1"/>
+    <p:sldLayoutId id="2474602468" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6379,86 +5927,54 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6595,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sacrifice the passover at even, at the going down of the sun, at the season that you came forth out]]></a:t>
+              <a:t><![CDATA[4. ஏழுநாள் அளவும் உன் எல்லைகளிலெங்கும் புளிப்புள்ள அப்பம் உன்னிடத்தில் காணப்படலாகாது; நீ முதல்நாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Egypt.]]></a:t>
+              <a:t><![CDATA[சாயங்காலத்தில் இட்ட பலியின் மாம்சத்தில் ஏதாகிலும் இராமுழுதும் விடியற் காலம்வரைக்கும் வைக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And you shall roast and eat it in the place which the LORD your God shall choose: and you shall]]></a:t>
+              <a:t><![CDATA[5. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் உன்னுடைய வாசல்களில் எதிலும் நீ பஸ்காவை அடிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[turn in the morning, and go unto your tents.]]></a:t>
+              <a:t><![CDATA[6. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, நீ எகிப்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Six days you shall eat unleavened bread: and on the seventh day shall be a solemn assembly to the]]></a:t>
+              <a:t><![CDATA[புறப்பட்ட நேரமாகிய சாயங்காலத்திலே சூரியன் அஸ்தமிக்கிறபோது பஸ்காவை அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD your God: you shall do no work therein.]]></a:t>
+              <a:t><![CDATA[7. உன் தேவனாகிய கர்த்தர் தெரிந்துகொண்ட ஸ்தானத்திலே, அதைப்பொரித்துப் புசித்து, விடியற்காலத்திலே உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Seven weeks shall you number unto you: begin to number the seven weeks from such time as you]]></a:t>
+              <a:t><![CDATA[கூடாரங்களுக்குத் திரும்பிப்போவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[begin to put the sickle to the corn.]]></a:t>
+              <a:t><![CDATA[8. நீ ஆறுநாளும் புளிப்பில்லாத அப்பம் புசிக்கவேண்டும்; ஏழாம் நாள் உன் தேவனாகிய கர்த்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And you shall keep the feast of weeks unto the LORD your God with a tribute of a freewill]]></a:t>
+              <a:t><![CDATA[ஆசரிக்கப்படும் நாளாயிருக்கும்; அதிலே யாதொரு வேலையும் செய்யவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering of yours hand, which you shall give unto the LORD your God, according as the LORD your God]]></a:t>
+              <a:t><![CDATA[9. ஏழு வாரங்களை எண்ணுவாயாக; அறுப்பு அறுக்கத் தொடங்கும் காலமுதல் நீ அந்த ஏழு வாரங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. You shall eat no leavened bread with it; seven days shall you eat unleavened bread therewith,]]></a:t>
+              <a:t><![CDATA[1. ஆபிப் மாதத்தைக் கவனித்திருந்து, அதில் உன் தேவனாகிய கர்த்தருக்குப் பஸ்காவை ஆசரிக்கக்கடவாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has blessed you:]]></a:t>
+              <a:t><![CDATA[எண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And you shall rejoice before the LORD your God, you, and your son, and your daughter, and your]]></a:t>
+              <a:t><![CDATA[10. அவைகள் முடிந்தபோது வாரங்களின் பண்டிகையை உன் தேவனாகிய கர்த்தருக்கு என்று ஆசரித்து, உன் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[manservant, and your maidservant, and the Levite that is within your gates, and the stranger, and]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உன்னை ஆசீர்வதித்ததற்குத் தக்கதாய் உன் கைக்கு நேர்ந்த மனப்பூர்வமான காணிக்கையாகிய பகுதியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fatherless, and the widow, that are among you, in the place which the LORD your God has chosen]]></a:t>
+              <a:t><![CDATA[செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to place his name there.]]></a:t>
+              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்திலே, நீயும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And you shall remember that you were a bondman in Egypt: and you shall observe and do these]]></a:t>
+              <a:t><![CDATA[குமாரனும், உன் குமாரத்தியும், உன் வேலைக்காரனும், உன்வேலைக்காரியும், உன் வாசல்களில் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[statutes.]]></a:t>
+              <a:t><![CDATA[லேவியனும், உன்னிடத்தில் இருக்கிற பரதேசியும், திக்கற்ற பிள்ளையும், விதவையும், உன் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. You shall observe the feast of tabernacles seven days, after that you have gathered in your corn]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியில் சந்தோஷப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your wine:]]></a:t>
+              <a:t><![CDATA[12. நீ எகிப்தில் அடிமையாயிருந்ததை நினைத்து, இந்தக் கட்டளைகளைக் கைக்கொண்டு இவைகளின்படி செய்யக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And you shall rejoice in your feast, you, and your son, and your daughter, and your manservant,]]></a:t>
+              <a:t><![CDATA[13. நீ உன் களத்தின் பலனையும் உன் ஆலையின் பலனையும் சேர்த்தபின்பு, கூடாரப்பண்டிகையை ஏழுநாள் ஆசரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even the bread of affliction; for you came forth out of the land of Egypt in haste: that you may]]></a:t>
+              <a:t><![CDATA[ஆபிப்மாதத்திலே இராக்காலத்தில் உன் தேவனாகிய கர்த்தர் உன்னை எகிப்திலிருந்து புறப்படப்பண்ணினாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your maidservant, and the Levite, the stranger, and the fatherless, and the widow, that are]]></a:t>
+              <a:t><![CDATA[14. உன் பண்டிகையில் நீயும், உன் குமாரனும், உன் குமாரத்தியும் உன் வேலைக்காரனும், உன் வேலைக்காரியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[within your gates.]]></a:t>
+              <a:t><![CDATA[உன் வாசல்களில் இருக்கிற லேவியனும், பரதேசியும், திக்கற்ற பிள்ளையும், விதவையும் சந்தோஷப்படக்கடவீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Seven days shall you keep a solemn feast unto the LORD your God in the place which the LORD]]></a:t>
+              <a:t><![CDATA[15. உனக்கு உண்டான எல்லா வரத்திலும் உன் கைகளுடைய எல்லாக் கிரியையிலும் உன் தேவனாகிய கர்த்தர் உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall choose: because the LORD your God shall bless you in all yours increase, and in all the works]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதித்தபடியினால், கர்த்தர் தெரிந்து கொள்ளும் ஸ்தானத்தில் உன் தேவனாகிய கர்த்தருக்கு ஏழுநாளளவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of yours hands, therefore you shall surely rejoice.]]></a:t>
+              <a:t><![CDATA[பண்டிகையை ஆசரித்துச் சந்தோஷமாயிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Three times in a year shall all your males appear before the LORD your God in the place which he]]></a:t>
+              <a:t><![CDATA[16. வருஷத்தில் மூன்றுதரம் புளிப்பில்லாத அப்பப்பண்டிகையிலும், வாரங்களின் பண்டிகையிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall choose; in the feast of unleavened bread, and in the feast of weeks, and in the feast of]]></a:t>
+              <a:t><![CDATA[கூடாரப்பண்டிகையிலும், உன் ஆண்மக்கள் எல்லாரும் உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்திலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacles: and they shall not appear before the LORD empty:]]></a:t>
+              <a:t><![CDATA[அவர் சந்நிதிக்கு முன்பாக வந்து காணப்படக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Every man shall give as he is able, according to the blessing of the LORD your God which he has]]></a:t>
+              <a:t><![CDATA[17. ஆனாலும் அவர்கள் கர்த்தருடைய சந்நிதியில் வெறுங்கையோடே வராமல், உன் தேவனாகிய கர்த்தர் உனக்கு அருளிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[given you.]]></a:t>
+              <a:t><![CDATA[ஆசீர்வாதத்திற்குத்தக்கதாக, அவனவன் தன் தன் தகுதிக்கு ஏற்றபடி காணிக்கையைக் கொண்டுவரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remember the day when you came forth out of the land of Egypt all the days of your life.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொள்ளும் ஸ்தானத்தில், உன் தேவனாகிய கர்த்தருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Judges and officers shall you make you in all your gates, which the LORD your God gives you,]]></a:t>
+              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் உன் கோத்திரங்கள் தோறும் உனக்குக் கொடுக்கும் வாசல்களிலெல்லாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[throughout your tribes: and they shall judge the people with just judgment.]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதிகளையும் தலைவரையும் ஏற்படுத்துவாயாக; அவர்கள் நீதியுடன் ஜனங்களுக்கு நியாயத்தீர்ப்புச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. You shall not shift judgment; you shall not respect persons, neither take a gift: for a gift]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[does blind the eyes of the wise, and pervert the words of the righteous.]]></a:t>
+              <a:t><![CDATA[19. நியாயத்தைப் புரட்டாதிருப்பாயாக; முகதாட்சிணியம் பண்ணாமலும், பரிதானம் வாங்காமலும் இருப்பாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. That which is altogether just shall you follow, that you may live, and inherit the land which]]></a:t>
+              <a:t><![CDATA[பரிதானம் ஞானிகளின் கண்களைக் குருடாக்கி, நீதிமான்களின் நியாயங்களைத் தாறுமாறாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD your God gives you.]]></a:t>
+              <a:t><![CDATA[20. நீ பிழைத்து, உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தைச் சுதந்தரித்துக்கொள்ளும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. You shall not plant you a grove of any trees near unto the altar of the LORD your God, which you]]></a:t>
+              <a:t><![CDATA[நீதியையே பின்பற்றுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall make you.]]></a:t>
+              <a:t><![CDATA[21. நீ உன் தேவனாகிய கர்த்தருக்கு உண்டாக்கும் பலிபீடத்தண்டையில் யாதொரு தோப்பையும் உண்டாக்க வேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,183 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Neither shall you set you up any image; which the LORD your God hates.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[1. Observe the month of Abib, and keep the passover unto the LORD your God: for in the month of Abib]]></a:t>
+              <a:t><![CDATA[22. யாதொரு சிலையையும் நிறுத்தவேண்டாம்; உன் தேவனாகிய கர்த்தர் அதை வெறுக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,447 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And there shall be no leavened bread seen with you in all your coast seven days; neither shall]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[the place which the LORD shall choose to place his name there.]]></a:t>
+              <a:t><![CDATA[பஸ்காவின் பலியாகிய ஆடுமாடுகளைப் பலியிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there any thing of the flesh, which you sacrificed the first day at even, remain all night until the]]></a:t>
+              <a:t><![CDATA[3. நீ எகிப்துதேசத்திலிருந்து புறப்பட்ட நாளை நீ உயிரோடிருக்கும் நாளெல்லாம் நினைக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[morning.]]></a:t>
+              <a:t><![CDATA[பஸ்காப்பலியுடனே புளிப்புள்ள அப்பம் புசியாமல், சிறுமையின் அப்பமாகிய புளிப்பில்லாத அப்பங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. You may not sacrifice the passover within any of your gates, which the LORD your God gives you:]]></a:t>
+              <a:t><![CDATA[ஏழுநாள்வரைக்கும் புசிக்கக்கடவாய்; நீ தீவிரமாய் எகிப்துதேசத்திலிருந்து புறப்பட்டபடியினால் இப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But at the place which the LORD your God shall choose to place his name in, there you shall]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>