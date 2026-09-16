--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5547,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602468" r:id="rId1"/>
+    <p:sldLayoutId id="2478604265" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12244,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>