--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -75,50 +75,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +149,54 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +336,57 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த அக்கிரமத்தைச் செய்த புருஷனையாவது ஸ்திரீயையாவது உன் வாசல்களுக்கு வெளியே கொண்டுபோய், அப்படிப்பட்டவர்கள் சாகும்படி கல்லெறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[5. Then shall you bring forth that man or that woman, which have committed that wicked thing, unto your gates, even that man or that woman, and shall stone them with stones, till they die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த அக்கிரமத்தைச் செய்த புருஷனையாவது ஸ்திரீயையாவது உன் வாசல்களுக்கு வெளியே கொண்டுபோய், அப்படிப்பட்டவர்கள் சாகும்படி கல்லெறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[5. Then shall you bring forth that man or that woman, which have committed that wicked thing, unto your gates, even that man or that woman, and shall stone them with stones, till they die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாவுக்குப் பாத்திரமானவன் இரண்டு மூன்று சாட்சிகளுடைய வாக்கினால் கொலைசெய்யப்படக்கடவன்; ஒரே சாட்சியினுடைய வாக்கினால் அவன் கொலைசெய்யப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[6. At the mouth of two witnesses, or three witnesses, shall he that is worthy of death be put to death; but at the mouth of one witness he shall not be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாவுக்குப் பாத்திரமானவன் இரண்டு மூன்று சாட்சிகளுடைய வாக்கினால் கொலைசெய்யப்படக்கடவன்; ஒரே சாட்சியினுடைய வாக்கினால் அவன் கொலைசெய்யப்படலாகாது.]]></a:t>
+              <a:t><![CDATA[6. At the mouth of two witnesses, or three witnesses, shall he that is worthy of death be put to death; but at the mouth of one witness he shall not be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனைக் கொலைசெய்கிறதற்குச் சாட்சிகளுடைய கைகள் முந்தியும் எல்லா ஜனங்களுடைய கைகள் பிந்தியும் அவன்மேல் இருப்பதாக; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[7. The hands of the witnesses shall be first upon him to put him to death, and afterward the hands of all the people. So you shall put the evil away from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனைக் கொலைசெய்கிறதற்குச் சாட்சிகளுடைய கைகள் முந்தியும் எல்லா ஜனங்களுடைய கைகள் பிந்தியும் அவன்மேல் இருப்பதாக; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[7. The hands of the witnesses shall be first upon him to put him to death, and afterward the hands of all the people. So you shall put the evil away from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் வாசல்களில் இரத்தப்பழிகளைக் குறித்தும், வியாச்சியங்களைக் குறித்தும், காயம்பட்ட சேதங்களைக்குறித்தும் வழக்கு நேரிட்டு, நியாயந்தீர்ப்பது உனக்கு அரிதாயிருந்தால், நீ எழுந்து, உன் தேவனாகிய கர்த்தர் தெரிந்து ஏற்படுத்தின ஸ்தானத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[8. If there arise a matter too hard for you in judgment, between blood and blood, between plea and plea, and between stroke and stroke, being matters of controversy within your gates: then shall you arise, and get you up into the place which the LORD your God shall choose;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் வாசல்களில் இரத்தப்பழிகளைக் குறித்தும், வியாச்சியங்களைக் குறித்தும், காயம்பட்ட சேதங்களைக்குறித்தும் வழக்கு நேரிட்டு, நியாயந்தீர்ப்பது உனக்கு அரிதாயிருந்தால், நீ எழுந்து, உன் தேவனாகிய கர்த்தர் தெரிந்து ஏற்படுத்தின ஸ்தானத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[8. If there arise a matter too hard for you in judgment, between blood and blood, between plea and plea, and between stroke and stroke, being matters of controversy within your gates: then shall you arise, and get you up into the place which the LORD your God shall choose;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் வாசல்களில் இரத்தப்பழிகளைக் குறித்தும், வியாச்சியங்களைக் குறித்தும், காயம்பட்ட சேதங்களைக்குறித்தும் வழக்கு நேரிட்டு, நியாயந்தீர்ப்பது உனக்கு அரிதாயிருந்தால், நீ எழுந்து, உன் தேவனாகிய கர்த்தர் தெரிந்து ஏற்படுத்தின ஸ்தானத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[8. If there arise a matter too hard for you in judgment, between blood and blood, between plea and plea, and between stroke and stroke, being matters of controversy within your gates: then shall you arise, and get you up into the place which the LORD your God shall choose;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியரான ஆசாரியரிடத்திலும் அந்நாட்களில் இருக்கிற நியாயாதிபதியினிடத்திலும் விசாரிக்கவேண்டும்; நியாயம் இன்னதென்று அவர்கள் உனக்கு அறிவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And you shall come unto the priests the Levites, and unto the judge that shall be in those days, and enquire; and they shall show you the sentence of judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பழுதும் அவலட்சணமுமுள்ள யாதொரு மாட்டையாவது ஆட்டையாவது உன் தேவனாகிய கர்த்தருக்குப் பலியிடவேண்டாம்; அது உன் தேவனாகிய கர்த்தருக்கு அருவருப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. You shall not sacrifice unto the LORD your God any bullock, or sheep, wherein is blemish, or any evil thing: for that is an abomination unto the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியரான ஆசாரியரிடத்திலும் அந்நாட்களில் இருக்கிற நியாயாதிபதியினிடத்திலும் விசாரிக்கவேண்டும்; நியாயம் இன்னதென்று அவர்கள் உனக்கு அறிவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And you shall come unto the priests the Levites, and unto the judge that shall be in those days, and enquire; and they shall show you the sentence of judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் தெரிந்துகொண்ட இடத்திலிருந்து அவர்கள் உனக்கு அறிவிக்கும் தீர்ப்புக்கு நீ இணங்கி, அவர்கள் உனக்கு விதிக்கிறபடி செய்யக் கவனமாயிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[10. And you shall do according to the sentence, which they of that place which the LORD shall choose shall show you; and you shall observe to do according to all that they inform you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் தெரிந்துகொண்ட இடத்திலிருந்து அவர்கள் உனக்கு அறிவிக்கும் தீர்ப்புக்கு நீ இணங்கி, அவர்கள் உனக்கு விதிக்கிறபடி செய்யக் கவனமாயிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[10. And you shall do according to the sentence, which they of that place which the LORD shall choose shall show you; and you shall observe to do according to all that they inform you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் உனக்கு அறிவிக்கும் தீர்ப்பை விட்டு வலதுபுறம் இடதுபுறம் சாயாமல், அவர்கள் உனக்கு உணர்த்தும் பிரமாணத்தின்படியும், உனக்குச் சொல்லும் நியாயத்தீர்ப்பின்படியும் செய்யக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. According to the sentence of the law which they shall teach you, and according to the judgment which they shall tell you, you shall do: you shall not decline from the sentence which they shall show you, to the right hand, nor to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் உனக்கு அறிவிக்கும் தீர்ப்பை விட்டு வலதுபுறம் இடதுபுறம் சாயாமல், அவர்கள் உனக்கு உணர்த்தும் பிரமாணத்தின்படியும், உனக்குச் சொல்லும் நியாயத்தீர்ப்பின்படியும் செய்யக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. According to the sentence of the law which they shall teach you, and according to the judgment which they shall tell you, you shall do: you shall not decline from the sentence which they shall show you, to the right hand, nor to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே உன் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யும்படி நிற்கிற ஆசாரியனுடைய சொல்லையாகிலும், நியாயாதிபதியினுடைய சொல்லையாகிலும் கேளாமல், ஒருவன் இடும்புசெய்தால், அவன் சாகக்கடவன்; இப்படியே தீமையை இஸ்ரவேலிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[12. And the man that will do presumptuously, and will not hearken unto the priest that stands to minister there before the LORD your God, or unto the judge, even that man shall die: and you shall put away the evil from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே உன் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யும்படி நிற்கிற ஆசாரியனுடைய சொல்லையாகிலும், நியாயாதிபதியினுடைய சொல்லையாகிலும் கேளாமல், ஒருவன் இடும்புசெய்தால், அவன் சாகக்கடவன்; இப்படியே தீமையை இஸ்ரவேலிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[12. And the man that will do presumptuously, and will not hearken unto the priest that stands to minister there before the LORD your God, or unto the judge, even that man shall die: and you shall put away the evil from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே உன் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யும்படி நிற்கிற ஆசாரியனுடைய சொல்லையாகிலும், நியாயாதிபதியினுடைய சொல்லையாகிலும் கேளாமல், ஒருவன் இடும்புசெய்தால், அவன் சாகக்கடவன்; இப்படியே தீமையை இஸ்ரவேலிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[12. And the man that will do presumptuously, and will not hearken unto the priest that stands to minister there before the LORD your God, or unto the judge, even that man shall die: and you shall put away the evil from Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் எல்லாரும் அதைக் கேட்டு, பயந்து, இனி இடும்பு செய்யாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And all the people shall hear, and fear, and do no more presumptuously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தில் நீ போய்ச் சேர்ந்து, அதைச் சுதந்தரித்துக்கொண்டு, அதில் குடியேறினபின், நீ; என்னைச் சுற்றிலும் இருக்கிற சகல ஜாதிகளையும் போல, நானும் எனக்கு ஒரு ராஜாவை ஏற்படுத்தவேண்டும் என்பாயானால்;]]></a:t>
+              <a:t><![CDATA[14. When you are come unto the land which the LORD your God gives you, and shall possess it, and shall dwell therein, and shall say, I will set a king over me, like all the nations that are about me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பழுதும் அவலட்சணமுமுள்ள யாதொரு மாட்டையாவது ஆட்டையாவது உன் தேவனாகிய கர்த்தருக்குப் பலியிடவேண்டாம்; அது உன் தேவனாகிய கர்த்தருக்கு அருவருப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. You shall not sacrifice unto the LORD your God any bullock, or sheep, wherein is blemish, or any evil thing: for that is an abomination unto the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தில் நீ போய்ச் சேர்ந்து, அதைச் சுதந்தரித்துக்கொண்டு, அதில் குடியேறினபின், நீ; என்னைச் சுற்றிலும் இருக்கிற சகல ஜாதிகளையும் போல, நானும் எனக்கு ஒரு ராஜாவை ஏற்படுத்தவேண்டும் என்பாயானால்;]]></a:t>
+              <a:t><![CDATA[14. When you are come unto the land which the LORD your God gives you, and shall possess it, and shall dwell therein, and shall say, I will set a king over me, like all the nations that are about me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் தேவனாகிய கர்த்தர் தெரிந்து கொள்பவனையே உனக்கு ராஜாவாக வைக்கக்கடவாய்; உன் சகோதரருக்குள்ளிருக்கிற ஒருவனையே உன்மேல் ராஜாவாக ஏற்படுத்தக்கடவாய்; உன் சகோதரன் அல்லாத அந்நியனை ராஜாவாக ஏற்படுத்தக் கூடாது.]]></a:t>
+              <a:t><![CDATA[14. When you are come unto the land which the LORD your God gives you, and shall possess it, and shall dwell therein, and shall say, I will set a king over me, like all the nations that are about me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் தேவனாகிய கர்த்தர் தெரிந்து கொள்பவனையே உனக்கு ராஜாவாக வைக்கக்கடவாய்; உன் சகோதரருக்குள்ளிருக்கிற ஒருவனையே உன்மேல் ராஜாவாக ஏற்படுத்தக்கடவாய்; உன் சகோதரன் அல்லாத அந்நியனை ராஜாவாக ஏற்படுத்தக் கூடாது.]]></a:t>
+              <a:t><![CDATA[15. You shall in any way set him king over you, whom the LORD your God shall choose: one from among your brethren shall you set king over you: you may not set a stranger over you, which is not your brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் அநேக குதிரைகளைச் சம்பாதியாமலும், அநேக குதிரைகளைத் தனக்குச் சம்பாதிக்கும்படிக்கு ஜனங்களைத் திரும்ப எகிப்திற்குப் போகப்பண்ணாமலும் இருக்கக்கடவன்; இனி அந்த வழியாய் நீங்கள் திரும்பிப்போகவேண்டாம் என்று கர்த்தர் உங்களுக்குச் சொல்லியிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[15. You shall in any way set him king over you, whom the LORD your God shall choose: one from among your brethren shall you set king over you: you may not set a stranger over you, which is not your brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் அநேக குதிரைகளைச் சம்பாதியாமலும், அநேக குதிரைகளைத் தனக்குச் சம்பாதிக்கும்படிக்கு ஜனங்களைத் திரும்ப எகிப்திற்குப் போகப்பண்ணாமலும் இருக்கக்கடவன்; இனி அந்த வழியாய் நீங்கள் திரும்பிப்போகவேண்டாம் என்று கர்த்தர் உங்களுக்குச் சொல்லியிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[15. You shall in any way set him king over you, whom the LORD your God shall choose: one from among your brethren shall you set king over you: you may not set a stranger over you, which is not your brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் இருதயம் பின்வாங்கிப் போகாதபடி அவன் அநேகம் ஸ்திரீகளைப் படைக்கவேண்டாம்; வெள்ளியும் பொன்னும் தனக்கு மிகுதியாய்ப் பெருகப்பண்ணவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[16. But he shall not multiply horses to himself, nor cause the people to return to Egypt, to the end that he should multiply horses: forasmuch as the LORD has said unto you, All of you shall henceforth return no more that way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் இருதயம் பின்வாங்கிப் போகாதபடி அவன் அநேகம் ஸ்திரீகளைப் படைக்கவேண்டாம்; வெள்ளியும் பொன்னும் தனக்கு மிகுதியாய்ப் பெருகப்பண்ணவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[16. But he shall not multiply horses to himself, nor cause the people to return to Egypt, to the end that he should multiply horses: forasmuch as the LORD has said unto you, All of you shall henceforth return no more that way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் சிங்காசனத்தின்மேல் வீற்றிருக்கும்போது, அவனுடைய இருதயம் அவன் சகோதரர்பேரில் மேட்டிமை கொள்ளாமலும், கற்பனையைவிட்டு வலதுபுறம் இடதுபுறம் சாயாமலும்,]]></a:t>
+              <a:t><![CDATA[16. But he shall not multiply horses to himself, nor cause the people to return to Egypt, to the end that he should multiply horses: forasmuch as the LORD has said unto you, All of you shall henceforth return no more that way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் சிங்காசனத்தின்மேல் வீற்றிருக்கும்போது, அவனுடைய இருதயம் அவன் சகோதரர்பேரில் மேட்டிமை கொள்ளாமலும், கற்பனையைவிட்டு வலதுபுறம் இடதுபுறம் சாயாமலும்,]]></a:t>
+              <a:t><![CDATA[17. Neither shall he multiply wives to himself, that his heart turn not away: neither shall he greatly multiply to himself silver and gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்த நியாயப்பிரமாணத்தின் எல்லா வார்த்தைகளையும், இந்தக் கட்டளைகளையும் கைக்கொண்டு, இவைகளின் படி செய்வதற்காகத் தன் தேவனாகிய கர்த்தருக்குப் பயந்திருக்கும்படி கற்றுக்கொள்ளும்பொருட்டு,]]></a:t>
+              <a:t><![CDATA[17. Neither shall he multiply wives to himself, that his heart turn not away: neither shall he greatly multiply to himself silver and gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தரின் கண்களுக்கு முன்பாக எந்தப் புருஷனாவது ஸ்திரீயாவது உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கிற வாசல்கள் ஒன்றில் அக்கிரமஞ்செய்து, அவருடைய உடன்படிக்கையை மீறி,]]></a:t>
+              <a:t><![CDATA[2. If there be found among you, within any of your gates which the LORD your God gives you, man or woman, that has wrought wickedness in the sight of the LORD your God, in transgressing his covenant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்த நியாயப்பிரமாணத்தின் எல்லா வார்த்தைகளையும், இந்தக் கட்டளைகளையும் கைக்கொண்டு, இவைகளின் படி செய்வதற்காகத் தன் தேவனாகிய கர்த்தருக்குப் பயந்திருக்கும்படி கற்றுக்கொள்ளும்பொருட்டு,]]></a:t>
+              <a:t><![CDATA[18. And it shall be, when he sits upon the throne of his kingdom, that he shall write him a copy of this law in a book out of that which is before the priests the Levites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் லேவியராகிய ஆசாரியரிடத்திலிருக்கிற நியாயப்பிரமாண நூலைப் பார்த்து, தனக்காக ஒரு பிரதியை எழுதி, தன்னிடத்தில் வைத்துக்கொண்டு, தன் ஜீவனுள்ள நாளெல்லாம் அதை வாசிக்கக்கடவன்; இப்படிச் செய்வதினால், தானும் தன் குமாரரும் இஸ்ரவேலின் நடுவே தங்கள் ராஜ்யத்திலே நீடித்து வாழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And it shall be, when he sits upon the throne of his kingdom, that he shall write him a copy of this law in a book out of that which is before the priests the Levites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4261,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் லேவியராகிய ஆசாரியரிடத்திலிருக்கிற நியாயப்பிரமாண நூலைப் பார்த்து, தனக்காக ஒரு பிரதியை எழுதி, தன்னிடத்தில் வைத்துக்கொண்டு, தன் ஜீவனுள்ள நாளெல்லாம் அதை வாசிக்கக்கடவன்; இப்படிச் செய்வதினால், தானும் தன் குமாரரும் இஸ்ரவேலின் நடுவே தங்கள் ராஜ்யத்திலே நீடித்து வாழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And it shall be with him, and he shall read therein all the days of his life: that he may learn to fear the LORD his God, to keep all the words of this law and these statutes, to do them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And it shall be with him, and he shall read therein all the days of his life: that he may learn to fear the LORD his God, to keep all the words of this law and these statutes, to do them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. That his heart be not lifted up above his brethren, and that he turn not aside from the commandment, to the right hand, or to the left: to the end that he may prolong his days in his kingdom, he, and his children, in the midst of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. That his heart be not lifted up above his brethren, and that he turn not aside from the commandment, to the right hand, or to the left: to the end that he may prolong his days in his kingdom, he, and his children, in the midst of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. That his heart be not lifted up above his brethren, and that he turn not aside from the commandment, to the right hand, or to the left: to the end that he may prolong his days in his kingdom, he, and his children, in the midst of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தரின் கண்களுக்கு முன்பாக எந்தப் புருஷனாவது ஸ்திரீயாவது உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கிற வாசல்கள் ஒன்றில் அக்கிரமஞ்செய்து, அவருடைய உடன்படிக்கையை மீறி,]]></a:t>
+              <a:t><![CDATA[2. If there be found among you, within any of your gates which the LORD your God gives you, man or woman, that has wrought wickedness in the sight of the LORD your God, in transgressing his covenant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் விலக்கியிருக்கிற வேறே தேவர்களையாவது சந்திரசூரியர் முதலான வானசேனைகளையாவது சேவித்து, அவைகளை நமஸ்கரிக்கிறதாகக் காணப்பட்டால்,]]></a:t>
+              <a:t><![CDATA[3. And has gone and served other gods, and worshipped them, either the sun, or moon, or any of the host of heaven, which I have not commanded;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் விலக்கியிருக்கிற வேறே தேவர்களையாவது சந்திரசூரியர் முதலான வானசேனைகளையாவது சேவித்து, அவைகளை நமஸ்கரிக்கிறதாகக் காணப்பட்டால்,]]></a:t>
+              <a:t><![CDATA[3. And has gone and served other gods, and worshipped them, either the sun, or moon, or any of the host of heaven, which I have not commanded;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது உன் செவிகேட்க உனக்கு அறிவிக்கப்படும்போது, நீ அதை நன்றாய் விசாரிக்கக்கடவாய்; அது மெய் என்றும், அப்படிப்பட்ட அருவருப்பு இஸ்ரவேலில் நடந்தது நிச்சயம் என்றும் கண்டாயானால்,]]></a:t>
+              <a:t><![CDATA[4. And it be told you, and you have heard of it, and enquired diligently, and, behold, it be true, and the thing certain, that such abomination is wrought in Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது உன் செவிகேட்க உனக்கு அறிவிக்கப்படும்போது, நீ அதை நன்றாய் விசாரிக்கக்கடவாய்; அது மெய் என்றும், அப்படிப்பட்ட அருவருப்பு இஸ்ரவேலில் நடந்தது நிச்சயம் என்றும் கண்டாயானால்,]]></a:t>
+              <a:t><![CDATA[4. And it be told you, and you have heard of it, and enquired diligently, and, behold, it be true, and the thing certain, that such abomination is wrought in Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102615" r:id="rId1"/>
+    <p:sldLayoutId id="2474598881" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5653,82 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तो जिस पुरूष वा स्त्री ने ऐसा बुरा काम किया हो, उस पुरूष वा स्त्री को बाहर अपने फाटकों पर ले जा]]></a:t>
+              <a:t><![CDATA[5. அந்த அக்கிரமத்தைச் செய்த புருஷனையாவது ஸ்திரீயையாவது உன் வாசல்களுக்கு வெளியே கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर ऐसा पत्थरवाह करना कि वह मर जाए।]]></a:t>
+              <a:t><![CDATA[அப்படிப்பட்டவர்கள் சாகும்படி கல்லெறியக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जो प्राणदण्ड के योग्य ठहरे वह एक ही की साक्षी से न मार डाला जाए, किन्तु दो वा तीन मनुष्यों की]]></a:t>
+              <a:t><![CDATA[6. சாவுக்குப் பாத்திரமானவன் இரண்டு மூன்று சாட்சிகளுடைய வாக்கினால் கொலைசெய்யப்படக்கடவன்; ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साक्षी से मार डाला जाए।]]></a:t>
+              <a:t><![CDATA[சாட்சியினுடைய வாக்கினால் அவன் கொலைசெய்யப்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. उसके मार डालने के लिये सब से पहिले साक्षियों के हाथ, और उनके बाद और सब लोगों के हाथ उस पर उठें।]]></a:t>
+              <a:t><![CDATA[7. அவனைக் கொலைசெய்கிறதற்குச் சாட்சிகளுடைய கைகள் முந்தியும் எல்லா ஜனங்களுடைய கைகள் பிந்தியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इसी रीति से ऐसी बुराई को अपने मध्य से दूर करना॥]]></a:t>
+              <a:t><![CDATA[அவன்மேல் இருப்பதாக; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. यदि तेरी बस्तियों के भीतर कोई झगड़े की बात हो, अर्थात आपस के खून, वा विवाद, वा मारपीट का कोई]]></a:t>
+              <a:t><![CDATA[8. உன் வாசல்களில் இரத்தப்பழிகளைக் குறித்தும், வியாச்சியங்களைக் குறித்தும், காயம்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुकद्दमा उठे, और उसका न्याय करना तेरे लिये कठिन जान पड़े, तो उस स्थान को जा कर जो तेरा परमेश्वर]]></a:t>
+              <a:t><![CDATA[சேதங்களைக்குறித்தும் வழக்கு நேரிட்டு, நியாயந்தீர்ப்பது உனக்கு அரிதாயிருந்தால், நீ எழுந்து, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा चुन लेगा;]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் தெரிந்து ஏற்படுத்தின ஸ்தானத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. लेवीय याजकों के पास और उन दिनो के न्यायियों के पास जा कर पूछताछ करना, कि वे तुम को न्याय की बातें]]></a:t>
+              <a:t><![CDATA[9. லேவியரான ஆசாரியரிடத்திலும் அந்நாட்களில் இருக்கிற நியாயாதிபதியினிடத்திலும் விசாரிக்கவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. तू अपने परमेश्वर यहोवा के लिये कोई बैल वा भेड़-बकरी बलि न करना जिस में दोष वा किसी प्रकार की खोट]]></a:t>
+              <a:t><![CDATA[1. பழுதும் அவலட்சணமுமுள்ள யாதொரு மாட்டையாவது ஆட்டையாவது உன் தேவனாகிய கர்த்தருக்குப் பலியிடவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बतलाएं।]]></a:t>
+              <a:t><![CDATA[நியாயம் இன்னதென்று அவர்கள் உனக்கு அறிவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और न्याय की जैसी बात उस स्थान के लोग जो यहोवा चुन लेगा तुझे बता दें, उसी के अनुसार करना; और जो]]></a:t>
+              <a:t><![CDATA[10. கர்த்தர் தெரிந்துகொண்ட இடத்திலிருந்து அவர்கள் உனக்கு அறிவிக்கும் தீர்ப்புக்கு நீ இணங்கி, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[व्यवस्था वे तुझे दें उसी के अनुसार चलने में चौकसी करना;]]></a:t>
+              <a:t><![CDATA[உனக்கு விதிக்கிறபடி செய்யக் கவனமாயிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. व्यवस्था की जो बात वे तुझे बताएं, और न्याय की जो बात वे तुझ से कहें, उसी के अनुसार करना; जो बात]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் உனக்கு அறிவிக்கும் தீர்ப்பை விட்டு வலதுபுறம் இடதுபுறம் சாயாமல், அவர்கள் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वे तुझ को बाताएं उस से दाहिने वा बाएं न मुड़ना।]]></a:t>
+              <a:t><![CDATA[உணர்த்தும் பிரமாணத்தின்படியும், உனக்குச் சொல்லும் நியாயத்தீர்ப்பின்படியும் செய்யக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और जो मनुष्य अभिमान करके उस याजक की, जो वहां तेरे परमेश्वर यहोवा की सेवा टहल करने को उपस्थित]]></a:t>
+              <a:t><![CDATA[12. அங்கே உன் தேவனாகிய கர்த்தருக்கு ஆராதனை செய்யும்படி நிற்கிற ஆசாரியனுடைய சொல்லையாகிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहेगा, न माने, वा उस न्यायी की न सुने, तो वह मनुष्य मार डाला जाए; इस प्रकार तू इस्राएल में से ऐसी]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதியினுடைய சொல்லையாகிலும் கேளாமல், ஒருவன் இடும்புசெய்தால், அவன் சாகக்கடவன்; இப்படியே தீமையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बुराई को दूर कर देना।]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. इस से सब लोग सुनकर डर जाएंगे, और फिर अभिमान नहीं करेंगे॥]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் எல்லாரும் அதைக் கேட்டு, பயந்து, இனி இடும்பு செய்யாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. जब तू उस देश में पहुंचे जिसे तेरा परमेश्वर यहोवा तुझे देता है, और उसका अधिकारी हो, और उन में]]></a:t>
+              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தில் நீ போய்ச் சேர்ந்து, அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो; क्योंकि ऐसा करना तेरे परमेश्वर यहोवा के समीप घृणित है॥]]></a:t>
+              <a:t><![CDATA[அது உன் தேவனாகிய கர்த்தருக்கு அருவருப்பாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बसकर कहने लगे, कि चारों ओर की सब जातियों की नाईं मैं भी अपने ऊपर राजा ठहराऊंगा;]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொண்டு, அதில் குடியேறினபின், நீ; என்னைச் சுற்றிலும் இருக்கிற சகல ஜாதிகளையும் போல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तब जिस को तेरा परमेश्वर यहोवा चुन ले अवश्य उसी को राजा ठहराना। अपने भाइयों ही में से किसी को]]></a:t>
+              <a:t><![CDATA[நானும் எனக்கு ஒரு ராஜாவை ஏற்படுத்தவேண்டும் என்பாயானால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने ऊपर राजा ठहराना; किसी परदेशी को जो तेरा भाई न हो तू अपने ऊपर अधिकारी नहीं ठहरा सकता।]]></a:t>
+              <a:t><![CDATA[15. உன் தேவனாகிய கர்த்தர் தெரிந்து கொள்பவனையே உனக்கு ராஜாவாக வைக்கக்கடவாய்; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और वह बहुत घोड़े न रखे, और न इस मनसा से अपनी प्रजा के लोगों को मिस्र में भेजे कि उसके पास बहुत]]></a:t>
+              <a:t><![CDATA[சகோதரருக்குள்ளிருக்கிற ஒருவனையே உன்மேல் ராஜாவாக ஏற்படுத்தக்கடவாய்; உன் சகோதரன் அல்லாத அந்நியனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से घोड़े हो जाएं, क्योंकि यहोवा ने तुम से कहा है, कि तुम उस मार्ग से फिर कभी न लौटना।]]></a:t>
+              <a:t><![CDATA[ராஜாவாக ஏற்படுத்தக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और वह बहुत स्त्रियां भी न रखे, ऐसा न हो कि उसका मन यहोवा की ओर से पलट जाए; और न वह अपना सोना]]></a:t>
+              <a:t><![CDATA[16. அவன் அநேக குதிரைகளைச் சம்பாதியாமலும், அநேக குதிரைகளைத் தனக்குச் சம்பாதிக்கும்படிக்கு ஜனங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रूपा बहुत बढ़ाए।]]></a:t>
+              <a:t><![CDATA[திரும்ப எகிப்திற்குப் போகப்பண்ணாமலும் இருக்கக்கடவன்; இனி அந்த வழியாய் நீங்கள் திரும்பிப்போகவேண்டாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और जब वह राजगद्दी पर विराजमान हो, तब इसी व्यवस्था की पुस्तक, जो लेवीय याजकों के पास रहेगी, उसकी]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் உங்களுக்குச் சொல்லியிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एक नकल अपने लिये कर ले।]]></a:t>
+              <a:t><![CDATA[17. அவன் இருதயம் பின்வாங்கிப் போகாதபடி அவன் அநேகம் ஸ்திரீகளைப் படைக்கவேண்டாம்; வெள்ளியும் பொன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और वह उसे अपने पास रखे, और अपने जीवन भर उसको पढ़ा करे, जिस से वह अपने परमेश्वर यहोवा का भय]]></a:t>
+              <a:t><![CDATA[தனக்கு மிகுதியாய்ப் பெருகப்பண்ணவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. जो बस्तियां तेरा परमेश्वर यहोवा तुझे देता है, यदि उन में से किसी में कोई पुरूष वा स्त्री ऐसी पाई]]></a:t>
+              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தரின் கண்களுக்கு முன்பாக எந்தப் புருஷனாவது ஸ்திரீயாவது உன் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मानना, और इस व्यवस्था और इन विधियों की सारी बातों के मानने में चौकसी करना सीखे;]]></a:t>
+              <a:t><![CDATA[18. அவன் தன் சிங்காசனத்தின்மேல் வீற்றிருக்கும்போது, அவனுடைய இருதயம் அவன் சகோதரர்பேரில் மேட்டிமை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. जिस से वह अपने मन में घमण्ड करके अपने भाइयों को तुच्छ न जाने, और इन आज्ञाओं से न तो दाहिने मुड़े]]></a:t>
+              <a:t><![CDATA[கொள்ளாமலும், கற்பனையைவிட்டு வலதுபுறம் இடதுபுறம் சாயாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10489,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और न बाएं; जिस से कि वह और उसके वंश के लोग इस्राएलियों के मध्य बहुत दिनों तक राज्य करते रहें॥]]></a:t>
+              <a:t><![CDATA[19. இந்த நியாயப்பிரமாணத்தின் எல்லா வார்த்தைகளையும், இந்தக் கட்டளைகளையும் கைக்கொண்டு, இவைகளின் படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்வதற்காகத் தன் தேவனாகிய கர்த்தருக்குப் பயந்திருக்கும்படி கற்றுக்கொள்ளும்பொருட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவன் லேவியராகிய ஆசாரியரிடத்திலிருக்கிற நியாயப்பிரமாண நூலைப் பார்த்து, தனக்காக ஒரு பிரதியை எழுதி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தன்னிடத்தில் வைத்துக்கொண்டு, தன் ஜீவனுள்ள நாளெல்லாம் அதை வாசிக்கக்கடவன்; இப்படிச் செய்வதினால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தானும் தன் குமாரரும் இஸ்ரவேலின் நடுவே தங்கள் ராஜ்யத்திலே நீடித்து வாழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाए, जिसने तेरे परमेश्वर यहोवा की वाचा तोड़कर ऐसा काम किया हो, जो उसकी दृष्टि में बुरा है,]]></a:t>
+              <a:t><![CDATA[உனக்குக் கொடுக்கிற வாசல்கள் ஒன்றில் அக்கிரமஞ்செய்து, அவருடைய உடன்படிக்கையை மீறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. अर्थात मेरी आज्ञा का उल्लंघन करके पराए देवताओं की, वा सूर्य, वा चंद्रमा, वा आकाश के गण में से]]></a:t>
+              <a:t><![CDATA[3. நான் விலக்கியிருக்கிற வேறே தேவர்களையாவது சந்திரசூரியர் முதலான வானசேனைகளையாவது சேவித்து, அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किसी की उपासना की हो, वा उसको दण्डवत किया हो,]]></a:t>
+              <a:t><![CDATA[நமஸ்கரிக்கிறதாகக் காணப்பட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और यह बात तुझे बतलाई जाए और तेरे सुनने में आए; तब भली भांति पूछपाछ करना, और यदि यह बात सच ठहरे कि]]></a:t>
+              <a:t><![CDATA[4. அது உன் செவிகேட்க உனக்கு அறிவிக்கப்படும்போது, நீ அதை நன்றாய் விசாரிக்கக்கடவாய்; அது மெய் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इस्राएल में ऐसा घृणित कर्म किया गया है,]]></a:t>
+              <a:t><![CDATA[அப்படிப்பட்ட அருவருப்பு இஸ்ரவேலில் நடந்தது நிச்சயம் என்றும் கண்டாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>