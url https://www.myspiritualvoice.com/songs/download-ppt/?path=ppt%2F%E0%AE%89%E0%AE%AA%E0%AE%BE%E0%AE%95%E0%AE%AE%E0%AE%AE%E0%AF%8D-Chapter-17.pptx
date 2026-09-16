--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5321,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598881" r:id="rId1"/>
+    <p:sldLayoutId id="2478604291" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11738,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>