--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -73,50 +73,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +144,53 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +329,56 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சொல்லும்படி நான் கட்டளையிடாத வார்த்தையை என் நாமத்தினாலே சொல்லத் துணியும் தீர்க்கதரிசியும், வேறே தேவர்களின் நாமத்தினாலே பேசும் தீர்க்கதரிசியும் சாகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[4. The first-fruit also of your corn, of your wine, and of yours oil, and the first of the fleece of your sheep, shall you give him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சொல்லும்படி நான் கட்டளையிடாத வார்த்தையை என் நாமத்தினாலே சொல்லத் துணியும் தீர்க்கதரிசியும், வேறே தேவர்களின் நாமத்தினாலே பேசும் தீர்க்கதரிசியும் சாகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. For the LORD your God has chosen him out of all your tribes, to stand to minister in the name of the LORD, him and his sons for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் சொல்லாத வார்த்தை இன்னதென்று நான் எப்படி அறிவேன் என்று நீ உன் இருதயத்தில் சொல்வாயாகில்,]]></a:t>
+              <a:t><![CDATA[5. For the LORD your God has chosen him out of all your tribes, to stand to minister in the name of the LORD, him and his sons for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒரு தீர்க்கதரிசி கர்த்தரின் நாமத்தினாலே சொல்லும் காரியம் நடவாமலும் நிறைவேறாமலும் போனால், அது கர்த்தர் சொல்லாத வார்த்தை; அந்தத் தீர்க்கதரிசி அதைத் துணிகரத்தினால் சொன்னான்; அவனுக்கு நீ பயப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[6. And if a Levite come from any of your gates out of all Israel, where he sojourned, and come with all the desire of his mind unto the place which the LORD shall choose;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒரு தீர்க்கதரிசி கர்த்தரின் நாமத்தினாலே சொல்லும் காரியம் நடவாமலும் நிறைவேறாமலும் போனால், அது கர்த்தர் சொல்லாத வார்த்தை; அந்தத் தீர்க்கதரிசி அதைத் துணிகரத்தினால் சொன்னான்; அவனுக்கு நீ பயப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[6. And if a Levite come from any of your gates out of all Israel, where he sojourned, and come with all the desire of his mind unto the place which the LORD shall choose;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. லேவியராகிய ஆசாரியருக்கும் லேவிகோத்திரத்தார் அனைவருக்கும் இஸ்ரவேல் புத்திரருடன் பங்கும் சுதந்தரமும் இல்லாதிருப்பதாக; கர்த்தருக்கு இடப்படும் தகனபலிகளையும் அவருக்குச் சுதந்தரமானவைகளையும் அவர்கள் புசிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[7. Then he shall minister in the name of the LORD his God, as all his brethren the Levites do, which stand there before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. லேவியராகிய ஆசாரியருக்கும் லேவிகோத்திரத்தார் அனைவருக்கும் இஸ்ரவேல் புத்திரருடன் பங்கும் சுதந்தரமும் இல்லாதிருப்பதாக; கர்த்தருக்கு இடப்படும் தகனபலிகளையும் அவருக்குச் சுதந்தரமானவைகளையும் அவர்கள் புசிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[7. Then he shall minister in the name of the LORD his God, as all his brethren the Levites do, which stand there before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் சகோதரருக்குள்ளே அவர்களுக்குச் சுதந்தரமில்லை; கர்த்தர் அவர்களுக்குச் சொல்லியபடியே, அவரே அவர்கள் சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[8. They shall have like portions to eat, beside that which comes of the sale of his patrimony.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் சகோதரருக்குள்ளே அவர்களுக்குச் சுதந்தரமில்லை; கர்த்தர் அவர்களுக்குச் சொல்லியபடியே, அவரே அவர்கள் சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[8. They shall have like portions to eat, beside that which comes of the sale of his patrimony.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனத்தினிடத்தில் பெற்றுக்கொள்ள வேண்டிய ஆசாரியருக்குரிய வரத்தாவது: ஜனங்கள் பலியிடும் ஆடுமாடுகளில் முன்னந்தொடையையும் தாடைகளையும் இரைப்பையையும் ஆசாரியனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. When you are come into the land which the LORD your God gives you, you shall not learn to do after the abominations of those nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஓரேபிலே சபை கூட்டப்பட்டநாளில்: நான் சாகாதபடி என் தேவனாகிய கர்த்தரின் சத்தத்தை இனி நான் கேளாமலும், இந்தப் பெரிய அக்கினியை இனி நான் காணாமலும் இருப்பேனாக என்று உன் தேவனாகிய கர்த்தரை நீ வேண்டிக் கொண்டதின்படியெல்லாம் அவர் செய்வார்.]]></a:t>
+              <a:t><![CDATA[1. The priests the Levites, and all the tribe of Levi, shall have no part nor inheritance with Israel: they shall eat the offerings of the LORD made by fire, and his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனத்தினிடத்தில் பெற்றுக்கொள்ள வேண்டிய ஆசாரியருக்குரிய வரத்தாவது: ஜனங்கள் பலியிடும் ஆடுமாடுகளில் முன்னந்தொடையையும் தாடைகளையும் இரைப்பையையும் ஆசாரியனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. When you are come into the land which the LORD your God gives you, you shall not learn to do after the abominations of those nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் தானியம், திராட்சரசம், எண்ணெய், ஆட்டுரோமம் என்னும் இவைகளின் முதற்பலனையும் அவனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. There shall not be found among you any one that makes his son or his daughter to pass through the fire, or that uses divination, or an observer of times, or an enchanter, or a witch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் தானியம், திராட்சரசம், எண்ணெய், ஆட்டுரோமம் என்னும் இவைகளின் முதற்பலனையும் அவனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. There shall not be found among you any one that makes his son or his daughter to pass through the fire, or that uses divination, or an observer of times, or an enchanter, or a witch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனும் அவன் குமாரரும் எந்நாளும் கர்த்தரின் நாமத்தை முன்னிட்டு ஆராதனை செய்யும்படி நிற்கும்பொருட்டு, உன் தேவனாகிய கர்த்தர் உன் கோத்திரத்தார் எல்லாருக்குள்ளும் அவனையே தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[11. Or a charmer, or a consulter with familiar spirits, or a wizard, or a necromancer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனும் அவன் குமாரரும் எந்நாளும் கர்த்தரின் நாமத்தை முன்னிட்டு ஆராதனை செய்யும்படி நிற்கும்பொருட்டு, உன் தேவனாகிய கர்த்தர் உன் கோத்திரத்தார் எல்லாருக்குள்ளும் அவனையே தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[11. Or a charmer, or a consulter with familiar spirits, or a wizard, or a necromancer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேலில் எவ்விடத்திலுமுள்ள உன் வாசல்கள் யாதொன்றிலே தங்கின ஒரு லேவியன் அவ்விடத்தை விட்டு, கர்த்தர் தெரிந்துகொண்ட ஸ்தானத்திற்கு மனப்பூர்வமாய் வந்தால்,]]></a:t>
+              <a:t><![CDATA[12. For all that do these things are an abomination unto the LORD: and because of these abominations the LORD your God does drive them out from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேலில் எவ்விடத்திலுமுள்ள உன் வாசல்கள் யாதொன்றிலே தங்கின ஒரு லேவியன் அவ்விடத்தை விட்டு, கர்த்தர் தெரிந்துகொண்ட ஸ்தானத்திற்கு மனப்பூர்வமாய் வந்தால்,]]></a:t>
+              <a:t><![CDATA[12. For all that do these things are an abomination unto the LORD: and because of these abominations the LORD your God does drive them out from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அங்கே கர்த்தருடைய சந்நிதியில் நிற்கும் லேவியராகிய தன் எல்லாச் சகோதரரைப்போலும் தன் தேவனாகிய கர்த்தரின் நாமத்தை முன்னிட்டு ஊழியஞ்செய்வான்.]]></a:t>
+              <a:t><![CDATA[13. You shall be perfect with the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அங்கே கர்த்தருடைய சந்நிதியில் நிற்கும் லேவியராகிய தன் எல்லாச் சகோதரரைப்போலும் தன் தேவனாகிய கர்த்தரின் நாமத்தை முன்னிட்டு ஊழியஞ்செய்வான்.]]></a:t>
+              <a:t><![CDATA[14. For these nations, which you shall possess, hearkened unto observers of times, and unto diviners: but as for you, the LORD your God has not suffered you so to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படிப்பட்டவர்கள் தங்கள் பிதாக்களுடைய ஆஸ்தியின் விலைக்கிரயத்தை அநுபவிக்கிறதும் அல்லாமல், சாப்பாட்டிற்காகச் சமமான பாகத்தையும் பெற்றுக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[14. For these nations, which you shall possess, hearkened unto observers of times, and unto diviners: but as for you, the LORD your God has not suffered you so to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஓரேபிலே சபை கூட்டப்பட்டநாளில்: நான் சாகாதபடி என் தேவனாகிய கர்த்தரின் சத்தத்தை இனி நான் கேளாமலும், இந்தப் பெரிய அக்கினியை இனி நான் காணாமலும் இருப்பேனாக என்று உன் தேவனாகிய கர்த்தரை நீ வேண்டிக் கொண்டதின்படியெல்லாம் அவர் செய்வார்.]]></a:t>
+              <a:t><![CDATA[1. The priests the Levites, and all the tribe of Levi, shall have no part nor inheritance with Israel: they shall eat the offerings of the LORD made by fire, and his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தில் நீ போய்ச் சேரும் போது, அந்த ஜாதிகள் செய்யும் அருவருப்புகளின்படி செய்யக் கற்றுக் கொள்ளவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[15. The LORD your God will raise up unto you a Prophet from the midst of you, of your brethren, like unto me; unto him all of you shall hearken;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தன் மகனையாவது தன் மகளையாவது தீக்கடக்கப்பண்ணுகிறவனும், குறிசொல்லுகிறவனும், நாள்பார்க்கிறவனும், அஞ்சனம் பார்க்கிறவனும், சூனியக்காரனும்,]]></a:t>
+              <a:t><![CDATA[15. The LORD your God will raise up unto you a Prophet from the midst of you, of your brethren, like unto me; unto him all of you shall hearken;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தன் மகனையாவது தன் மகளையாவது தீக்கடக்கப்பண்ணுகிறவனும், குறிசொல்லுகிறவனும், நாள்பார்க்கிறவனும், அஞ்சனம் பார்க்கிறவனும், சூனியக்காரனும்,]]></a:t>
+              <a:t><![CDATA[16. According to all that you desired of the LORD your God in Horeb in the day of the assembly, saying, Let me not hear again the voice of the LORD my God, neither let me see this great fire any more, that I die not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மந்திரவாதியும், சன்னதக்காரனும், மாயவித்தைக்காரனும், செத்தவர்களிடத்தில் குறிகேட்கிறவனும் உங்களுக்குள்ளே இருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[16. According to all that you desired of the LORD your God in Horeb in the day of the assembly, saying, Let me not hear again the voice of the LORD my God, neither let me see this great fire any more, that I die not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மந்திரவாதியும், சன்னதக்காரனும், மாயவித்தைக்காரனும், செத்தவர்களிடத்தில் குறிகேட்கிறவனும் உங்களுக்குள்ளே இருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[16. According to all that you desired of the LORD your God in Horeb in the day of the assembly, saying, Let me not hear again the voice of the LORD my God, neither let me see this great fire any more, that I die not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படிப்பட்டவைகளைச் செய்கிறவன் எவனும் கர்த்தருக்கு அருவருப்பானவன்; இப்படிப்பட்ட அருவருப்புகளின் நிமித்தம் உன் தேவனாகிய கர்த்தர் அவர்களை உன் முன்னின்று துரத்திவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. And the LORD said unto me, They have well spoken that which they have spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படிப்பட்டவைகளைச் செய்கிறவன் எவனும் கர்த்தருக்கு அருவருப்பானவன்; இப்படிப்பட்ட அருவருப்புகளின் நிமித்தம் உன் தேவனாகிய கர்த்தர் அவர்களை உன் முன்னின்று துரத்திவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. I will raise them up a Prophet from among their brethren, like unto you, and will put my words in his mouth; and he shall speak unto them all that I shall command him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் தேவனாகிய கர்த்தருக்கு முன்பாக நீ உத்தமனாயிருக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[18. I will raise them up a Prophet from among their brethren, like unto you, and will put my words in his mouth; and he shall speak unto them all that I shall command him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ துரத்திவிடப்போகிற இந்த ஜாதிகள் நாள் பார்க்கிறவர்களுக்கும் குறி சொல்லுகிறவர்களுக்கும் செவிகொடுக்கிறார்கள்; நீ அப்படிச் செய்கிறதற்கு உன் தேவனாகிய கர்த்தர் உத்தரவுகொடார்.]]></a:t>
+              <a:t><![CDATA[19. And it shall come to pass, that whosoever will not hearken unto my words which he shall speak in my name, I will require it of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ துரத்திவிடப்போகிற இந்த ஜாதிகள் நாள் பார்க்கிறவர்களுக்கும் குறி சொல்லுகிறவர்களுக்கும் செவிகொடுக்கிறார்கள்; நீ அப்படிச் செய்கிறதற்கு உன் தேவனாகிய கர்த்தர் உத்தரவுகொடார்.]]></a:t>
+              <a:t><![CDATA[20. But the prophet, which shall presume to speak a word in my name, which I have not commanded him to speak, or that shall speak in the name of other gods, even that prophet shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஓரேபிலே சபை கூட்டப்பட்டநாளில்: நான் சாகாதபடி என் தேவனாகிய கர்த்தரின் சத்தத்தை இனி நான் கேளாமலும், இந்தப் பெரிய அக்கினியை இனி நான் காணாமலும் இருப்பேனாக என்று உன் தேவனாகிய கர்த்தரை நீ வேண்டிக் கொண்டதின்படியெல்லாம் அவர் செய்வார்.]]></a:t>
+              <a:t><![CDATA[1. The priests the Levites, and all the tribe of Levi, shall have no part nor inheritance with Israel: they shall eat the offerings of the LORD made by fire, and his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் தேவனாகிய கர்த்தர் என்னைப் போல ஒரு தீர்க்கதரிசியை உனக்காக உன் நடுவே உன் சகோதரரிலிருந்து எழும்பப் பண்ணுவார்; அவருக்குச் செவிகொடுப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[20. But the prophet, which shall presume to speak a word in my name, which I have not commanded him to speak, or that shall speak in the name of other gods, even that prophet shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4144,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் தேவனாகிய கர்த்தர் என்னைப் போல ஒரு தீர்க்கதரிசியை உனக்காக உன் நடுவே உன் சகோதரரிலிருந்து எழும்பப் பண்ணுவார்; அவருக்குச் செவிகொடுப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[21. And if you say in yours heart, How shall we know the word which the LORD has not spoken?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. When a prophet speaks in the name of the LORD, if the thing follow not, nor come to pass, that is the thing which the LORD has not spoken, but the prophet has spoken it presumptuously: you shall not be afraid of him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. When a prophet speaks in the name of the LORD, if the thing follow not, nor come to pass, that is the thing which the LORD has not spoken, but the prophet has spoken it presumptuously: you shall not be afraid of him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. When a prophet speaks in the name of the LORD, if the thing follow not, nor come to pass, that is the thing which the LORD has not spoken, but the prophet has spoken it presumptuously: you shall not be afraid of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது கர்த்தர் என்னை நோக்கி: அவர்கள் சொன்னது சரியே.]]></a:t>
+              <a:t><![CDATA[2. Therefore shall they have no inheritance among their brethren: the LORD is their inheritance, as he has said unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன்னைப்போல ஒரு தீர்க்கதரிசியை நான் அவர்களுக்காக அவர்கள் சகோதரரிலிருந்து எழும்பப்பண்ணி, என் வார்த்தைகளை அவர் வாயில் அருளுவேன்; நான் அவருக்குக் கற்பிப்பதையெல்லாம் அவர்களுக்குச் சொல்லுவார்.]]></a:t>
+              <a:t><![CDATA[2. Therefore shall they have no inheritance among their brethren: the LORD is their inheritance, as he has said unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன்னைப்போல ஒரு தீர்க்கதரிசியை நான் அவர்களுக்காக அவர்கள் சகோதரரிலிருந்து எழும்பப்பண்ணி, என் வார்த்தைகளை அவர் வாயில் அருளுவேன்; நான் அவருக்குக் கற்பிப்பதையெல்லாம் அவர்களுக்குச் சொல்லுவார்.]]></a:t>
+              <a:t><![CDATA[3. And this shall be the priest's due from the people, from them that offer a sacrifice, whether it be ox or sheep; and they shall give unto the priest the shoulder, and the two cheeks, and the maw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் நாமத்தினாலே அவர் சொல்லும் என் வார்த்தைகளுக்குச் செவிகொடாதவன் எவனோ அவனை நான் விசாரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. And this shall be the priest's due from the people, from them that offer a sacrifice, whether it be ox or sheep; and they shall give unto the priest the shoulder, and the two cheeks, and the maw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் நாமத்தினாலே அவர் சொல்லும் என் வார்த்தைகளுக்குச் செவிகொடாதவன் எவனோ அவனை நான் விசாரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. The first-fruit also of your corn, of your wine, and of yours oil, and the first of the fleece of your sheep, shall you give him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542005" r:id="rId1"/>
+    <p:sldLayoutId id="2474602495" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5419,74 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. എന്നാൽ ഒരു പ്രവാചകൻ ഞാൻ അവനോടു കല്പിക്കാത്ത വചനം എന്റെ നാമത്തിൽ അഹങ്കാരത്തോടെ പ്രസ്താവിക്കയോ]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അന്യദൈവങ്ങളുടെ നാമത്തിൽ സംസാരിക്കയോ ചെയ്താൽ ആ പ്രവാചകൻ മരണശിക്ഷ അനുഭവിക്കേണം.]]></a:t>
+              <a:t><![CDATA[5. அவனும் அவன் குமாரரும் எந்நாளும் கர்த்தரின் நாமத்தை முன்னிட்டு ஆராதனை செய்யும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അതു യഹോവ അരുളിച്ചെയ്യാത്ത വചനം എന്നു ഞങ്ങൾ എങ്ങനെ അറിയും എന്നു നിന്റെ ഹൃദയത്തിൽ പറഞ്ഞാൽ]]></a:t>
+              <a:t><![CDATA[நிற்கும்பொருட்டு, உன் தேவனாகிய கர்த்தர் உன் கோத்திரத்தார் எல்லாருக்குள்ளும் அவனையே தெரிந்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഒരു പ്രവാചകൻ യഹോവയുടെ നാമത്തിൽ സംസാരിക്കുന്ന കാര്യം സംഭവിക്കയും ഒത്തുവരികയും ചെയ്യാഞ്ഞാൽ അതു]]></a:t>
+              <a:t><![CDATA[6. இஸ்ரவேலில் எவ்விடத்திலுமுள்ள உன் வாசல்கள் யாதொன்றிலே தங்கின ஒரு லேவியன் அவ்விடத்தை விட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവ അരുളിച്ചെയ്തതല്ല; പ്രവാചകൻ അതു സ്വയംകൃതമായി സംസാരിച്ചതത്രേ; അവനെ പേടിക്കരുതു.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் தெரிந்துகொண்ட ஸ்தானத்திற்கு மனப்பூர்வமாய் வந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ലേവ്യരായ പുരോഹിതന്മാർക്കും ലേവിഗോത്രത്തിന്നും യിസ്രായേലിനോടുകൂടെ ഓഹരിയും അവകാശവും ഉണ്ടാകരുതു;]]></a:t>
+              <a:t><![CDATA[7. அங்கே கர்த்தருடைய சந்நிதியில் நிற்கும் லேவியராகிய தன் எல்லாச் சகோதரரைப்போலும் தன் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ ദഹനയാഗങ്ങളും അവന്റെ അവകാശവുംകൊണ്ടു അവർ ഉപജീവനം കഴിക്കേണം.]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் நாமத்தை முன்னிட்டு ஊழியஞ்செய்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ആകയാൽ അവരുടെ സഹോദരന്മാരുടെ ഇടയിൽ അവർക്കു അവകാശം ഉണ്ടാകരുതു; യഹോവ അവരോടു അരുളിച്ചെയ്തതുപോലെ അവൻ]]></a:t>
+              <a:t><![CDATA[8. அப்படிப்பட்டவர்கள் தங்கள் பிதாக்களுடைய ஆஸ்தியின் விலைக்கிரயத்தை அநுபவிக்கிறதும் அல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ അവരുടെ അവകാശം.]]></a:t>
+              <a:t><![CDATA[சாப்பாட்டிற்காகச் சமமான பாகத்தையும் பெற்றுக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ജനത്തിൽനിന്നു പുരോഹിതന്മാർക്കു ചെല്ലേണ്ടുന്ന അവകാശം എന്തെന്നാൽ: മാടിനെയോ ആടിനെയോ യാഗം]]></a:t>
+              <a:t><![CDATA[9. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தில் நீ போய்ச் சேரும் போது, அந்த ஜாதிகள் செய்யும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഞാൻ മരിക്കാതിരിക്കേണ്ടതിന്നു ഇനി എന്റെ ദൈവമായ യഹോവയുടെ ശബ്ദം കേൾപ്പാനും ഈ മഹത്തായ തീ കാണ്മാനും]]></a:t>
+              <a:t><![CDATA[1. லேவியராகிய ஆசாரியருக்கும் லேவிகோத்திரத்தார் அனைவருக்கும் இஸ்ரவேல் புத்திரருடன் பங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഴിക്കുന്നവൻ കൈക്കുറകും കവിൾ രണ്ടും ആമാശയവും കൊടുക്കേണം.]]></a:t>
+              <a:t><![CDATA[அருவருப்புகளின்படி செய்யக் கற்றுக் கொள்ளவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ധാന്യം, വീഞ്ഞു, എണ്ണ എന്നിവയുടെ ആദ്യഫലവും നിന്റെ ആടുകളെ കത്രിക്കുന്ന ആദ്യരോമവും നീ അവന്നു]]></a:t>
+              <a:t><![CDATA[10. தன் மகனையாவது தன் மகளையாவது தீக்கடக்கப்பண்ணுகிறவனும், குறிசொல்லுகிறவனும், நாள்பார்க்கிறவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുക്കേണം.]]></a:t>
+              <a:t><![CDATA[அஞ்சனம் பார்க்கிறவனும், சூனியக்காரனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യഹോവയുടെ നാമത്തിൽ ശുശ്രൂഷിപ്പാൻ എപ്പോഴും നിൽക്കേണ്ടതിന്നു നിന്റെ ദൈവമായ യഹോവ നിന്റെ]]></a:t>
+              <a:t><![CDATA[11. மந்திரவாதியும், சன்னதக்காரனும், மாயவித்தைக்காரனும், செத்தவர்களிடத்தில் குறிகேட்கிறவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലഗോത്രങ്ങളിൽനിന്നു അവനെയും പുത്രന്മാരെയും അല്ലോ തിരഞ്ഞെടുത്തിരിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குள்ளே இருக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഏതു യിസ്രായേല്യപട്ടണത്തിലെങ്കിലും പരദേശിയായി പാർത്തിരുന്ന ഒരു ലേവ്യൻ അവിടെനിന്നു യഹോവ]]></a:t>
+              <a:t><![CDATA[12. இப்படிப்பட்டவைகளைச் செய்கிறவன் எவனும் கர்த்தருக்கு அருவருப்பானவன்; இப்படிப்பட்ட அருவருப்புகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിരഞ്ഞെടുക്കുന്ന സ്ഥലത്തേക്കു വന്നാൽ--അവന്നു മനസ്സുപോലെ വരാം--]]></a:t>
+              <a:t><![CDATA[நிமித்தம் உன் தேவனாகிய கர்த்தர் அவர்களை உன் முன்னின்று துரத்திவிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവിടെ യഹോവയുടെ സന്നിധിയിൽ നില്ക്കുന്ന ലേവ്യരായ തന്റെ സകല സഹോദരന്മാരെയുംപോലെ അവന്നും തന്റെ ദൈവമായ]]></a:t>
+              <a:t><![CDATA[13. உன் தேவனாகிய கர்த்தருக்கு முன்பாக நீ உத்தமனாயிருக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ നാമത്തിൽ ശുശ്രൂഷ ചെയ്യാം.]]></a:t>
+              <a:t><![CDATA[14. நீ துரத்திவிடப்போகிற இந்த ஜாதிகள் நாள் பார்க்கிறவர்களுக்கும் குறி சொல்லுகிறவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അവന്റെ പിതൃസ്വത്തു വിറ്റുകിട്ടിയ മുതലിന്നു പുറമെ അവരുടെ ഉപജീവനം സമാംശമായിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[செவிகொடுக்கிறார்கள்; நீ அப்படிச் செய்கிறதற்கு உன் தேவனாகிய கர்த்தர் உத்தரவுகொடார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എനിക്കു ഇടവരരുതേ എന്നിങ്ങനെ ഹോരേബിൽവെച്ചു മഹായോഗം കൂടിയ നാളിൽ നിന്റെ ദൈവമായ യഹോവയോടു നീ]]></a:t>
+              <a:t><![CDATA[சுதந்தரமும் இல்லாதிருப்பதாக; கர்த்தருக்கு இடப்படும் தகனபலிகளையும் அவருக்குச் சுதந்தரமானவைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നിന്റെ ദൈവമായ യഹോവ നിനക്കു തരുന്ന ദേശത്തു എത്തിയശേഷം അവിടത്തെ ജാതികളുടെ മ്ളേച്ഛതകൾ നീ പഠിക്കരുതു.]]></a:t>
+              <a:t><![CDATA[15. உன் தேவனாகிய கர்த்தர் என்னைப் போல ஒரு தீர்க்கதரிசியை உனக்காக உன் நடுவே உன் சகோதரரிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. തന്റെ മകനെയോ മകളെയോ അഗ്നിപ്രവേശം ചെയ്യിക്കുന്നവൻ, പ്രശ്നക്കാരൻ, മുഹൂർത്തക്കാരൻ, ആഭിചാരകൻ,]]></a:t>
+              <a:t><![CDATA[எழும்பப் பண்ணுவார்; அவருக்குச் செவிகொடுப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്ഷുദ്രക്കാരൻ,]]></a:t>
+              <a:t><![CDATA[16. ஓரேபிலே சபை கூட்டப்பட்டநாளில்: நான் சாகாதபடி என் தேவனாகிய கர்த்தரின் சத்தத்தை இனி நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. മന്ത്രവാദി, വെളിച്ചപ്പാടൻ, ലക്ഷണം പറയുന്നവൻ, അജ്ഞനക്കാരൻ എന്നിങ്ങനെയുള്ളവരെ നിങ്ങളുടെ ഇടയിൽ]]></a:t>
+              <a:t><![CDATA[கேளாமலும், இந்தப் பெரிய அக்கினியை இனி நான் காணாமலும் இருப்பேனாக என்று உன் தேவனாகிய கர்த்தரை நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാണരുതു.]]></a:t>
+              <a:t><![CDATA[வேண்டிக் கொண்டதின்படியெல்லாம் அவர் செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഈ കാര്യങ്ങൾ ചെയ്യുന്നവനെല്ലാം യഹോവെക്കു വെറുപ്പു ആകുന്നു; ഇങ്ങനെയുള്ള മ്ളേച്ഛതകൾ നിമിത്തം നിന്റെ]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது கர்த்தர் என்னை நோக்கி: அவர்கள் சொன்னது சரியே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവമായ യഹോവ അവരെ നിന്റെ മുമ്പിൽനിന്നു നീക്കിക്കളയുന്നു.]]></a:t>
+              <a:t><![CDATA[18. உன்னைப்போல ஒரு தீர்க்கதரிசியை நான் அவர்களுக்காக அவர்கள் சகோதரரிலிருந்து எழும்பப்பண்ணி, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. നിന്റെ ദൈവമായ യഹോവയുടെ മുമ്പാകെ നീ നിഷ്കളങ്കനായിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளை அவர் வாயில் அருளுவேன்; நான் அவருக்குக் கற்பிப்பதையெல்லாம் அவர்களுக்குச் சொல்லுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. നീ നീക്കിക്കളവാനിരിക്കുന്ന ജാതികൾ മുഹൂർത്തക്കാരുടെയും പ്രശ്നക്കാരുടെയും വാക്കുകേട്ടു നടന്നു;]]></a:t>
+              <a:t><![CDATA[19. என் நாமத்தினாலே அவர் சொல்லும் என் வார்த்தைகளுக்குச் செவிகொடாதவன் எவனோ அவனை நான் விசாரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീയോ അങ്ങനെ ചെയ്‍വാൻ നിന്റെ ദൈവമായ യഹോവ അനുവദിച്ചിട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[20. சொல்லும்படி நான் கட்டளையிடாத வார்த்தையை என் நாமத்தினாலே சொல்லத் துணியும் தீர்க்கதரிசியும், வேறே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അപേക്ഷിച്ചതുപോലെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[அவர்கள் புசிப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നിന്റെ ദൈവമായ യഹോവ നിനക്കു എന്നെപ്പോലെ ഒരു പ്രവാചകനെ നിന്റെ മദ്ധ്യേ നിന്റെ സഹോദരന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[தேவர்களின் நாமத்தினாலே பேசும் தீர்க்கதரிசியும் சாகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10115,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടയിൽനിന്നു എഴുന്നേല്പിച്ചുതരും; അവന്റെ വചനം നിങ്ങൾ കേൾക്കേണം.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தர் சொல்லாத வார்த்தை இன்னதென்று நான் எப்படி அறிவேன் என்று நீ உன் இருதயத்தில் சொல்வாயாகில்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. ஒரு தீர்க்கதரிசி கர்த்தரின் நாமத்தினாலே சொல்லும் காரியம் நடவாமலும் நிறைவேறாமலும் போனால், அது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் சொல்லாத வார்த்தை; அந்தத் தீர்க்கதரிசி அதைத் துணிகரத்தினால் சொன்னான்; அவனுக்கு நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பயப்படவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അന്നു യഹോവ എന്നോടു അരുളിച്ചെയ്തതു എന്തെന്നാൽ: അവർ പറഞ്ഞതു ശരി.]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் சகோதரருக்குள்ளே அவர்களுக்குச் சுதந்தரமில்லை; கர்த்தர் அவர்களுக்குச் சொல்லியபடியே, அவரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. നിന്നെപ്പോലെ ഒരു പ്രവാചകനെ ഞാൻ അവർക്കു അവരുടെ സഹോദരന്മാരുടെ ഇടയിൽനിന്നു എഴുന്നേല്പിച്ചു എന്റെ]]></a:t>
+              <a:t><![CDATA[அவர்கள் சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വചനങ്ങളെ അവന്റെ നാവിന്മേൽ ആക്കും; ഞാൻ അവനോടു കല്പിക്കുന്നതൊക്കെയും അവൻ അവരോടു പറയും.]]></a:t>
+              <a:t><![CDATA[3. ஜனத்தினிடத்தில் பெற்றுக்கொள்ள வேண்டிய ஆசாரியருக்குரிய வரத்தாவது: ஜனங்கள் பலியிடும் ஆடுமாடுகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അവൻ എന്റെ നാമത്തിൽ പറയുന്ന എന്റെ വചനങ്ങൾ യാതൊരുത്തെനങ്കിലും കേൾക്കാതിരുന്നാൽ അവനോടു ഞാൻ]]></a:t>
+              <a:t><![CDATA[முன்னந்தொடையையும் தாடைகளையும் இரைப்பையையும் ஆசாரியனுக்குக் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചോദിക്കും.]]></a:t>
+              <a:t><![CDATA[4. உன் தானியம், திராட்சரசம், எண்ணெய், ஆட்டுரோமம் என்னும் இவைகளின் முதற்பலனையும் அவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>