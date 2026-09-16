--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602495" r:id="rId1"/>
+    <p:sldLayoutId id="2478604280" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>