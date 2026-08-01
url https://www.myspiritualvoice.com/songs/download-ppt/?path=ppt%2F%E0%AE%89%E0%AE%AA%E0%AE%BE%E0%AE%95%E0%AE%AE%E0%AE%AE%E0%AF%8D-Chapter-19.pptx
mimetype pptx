--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -73,50 +73,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +148,55 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +335,58 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் விறகுவெட்ட மற்றொருவனோடே காட்டில் போய், மரத்தை வெட்டத் தன் கையிலிருந்த கோடரியை ஓங்கும்போது, இரும்பானது காம்பை விட்டுக் கழன்று மற்றவன் மேல் பட்டதினால் அவன் இறந்துபோனால்,]]></a:t>
+              <a:t><![CDATA[4. And this is the case of the slayer, which shall flee thither, that he may live: Whoso kills his neighbour ignorantly, whom he hated not in time past;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் விறகுவெட்ட மற்றொருவனோடே காட்டில் போய், மரத்தை வெட்டத் தன் கையிலிருந்த கோடரியை ஓங்கும்போது, இரும்பானது காம்பை விட்டுக் கழன்று மற்றவன் மேல் பட்டதினால் அவன் இறந்துபோனால்,]]></a:t>
+              <a:t><![CDATA[5. As when a man goes into the wood with his neighbour to hew wood, and his hand fetches a stroke with the axe to cut down the tree, and the head slips from the wooden handle, and lights upon his neighbour, that he die; he shall flee unto one of those cities, and live:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் விறகுவெட்ட மற்றொருவனோடே காட்டில் போய், மரத்தை வெட்டத் தன் கையிலிருந்த கோடரியை ஓங்கும்போது, இரும்பானது காம்பை விட்டுக் கழன்று மற்றவன் மேல் பட்டதினால் அவன் இறந்துபோனால்,]]></a:t>
+              <a:t><![CDATA[5. As when a man goes into the wood with his neighbour to hew wood, and his hand fetches a stroke with the axe to cut down the tree, and the head slips from the wooden handle, and lights upon his neighbour, that he die; he shall flee unto one of those cities, and live:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இரத்தப்பழிக்காரன் தன் மனம் எரிகையில், கொலைசெய்தவனை வழி தூரமாயிருக்கிறதினாலே பின் தொடர்ந்து பிடித்து, அவனைக் கொன்று போடாதபடிக்கு, இவன் அந்தப் பட்டணங்கள் ஒன்றில் ஓடிப்போய் உயிரோடிருப்பானாக; இவன் அவனை முன்னே பகைக்காதபடியினால், இவன்மேல் சாவுக்கான குற்றம் சுமரவில்லை.]]></a:t>
+              <a:t><![CDATA[6. Lest the avenger of the blood pursue the slayer, while his heart is hot, and overtake him, because the way is long, and slay him; whereas he was not worthy of death, inasmuch as he hated him not in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இரத்தப்பழிக்காரன் தன் மனம் எரிகையில், கொலைசெய்தவனை வழி தூரமாயிருக்கிறதினாலே பின் தொடர்ந்து பிடித்து, அவனைக் கொன்று போடாதபடிக்கு, இவன் அந்தப் பட்டணங்கள் ஒன்றில் ஓடிப்போய் உயிரோடிருப்பானாக; இவன் அவனை முன்னே பகைக்காதபடியினால், இவன்மேல் சாவுக்கான குற்றம் சுமரவில்லை.]]></a:t>
+              <a:t><![CDATA[6. Lest the avenger of the blood pursue the slayer, while his heart is hot, and overtake him, because the way is long, and slay him; whereas he was not worthy of death, inasmuch as he hated him not in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதினிமித்தம் மூன்று பட்டணங்களை உனக்காகப் பிரித்துவைக்கக்கடவாய் என்று நான் உனக்குக் கட்டளையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. Lest the avenger of the blood pursue the slayer, while his heart is hot, and overtake him, because the way is long, and slay him; whereas he was not worthy of death, inasmuch as he hated him not in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ உன் தேவனாகிய கர்த்தரிடத்தில் அன்புகூர்ந்து, எந்நாளும் அவர் வழிகளில் நடப்பதற்காக, இன்று நான் உனக்குக் கற்பிக்கிற இந்த எல்லாக் கற்பனைகளையும் கைக்கொண்டு அதின்படி செய்து,]]></a:t>
+              <a:t><![CDATA[7. Wherefore I command you, saying, You shall separate three cities for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ உன் தேவனாகிய கர்த்தரிடத்தில் அன்புகூர்ந்து, எந்நாளும் அவர் வழிகளில் நடப்பதற்காக, இன்று நான் உனக்குக் கற்பிக்கிற இந்த எல்லாக் கற்பனைகளையும் கைக்கொண்டு அதின்படி செய்து,]]></a:t>
+              <a:t><![CDATA[7. Wherefore I command you, saying, You shall separate three cities for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் தேவனாகிய கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டபடியே, அவர் உன் எல்லையை விஸ்தாரமாக்கி, உன் பிதாக்களுக்குக் கொடுப்பேன் என்று சொன்ன தேசம் முழுவதையும் உனக்குக் கொடுத்தால்,]]></a:t>
+              <a:t><![CDATA[8. And if the LORD your God enlarge your coast, as he has sworn unto your fathers, and give you all the land which he promised to give unto your fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் தேவனாகிய கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டபடியே, அவர் உன் எல்லையை விஸ்தாரமாக்கி, உன் பிதாக்களுக்குக் கொடுப்பேன் என்று சொன்ன தேசம் முழுவதையும் உனக்குக் கொடுத்தால்,]]></a:t>
+              <a:t><![CDATA[8. And if the LORD your God enlarge your coast, as he has sworn unto your fathers, and give you all the land which he promised to give unto your fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தின் ஜாதிகளை உன் தேவனாகிய கர்த்தர் வேரற்றுப்போகப் பண்ணுவதினால், நீ அவர்கள் தேசத்தைச் சுதந்தரித்துக்கொண்டு, அவர்கள் பட்டணங்களிலும் அவர்கள் வீடுகளிலும் குடியேறும்போது,]]></a:t>
+              <a:t><![CDATA[1. When the LORD your God has cut off the nations, whose land the LORD your God gives you, and you succeed them, and dwell in their cities, and in their houses;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் தேவனாகிய கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டபடியே, அவர் உன் எல்லையை விஸ்தாரமாக்கி, உன் பிதாக்களுக்குக் கொடுப்பேன் என்று சொன்ன தேசம் முழுவதையும் உனக்குக் கொடுத்தால்,]]></a:t>
+              <a:t><![CDATA[9. If you shall keep all these commandments to do them, which I command you this day, to love the LORD your God, and to walk ever in his ways; then shall you add three cities more for you, beside these three:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் உன் தேசத்தில் குற்றமில்லாத இரத்தம் சிந்தப்படுகிறதினால் உன்மேல் இரத்தப்பழி சுமராதபடிக்கு, இந்த மூன்று பட்டணங்களும் அல்லாமல் இன்னும் மூன்று பட்டணங்களை ஏற்படுத்தக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[9. If you shall keep all these commandments to do them, which I command you this day, to love the LORD your God, and to walk ever in his ways; then shall you add three cities more for you, beside these three:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் உன் தேசத்தில் குற்றமில்லாத இரத்தம் சிந்தப்படுகிறதினால் உன்மேல் இரத்தப்பழி சுமராதபடிக்கு, இந்த மூன்று பட்டணங்களும் அல்லாமல் இன்னும் மூன்று பட்டணங்களை ஏற்படுத்தக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[10. That innocent blood be not shed in your land, which the LORD your God gives you for an inheritance, and so blood be upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் பிறனொருவனைப் பகைத்து, அவனுக்குப் பதிவிருந்து, அவனுக்கு விரோதமாய் எழும்பி, அவன் சாகும்படி அவனை அடித்து, இந்தப் பட்டணங்களில் ஒன்றில் ஓடிப்போயிருப்பானாகில்,]]></a:t>
+              <a:t><![CDATA[10. That innocent blood be not shed in your land, which the LORD your God gives you for an inheritance, and so blood be upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் பிறனொருவனைப் பகைத்து, அவனுக்குப் பதிவிருந்து, அவனுக்கு விரோதமாய் எழும்பி, அவன் சாகும்படி அவனை அடித்து, இந்தப் பட்டணங்களில் ஒன்றில் ஓடிப்போயிருப்பானாகில்,]]></a:t>
+              <a:t><![CDATA[10. That innocent blood be not shed in your land, which the LORD your God gives you for an inheritance, and so blood be upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தப் பட்டணத்தின் மூப்பர்கள் ஆள் அனுப்பி, அங்கேயிருந்து அவனைக் கொண்டுவரும்படி செய்து, அவன் சாகும் படிக்கு அவனை இரத்தப்பழி வாங்குகிறவன் கையில் ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. But if any man hate his neighbour, and lie in wait for him, and rise up against him, and strike him mortally that he die, and flees into one of these cities:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தப் பட்டணத்தின் மூப்பர்கள் ஆள் அனுப்பி, அங்கேயிருந்து அவனைக் கொண்டுவரும்படி செய்து, அவன் சாகும் படிக்கு அவனை இரத்தப்பழி வாங்குகிறவன் கையில் ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. But if any man hate his neighbour, and lie in wait for him, and rise up against him, and strike him mortally that he die, and flees into one of these cities:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் கண் அவனுக்கு இரங்கவேண்டாம்; குற்றமில்லாத இரத்தப்பழியை இஸ்ரவேலை விட்டு விலக்கக்கடவாய்; அப்பொழுது நீ நன்றாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[12. Then the elders of his city shall send and fetch him thence, and deliver him into the hand of the avenger of blood, that he may die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் உன் கைவசமாயிருக்கும் காணியாட்சியிலே முன்னோர்கள் குறித்திருக்கிற பிறனுடைய எல்லையை ஒற்றிப்போடாயாக]]></a:t>
+              <a:t><![CDATA[12. Then the elders of his city shall send and fetch him thence, and deliver him into the hand of the avenger of blood, that he may die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் உன் கைவசமாயிருக்கும் காணியாட்சியிலே முன்னோர்கள் குறித்திருக்கிற பிறனுடைய எல்லையை ஒற்றிப்போடாயாக]]></a:t>
+              <a:t><![CDATA[13. Yours eye shall not pity him, but you shall put away the guilt of innocent blood from Israel, that it may go well with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தின் ஜாதிகளை உன் தேவனாகிய கர்த்தர் வேரற்றுப்போகப் பண்ணுவதினால், நீ அவர்கள் தேசத்தைச் சுதந்தரித்துக்கொண்டு, அவர்கள் பட்டணங்களிலும் அவர்கள் வீடுகளிலும் குடியேறும்போது,]]></a:t>
+              <a:t><![CDATA[1. When the LORD your God has cut off the nations, whose land the LORD your God gives you, and you succeed them, and dwell in their cities, and in their houses;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவன் எந்த அக்கிரமத்தையாவது எந்தப் பாவத்தையாவது செய்தான் என்று சொல்லப்பட்டால், ஒரே சாட்சியினால் நியாயந்தீர்க்கக் கூடாது; இரண்டு மூன்று சாட்சிகளுடைய வாக்கினாலே காரியம் நிலைவரப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. Yours eye shall not pity him, but you shall put away the guilt of innocent blood from Israel, that it may go well with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவன் எந்த அக்கிரமத்தையாவது எந்தப் பாவத்தையாவது செய்தான் என்று சொல்லப்பட்டால், ஒரே சாட்சியினால் நியாயந்தீர்க்கக் கூடாது; இரண்டு மூன்று சாட்சிகளுடைய வாக்கினாலே காரியம் நிலைவரப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. You shall not remove your neighbour's landmark, which they of old time have set in yours inheritance, which you shall inherit in the land that the LORD your God gives you to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன்மேல் ஒரு குற்றத்தைச் சுமத்தும்படி, ஒரு பொய்ச்சாட்சிக்காரன் அவன்மேல் சாட்சிசொல்ல எழும்பினால்,]]></a:t>
+              <a:t><![CDATA[14. You shall not remove your neighbour's landmark, which they of old time have set in yours inheritance, which you shall inherit in the land that the LORD your God gives you to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வழக்காடுகிற இருவரும் கர்த்தருடைய சந்நிதியில் அக்காலத்தில் இருக்கும் ஆசாரியர்களுக்கும் நியாயாதிபதிகளுக்கும் முன்பாக வந்து நிற்பார்களாக.]]></a:t>
+              <a:t><![CDATA[15. One witness shall not rise up against a man for any iniquity, or for any sin, in any sin that he sins: at the mouth of two witnesses, or at the mouth of three witnesses, shall the matter be established.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வழக்காடுகிற இருவரும் கர்த்தருடைய சந்நிதியில் அக்காலத்தில் இருக்கும் ஆசாரியர்களுக்கும் நியாயாதிபதிகளுக்கும் முன்பாக வந்து நிற்பார்களாக.]]></a:t>
+              <a:t><![CDATA[15. One witness shall not rise up against a man for any iniquity, or for any sin, in any sin that he sins: at the mouth of two witnesses, or at the mouth of three witnesses, shall the matter be established.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நியாயாதிபதிகள் நன்றாய் விசாரணைசெய்யக்கடவர்கள்; சாட்சி கள்ளச்சாட்சி என்றும், தன் சகோதரன் மேல் அபாண்டமாய்க் குற்றஞ்சாற்றினான் என்றும் கண்டால்,]]></a:t>
+              <a:t><![CDATA[16. If a false witness rise up against any man to testify against him that which is wrong;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நியாயாதிபதிகள் நன்றாய் விசாரணைசெய்யக்கடவர்கள்; சாட்சி கள்ளச்சாட்சி என்றும், தன் சகோதரன் மேல் அபாண்டமாய்க் குற்றஞ்சாற்றினான் என்றும் கண்டால்,]]></a:t>
+              <a:t><![CDATA[16. If a false witness rise up against any man to testify against him that which is wrong;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் தன் சகோதரனுக்குச் செய்ய நினைத்தபடியே அவனுக்குச் செய்யக்கடவீர்கள்; இவ்விதமாய்த் தீமையை உன் நடுவிலிருந்து விலக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[17. Then both the men, between whom the controversy is, shall stand before the LORD, before the priests and the judges, which shall be in those days;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் தன் சகோதரனுக்குச் செய்ய நினைத்தபடியே அவனுக்குச் செய்யக்கடவீர்கள்; இவ்விதமாய்த் தீமையை உன் நடுவிலிருந்து விலக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[17. Then both the men, between whom the controversy is, shall stand before the LORD, before the priests and the judges, which shall be in those days;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மற்றவர்களும் அதைக் கேட்டுப் பயந்து, இனி உங்களுக்குள்ளே அப்படிப்பட்ட தீமையைச் செய்யாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the judges shall make diligent inquisition: and, behold, if the witness be a false witness, and has testified falsely against his brother;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரிக்கக் கொடுக்கும் உன் தேசத்தின் நடுவிலே, உனக்காக மூன்று பட்டணங்களைப் பிரித்து வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[1. When the LORD your God has cut off the nations, whose land the LORD your God gives you, and you succeed them, and dwell in their cities, and in their houses;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உன் கண் அவனுக்கு இரங்கவேண்டாம்; ஜீவனுக்கு ஜீவன், கண்ணுக்குக் கண், பல்லுக்குப் பல், கைக்குக் கை, காலுக்குக் கால் கொடுக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. And the judges shall make diligent inquisition: and, behold, if the witness be a false witness, and has testified falsely against his brother;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4152,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உன் கண் அவனுக்கு இரங்கவேண்டாம்; ஜீவனுக்கு ஜீவன், கண்ணுக்குக் கண், பல்லுக்குப் பல், கைக்குக் கை, காலுக்குக் கால் கொடுக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[19. Then shall all of you do unto him, as he had thought to have done unto his brother: so shall you put the evil away from among you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Then shall all of you do unto him, as he had thought to have done unto his brother: so shall you put the evil away from among you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And those which remain shall hear, and fear, and shall henceforth commit no more any such evil among you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And those which remain shall hear, and fear, and shall henceforth commit no more any such evil among you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And yours eye shall not pity; but life shall go for life, eye for eye, tooth for tooth, hand for hand, foot for foot.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And yours eye shall not pity; but life shall go for life, eye for eye, tooth for tooth, hand for hand, foot for foot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரிக்கக் கொடுக்கும் உன் தேசத்தின் நடுவிலே, உனக்காக மூன்று பட்டணங்களைப் பிரித்து வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[2. You shall separate three cities for you in the midst of your land, which the LORD your God gives you to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கொலைசெய்தவன் எவனும் அங்கே ஓடிப்போகும்படி உன் தேவனாகிய கர்த்தர் உன்னைச் சுதந்தரிக்கப்பண்ணப் போகிற உன் தேசத்தின் எல்லையை நீ மூன்று பங்காகப் பகுத்து அதற்கு வழியை உண்டுபண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[2. You shall separate three cities for you in the midst of your land, which the LORD your God gives you to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கொலைசெய்தவன் எவனும் அங்கே ஓடிப்போகும்படி உன் தேவனாகிய கர்த்தர் உன்னைச் சுதந்தரிக்கப்பண்ணப் போகிற உன் தேசத்தின் எல்லையை நீ மூன்று பங்காகப் பகுத்து அதற்கு வழியை உண்டுபண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[3. You shall prepare you a way, and divide the coasts of your land, which the LORD your God gives you to inherit, into three parts, that every slayer may flee thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கொலைசெய்து அங்கே ஓடிப்போய், உயிரோடிருக்கத்தக்கவன் யாரென்றால்: தான் முன்னே பகைத்திராத பிறனொருவனை மனதறியாமல் கொன்றவன் தானே.]]></a:t>
+              <a:t><![CDATA[3. You shall prepare you a way, and divide the coasts of your land, which the LORD your God gives you to inherit, into three parts, that every slayer may flee thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கொலைசெய்து அங்கே ஓடிப்போய், உயிரோடிருக்கத்தக்கவன் யாரென்றால்: தான் முன்னே பகைத்திராத பிறனொருவனை மனதறியாமல் கொன்றவன் தானே.]]></a:t>
+              <a:t><![CDATA[4. And this is the case of the slayer, which shall flee thither, that he may live: Whoso kills his neighbour ignorantly, whom he hated not in time past;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102585" r:id="rId1"/>
+    <p:sldLayoutId id="2474602465" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5645,90 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. जैसे कोई किसी के संग लकड़ी काटने को जंगल में जाए, और वृक्ष काटने को कुल्हाड़ी हाथ से उठाए, और]]></a:t>
+              <a:t><![CDATA[மனதறியாமல் கொன்றவன் தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुल्हाड़ी बेंट से निकल कर उस भाई को ऐसी लगे कि वह मर जाए तो वह उस नगरों में से किसी में भाग कर जीवित]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் விறகுவெட்ட மற்றொருவனோடே காட்டில் போய், மரத்தை வெட்டத் தன் கையிலிருந்த கோடரியை ஓங்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहे;]]></a:t>
+              <a:t><![CDATA[இரும்பானது காம்பை விட்டுக் கழன்று மற்றவன் மேல் பட்டதினால் அவன் இறந்துபோனால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ऐसा न हो कि मार्ग की लम्बाई के कारण खून का पलटा लेने वाला अपने क्रोध के ज्वलन में उसका पीछा कर के]]></a:t>
+              <a:t><![CDATA[6. இரத்தப்பழிக்காரன் தன் மனம் எரிகையில், கொலைசெய்தவனை வழி தூரமாயிருக்கிறதினாலே பின் தொடர்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसको जा पकड़े, और मार डाले, यद्यपि वह प्राणदण्ड के योग्य नहीं, क्योंकि उस से बैर नहीं रखता था।]]></a:t>
+              <a:t><![CDATA[பிடித்து, அவனைக் கொன்று போடாதபடிக்கு, இவன் அந்தப் பட்டணங்கள் ஒன்றில் ஓடிப்போய் உயிரோடிருப்பானாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. इसलिये मैं तुझे यह आज्ञा देता हूं, कि अपने लिये तीन नगर अलग कर रखना।]]></a:t>
+              <a:t><![CDATA[இவன் அவனை முன்னே பகைக்காதபடியினால், இவன்மேல் சாவுக்கான குற்றம் சுமரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और यदि तेरा परमेश्वर यहोवा उस शपथ के अनुसार जो उसने तेरे पूर्वजों से खाई थी तेरे सिवानों को]]></a:t>
+              <a:t><![CDATA[7. இதினிமித்தம் மூன்று பட்டணங்களை உனக்காகப் பிரித்துவைக்கக்கடவாய் என்று நான் உனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बढ़ाकर वह सारा देश तुझे दे, जिसके देने का वचन उसने तेरे पूर्वजों को दिया था]]></a:t>
+              <a:t><![CDATA[கட்டளையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. यदि तू इन सब आज्ञाओं के मानने में जिन्हें मैं आज तुझ को सुनाता हूं चौकसी करे, और अपने परमेश्वर]]></a:t>
+              <a:t><![CDATA[8. நீ உன் தேவனாகிய கர்த்தரிடத்தில் அன்புகூர்ந்து, எந்நாளும் அவர் வழிகளில் நடப்பதற்காக, இன்று நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा से प्रेम रखे और सदा उसके मार्गों पर चलता रहे तो इन तीन नगरों से अधिक और भी तीन नगर अलग कर]]></a:t>
+              <a:t><![CDATA[உனக்குக் கற்பிக்கிற இந்த எல்லாக் கற்பனைகளையும் கைக்கொண்டு அதின்படி செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब तेरा परमेश्वर यहोवा उन जातियों को नाश करे जिनका देश वह तुझे देता है, और तू उनके देश का अधिकारी]]></a:t>
+              <a:t><![CDATA[1. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தின் ஜாதிகளை உன் தேவனாகிய கர்த்தர் வேரற்றுப்போகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देना,]]></a:t>
+              <a:t><![CDATA[9. உன் தேவனாகிய கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டபடியே, அவர் உன் எல்லையை விஸ்தாரமாக்கி, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. इसलिये कि तेरे उस देश में जो तेरा परमेश्वर यहोवा तेरा निज भाग करके देता है किसी निर्दोष का खून न]]></a:t>
+              <a:t><![CDATA[பிதாக்களுக்குக் கொடுப்பேன் என்று சொன்ன தேசம் முழுவதையும் உனக்குக் கொடுத்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बहाया जाए, और उसका दोष तुझ पर न लगे।]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் உன் தேசத்தில் குற்றமில்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. परन्तु यदि कोई किसी से बैर रखकर उसकी घात में लगे, और उस पर लपककर उसे ऐसा मारे कि वह मर जाए, और]]></a:t>
+              <a:t><![CDATA[இரத்தம் சிந்தப்படுகிறதினால் உன்மேல் இரத்தப்பழி சுமராதபடிக்கு, இந்த மூன்று பட்டணங்களும் அல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिर उन नगरों में से किसी में भाग जाए,]]></a:t>
+              <a:t><![CDATA[இன்னும் மூன்று பட்டணங்களை ஏற்படுத்தக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तो उसके नगर के पुरनिये किसी को भेज कर उसको वहां से मंगाकर खून के पलटा लेने वाले के हाथ में सौंप]]></a:t>
+              <a:t><![CDATA[11. ஒருவன் பிறனொருவனைப் பகைத்து, அவனுக்குப் பதிவிருந்து, அவனுக்கு விரோதமாய் எழும்பி, அவன் சாகும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दे, कि वह मार डाला जाए।]]></a:t>
+              <a:t><![CDATA[அவனை அடித்து, இந்தப் பட்டணங்களில் ஒன்றில் ஓடிப்போயிருப்பானாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. उस पर तरस न खाना, परन्तु निर्दोष के खून का दोष इस्राएल से दूर करना, जिस से तुम्हारा भला हों॥]]></a:t>
+              <a:t><![CDATA[12. அந்தப் பட்டணத்தின் மூப்பர்கள் ஆள் அனுப்பி, அங்கேயிருந்து அவனைக் கொண்டுவரும்படி செய்து, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. जो देश तेरा परमेश्वर यहोवा तुझ को देता है, उसका जो भाग तुझे मिलेगा, उस में किसी का सिवाना जिसे]]></a:t>
+              <a:t><![CDATA[சாகும் படிக்கு அவனை இரத்தப்பழி வாங்குகிறவன் கையில் ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अगले लोगों ने ठहराया हो न हटाना॥]]></a:t>
+              <a:t><![CDATA[13. உன் கண் அவனுக்கு இரங்கவேண்டாம்; குற்றமில்லாத இரத்தப்பழியை இஸ்ரவேலை விட்டு விலக்கக்கடவாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो के उनके नगरों और घरों में रहने लगे,]]></a:t>
+              <a:t><![CDATA[பண்ணுவதினால், நீ அவர்கள் தேசத்தைச் சுதந்தரித்துக்கொண்டு, அவர்கள் பட்டணங்களிலும் அவர்கள் வீடுகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. किसी मनुष्य के विरुद्ध किसी प्रकार के अधर्म वा पाप के विषय में, चाहे उसका पाप कैसा ही क्यों न]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நீ நன்றாயிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो, एक ही जन की साक्षी न सुनना, परन्तु दो वा तीन साक्षीयों के कहने से बात पक्की ठहरे।]]></a:t>
+              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் உன் கைவசமாயிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. यदि कोई झूठी साक्षी देने वाला किसी के विरुद्ध यहोवा से फिर जाने की साक्षी देने को खड़ा हो,]]></a:t>
+              <a:t><![CDATA[காணியாட்சியிலே முன்னோர்கள் குறித்திருக்கிற பிறனுடைய எல்லையை ஒற்றிப்போடாயாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तो वे दोनों मनुष्य, जिनके बीच ऐसा मुकद्दमा उठा हो, यहोवा के सम्मुख, अर्थात उन दिनों के याजकों और]]></a:t>
+              <a:t><![CDATA[15. ஒருவன் எந்த அக்கிரமத்தையாவது எந்தப் பாவத்தையாவது செய்தான் என்று சொல்லப்பட்டால், ஒரே சாட்சியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[न्यायियों के साम्हने खड़े किए जाएं;]]></a:t>
+              <a:t><![CDATA[நியாயந்தீர்க்கக் கூடாது; இரண்டு மூன்று சாட்சிகளுடைய வாக்கினாலே காரியம் நிலைவரப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तब न्यायी भली भांति पूछपाछ करें, और यदि यह निर्णय पाए कि वह झूठा साक्षी है, और अपने भाई के]]></a:t>
+              <a:t><![CDATA[16. ஒருவன்மேல் ஒரு குற்றத்தைச் சுமத்தும்படி, ஒரு பொய்ச்சாட்சிக்காரன் அவன்மேல் சாட்சிசொல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विरुद्ध झूठी साक्षी दी है]]></a:t>
+              <a:t><![CDATA[எழும்பினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तो अपने भाई की जैसी भी हानि करवाने की युक्ति उसने की हो वैसी ही तुम भी उसकी करना; इसी रीति से]]></a:t>
+              <a:t><![CDATA[17. வழக்காடுகிற இருவரும் கர்த்தருடைய சந்நிதியில் அக்காலத்தில் இருக்கும் ஆசாரியர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने बीच में से ऐसी बुराई को दूर करना।]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதிகளுக்கும் முன்பாக வந்து நிற்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और दूसरे लोग सुनकर डरेंगे, और आगे को तेरे बीच फिर ऐसा बुरा काम नहीं करेंगे।]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது நியாயாதிபதிகள் நன்றாய் விசாரணைசெய்யக்கடவர்கள்; சாட்சி கள்ளச்சாட்சி என்றும், தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब अपने देश के बीच जिसका अधिकारी तेरा परमेश्वर यहोवा तुझे कर देता है तीन नगर अपने लिये अलग कर]]></a:t>
+              <a:t><![CDATA[குடியேறும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और तू बिलकुल तरस न खाना; प्राण की सन्ती प्राण का, आंख की सन्ती आंख का, दांत की सन्ती दांत का,]]></a:t>
+              <a:t><![CDATA[சகோதரன் மேல் அபாண்டமாய்க் குற்றஞ்சாற்றினான் என்றும் கண்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10357,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हाथ की सन्ती हाथ का, पांव की सन्ती पांव का दण्ड देना॥]]></a:t>
+              <a:t><![CDATA[19. அவன் தன் சகோதரனுக்குச் செய்ய நினைத்தபடியே அவனுக்குச் செய்யக்கடவீர்கள்; இவ்விதமாய்த் தீமையை உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நடுவிலிருந்து விலக்குவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. மற்றவர்களும் அதைக் கேட்டுப் பயந்து, இனி உங்களுக்குள்ளே அப்படிப்பட்ட தீமையைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யாதிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. உன் கண் அவனுக்கு இரங்கவேண்டாம்; ஜீவனுக்கு ஜீவன், கண்ணுக்குக் கண், பல்லுக்குப் பல், கைக்குக் கை,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காலுக்குக் கால் கொடுக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देना।]]></a:t>
+              <a:t><![CDATA[2. நீ உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரிக்கக் கொடுக்கும் உன் தேசத்தின் நடுவிலே, உனக்காக மூன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और तू अपने लिये मार्ग भी तैयार करना, और अपने देश के जो तेरा परमेश्वर यहोवा तुझे सौंप देता है तीन]]></a:t>
+              <a:t><![CDATA[பட்டணங்களைப் பிரித்து வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भाग करना, ताकि हर एक खूनी वहीं भाग जाए।]]></a:t>
+              <a:t><![CDATA[3. கொலைசெய்தவன் எவனும் அங்கே ஓடிப்போகும்படி உன் தேவனாகிய கர்த்தர் உன்னைச் சுதந்தரிக்கப்பண்ணப் போகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और जो खूनी वहां भाग कर अपने प्राण को बचाए, वह इस प्रकार का हो; अर्थात वह किसी से बिना पहिले बैर]]></a:t>
+              <a:t><![CDATA[உன் தேசத்தின் எல்லையை நீ மூன்று பங்காகப் பகுத்து அதற்கு வழியை உண்டுபண்ணக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रखे वा उसको बिना जाने बूझे मार डाला हो]]></a:t>
+              <a:t><![CDATA[4. கொலைசெய்து அங்கே ஓடிப்போய், உயிரோடிருக்கத்தக்கவன் யாரென்றால்: தான் முன்னே பகைத்திராத பிறனொருவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>