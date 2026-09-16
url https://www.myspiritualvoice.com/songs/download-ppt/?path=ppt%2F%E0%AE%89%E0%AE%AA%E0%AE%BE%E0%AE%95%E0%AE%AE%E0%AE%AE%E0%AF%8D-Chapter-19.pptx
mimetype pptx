--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5321,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602465" r:id="rId1"/>
+    <p:sldLayoutId id="2478604279" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11738,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>