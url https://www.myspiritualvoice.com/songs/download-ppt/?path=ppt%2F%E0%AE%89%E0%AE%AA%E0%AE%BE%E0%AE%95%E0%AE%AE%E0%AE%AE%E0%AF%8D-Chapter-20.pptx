--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -63,50 +63,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +139,58 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +324,61 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் அதிபதிகள் ஜனங்களை நோக்கி: புதுவீட்டைக் கட்டி, அதைப் பிரதிஷ்டைபண்ணாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டுக்குத் திரும்பிப்போகக்கடவன்; அவன் யுத்தத்திலே செத்தால் வேறொருவன் அதைப் பிரதிஷ்டைபண்ணவேண்டியதாகும்.]]></a:t>
+              <a:t><![CDATA[5. And the officers shall speak unto the people, saying, What man is there that has built a new house, and has not dedicated it? let him go and return to his house, lest he die in the battle, and another man dedicate it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. திராட்சத்தோட்டத்தை நாட்டி, அதை அநுபவியாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டுக்குத் திரும்பிப்போகக்கடவன்; அவன் யுத்தத்திலே செத்தால் வேறொருவன் அதை அநுபவிக்கவேண்டியதாகும்.]]></a:t>
+              <a:t><![CDATA[5. And the officers shall speak unto the people, saying, What man is there that has built a new house, and has not dedicated it? let him go and return to his house, lest he die in the battle, and another man dedicate it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. திராட்சத்தோட்டத்தை நாட்டி, அதை அநுபவியாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டுக்குத் திரும்பிப்போகக்கடவன்; அவன் யுத்தத்திலே செத்தால் வேறொருவன் அதை அநுபவிக்கவேண்டியதாகும்.]]></a:t>
+              <a:t><![CDATA[5. And the officers shall speak unto the people, saying, What man is there that has built a new house, and has not dedicated it? let him go and return to his house, lest he die in the battle, and another man dedicate it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒரு பெண்ணைத் தனக்கு நியமித்துக்கொண்டு, அவளை விவாகம்பண்ணாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டுக்குத்திரும்பிப்போகக்கடவன்; அவன் யுத்தத்திலே செத்தால் வேறொருவன் அவளை விவாகம்பண்ணவேண்டியதாகும் என்று சொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. And what man is he that has planted a vineyard, and has not yet eaten of it? let him also go and return unto his house, lest he die in the battle, and another man eat of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒரு பெண்ணைத் தனக்கு நியமித்துக்கொண்டு, அவளை விவாகம்பண்ணாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டுக்குத்திரும்பிப்போகக்கடவன்; அவன் யுத்தத்திலே செத்தால் வேறொருவன் அவளை விவாகம்பண்ணவேண்டியதாகும் என்று சொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. And what man is he that has planted a vineyard, and has not yet eaten of it? let him also go and return unto his house, lest he die in the battle, and another man eat of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் அதிபதிகள் ஜனங்களுடனே பேசி: பயங்காளியும் திடனற்றவனுமாயிருக்கிறவன் எவனோ, அவன் தன் சகோதரரின் இருதயத்தைத் தன் இருதயத்தைப்போலக் கரைந்துபோகப்பண்ணாதபடிக்கு, தன் வீட்டுக்குத் திரும்பிப்போகக்கடவன் என்று சொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. And what man is there that has betrothed a wife, and has not taken her? let him go and return unto his house, lest he die in the battle, and another man take her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் அதிபதிகள் ஜனங்களுடனே பேசி: பயங்காளியும் திடனற்றவனுமாயிருக்கிறவன் எவனோ, அவன் தன் சகோதரரின் இருதயத்தைத் தன் இருதயத்தைப்போலக் கரைந்துபோகப்பண்ணாதபடிக்கு, தன் வீட்டுக்குத் திரும்பிப்போகக்கடவன் என்று சொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. And what man is there that has betrothed a wife, and has not taken her? let him go and return unto his house, lest he die in the battle, and another man take her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதிபதிகள் ஜனங்களோடே பேசிமுடிந்தபின்பு, ஜனங்களை நடத்தும்படி சேனைத்தலைவரை நியமிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And what man is there that has betrothed a wife, and has not taken her? let him go and return unto his house, lest he die in the battle, and another man take her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ ஒரு பட்டணத்தின்மேல் யுத்தம்பண்ண நெருங்கும்போது, அந்தப் பட்டணத்தாருக்குச் சமாதானம் கூறக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[8. And the officers shall speak further unto the people, and they shall say, What man is there that is fearful and fainthearted? let him go and return unto his house, lest his brethren's heart faint as well as his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ ஒரு பட்டணத்தின்மேல் யுத்தம்பண்ண நெருங்கும்போது, அந்தப் பட்டணத்தாருக்குச் சமாதானம் கூறக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[8. And the officers shall speak further unto the people, and they shall say, What man is there that is fearful and fainthearted? let him go and return unto his house, lest his brethren's heart faint as well as his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ உன் சத்துருக்களுக்கு எதிராக யுத்தஞ்செய்யப் புறப்பட்டுப் போகையில், குதிரைகளையும் இரதங்களையும், உன்னிலும் பெரிய கூட்டமாகிய ஜனங்களையும் கண்டால், அவர்களுக்குப் பயப்படாயாக; உன்னை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தர் உன்னோடே இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. When you go out to battle against yours enemies, and see horses, and chariots, and a people more than you, be not afraid of them: for the LORD your God is with you, which brought you up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் உனக்குச் சமாதானமான உத்தரவுகொடுத்து, வாசலைத் திறந்தால், அதிலுள்ள ஜனங்கள் எல்லாரும் உனக்குப் பகுதி கட்டுகிறவர்களாகி, உனக்கு ஊழியஞ்செய்யக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the officers shall speak further unto the people, and they shall say, What man is there that is fearful and fainthearted? let him go and return unto his house, lest his brethren's heart faint as well as his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் உன்னோடே சமாதானப்படாமல், உன்னோடே யுத்தம்பண்ணுவார்களானால், நீ அதை முற்றிக்கைபோட்டு,]]></a:t>
+              <a:t><![CDATA[9. And it shall be, when the officers have made an end of speaking unto the people that they shall make captains of the armies to lead the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் தேவனாகிய கர்த்தர் அதை உன் கையில் ஒப்புக்கொடுக்கும்போது, அதிலுள்ள புருஷர்கள் எல்லாரையும் பட்டயக்கருக்கினால் வெட்டி,]]></a:t>
+              <a:t><![CDATA[10. When you come nigh unto a city to fight against it, then proclaim peace unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஸ்திரீகளையும் குழந்தைகளையும் மிருகஜீவன்களையும் மாத்திரம் உயிரோடே வைத்து, பட்டணத்திலுள்ள எல்லாவற்றையும் கொள்ளையிட்டு, உன் தேவனாகிய கர்த்தர் உனக்கு ஒப்புக்கொடுத்த உன் சத்துருக்களின் கொள்ளைப்பொருளை அநுபவிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[10. When you come nigh unto a city to fight against it, then proclaim peace unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஸ்திரீகளையும் குழந்தைகளையும் மிருகஜீவன்களையும் மாத்திரம் உயிரோடே வைத்து, பட்டணத்திலுள்ள எல்லாவற்றையும் கொள்ளையிட்டு, உன் தேவனாகிய கர்த்தர் உனக்கு ஒப்புக்கொடுத்த உன் சத்துருக்களின் கொள்ளைப்பொருளை அநுபவிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[11. And it shall be, if it make you answer of peace, and open unto you, then it shall be, that all the people that is found therein shall be tributaries unto you, and they shall serve you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இந்த ஜாதிகளைச் சேர்ந்த பட்டணங்களாயிராமல், உனக்கு வெகுதூரத்திலிருக்கிற சகல பட்டணங்களுக்கும் இப்படியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[11. And it shall be, if it make you answer of peace, and open unto you, then it shall be, that all the people that is found therein shall be tributaries unto you, and they shall serve you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கிற ஏத்தியர், எமோரியர், கானானியர், பெரிசியர், ஏவியர், எபூசியர் என்னும் ஜனங்களின் பட்டணங்களிலேமாத்திரம் சுவாசமுள்ளதொன்றையும் உயிரோடே வைக்காமல்,]]></a:t>
+              <a:t><![CDATA[12. And if it will make no peace with you, but will make war against you, then you shall besiege it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கிற ஏத்தியர், எமோரியர், கானானியர், பெரிசியர், ஏவியர், எபூசியர் என்னும் ஜனங்களின் பட்டணங்களிலேமாத்திரம் சுவாசமுள்ளதொன்றையும் உயிரோடே வைக்காமல்,]]></a:t>
+              <a:t><![CDATA[13. And when the LORD your God has delivered it into yours hands, you shall strike every male thereof with the edge of the sword:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டபடியே சங்காரம்பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[13. And when the LORD your God has delivered it into yours hands, you shall strike every male thereof with the edge of the sword:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களை உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டபடியே சங்காரம்பண்ணக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[14. But the women, and the little ones, and the cattle, and all that is in the city, even all the spoil thereof, shall you take unto yourself; and you shall eat the spoil of yours enemies, which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ உன் சத்துருக்களுக்கு எதிராக யுத்தஞ்செய்யப் புறப்பட்டுப் போகையில், குதிரைகளையும் இரதங்களையும், உன்னிலும் பெரிய கூட்டமாகிய ஜனங்களையும் கண்டால், அவர்களுக்குப் பயப்படாயாக; உன்னை எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தர் உன்னோடே இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. When you go out to battle against yours enemies, and see horses, and chariots, and a people more than you, be not afraid of them: for the LORD your God is with you, which brought you up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் தங்கள் தேவர்களுக்குச் செய்கிற தங்களுடைய சகல அருவருப்புகளின்படியே நீங்களும் செய்ய உங்களுக்குக் கற்றுக்கொடாமலும், நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்யாமலும் இருக்கும்படி இப்படிச் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. But the women, and the little ones, and the cattle, and all that is in the city, even all the spoil thereof, shall you take unto yourself; and you shall eat the spoil of yours enemies, which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் தங்கள் தேவர்களுக்குச் செய்கிற தங்களுடைய சகல அருவருப்புகளின்படியே நீங்களும் செய்ய உங்களுக்குக் கற்றுக்கொடாமலும், நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்யாமலும் இருக்கும்படி இப்படிச் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. But the women, and the little ones, and the cattle, and all that is in the city, even all the spoil thereof, shall you take unto yourself; and you shall eat the spoil of yours enemies, which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ ஒரு பட்டணத்தின்மேல் யுத்தம்பண்ணி அதைப் பிடிக்க அநேக நாள் அதை முற்றிக்கைபோட்டிருக்கும்போது, நீ கோடரியை ஓங்கி, அதின் மரங்களைவெட்டிச் சேதம்பண்ணாயாக; அவைகளின் கனியை நீ புசிக்கலாமே; ஆகையால் உனக்குக் கொத்தளத்திற்கு உதவுமென்று அவைகளை வெட்டாயாக; வெளியின் விருட்சங்கள் மனுஷனுடைய ஜீவனத்துக்கானவைகள்.]]></a:t>
+              <a:t><![CDATA[15. Thus shall you do unto all the cities which are very far off from you, which are not of the cities of these nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ ஒரு பட்டணத்தின்மேல் யுத்தம்பண்ணி அதைப் பிடிக்க அநேக நாள் அதை முற்றிக்கைபோட்டிருக்கும்போது, நீ கோடரியை ஓங்கி, அதின் மரங்களைவெட்டிச் சேதம்பண்ணாயாக; அவைகளின் கனியை நீ புசிக்கலாமே; ஆகையால் உனக்குக் கொத்தளத்திற்கு உதவுமென்று அவைகளை வெட்டாயாக; வெளியின் விருட்சங்கள் மனுஷனுடைய ஜீவனத்துக்கானவைகள்.]]></a:t>
+              <a:t><![CDATA[15. Thus shall you do unto all the cities which are very far off from you, which are not of the cities of these nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ ஒரு பட்டணத்தின்மேல் யுத்தம்பண்ணி அதைப் பிடிக்க அநேக நாள் அதை முற்றிக்கைபோட்டிருக்கும்போது, நீ கோடரியை ஓங்கி, அதின் மரங்களைவெட்டிச் சேதம்பண்ணாயாக; அவைகளின் கனியை நீ புசிக்கலாமே; ஆகையால் உனக்குக் கொத்தளத்திற்கு உதவுமென்று அவைகளை வெட்டாயாக; வெளியின் விருட்சங்கள் மனுஷனுடைய ஜீவனத்துக்கானவைகள்.]]></a:t>
+              <a:t><![CDATA[16. But of the cities of these people, which the LORD your God does give you for an inheritance, you shall keep alive nothing that breathes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. புசிக்கிறதற்கேற்ற கனி கொடாத மரம் என்று நீ அறிந்திருக்கிற மரங்களைமாத்திரம் வெட்டியழித்து, உன்னோடே யுத்தம்பண்ணுகிற பட்டணம் பிடிபடுமட்டும் அதற்கு எதிராகக் கொத்தளம்போடலாம்.]]></a:t>
+              <a:t><![CDATA[16. But of the cities of these people, which the LORD your God does give you for an inheritance, you shall keep alive nothing that breathes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3490,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. புசிக்கிறதற்கேற்ற கனி கொடாத மரம் என்று நீ அறிந்திருக்கிற மரங்களைமாத்திரம் வெட்டியழித்து, உன்னோடே யுத்தம்பண்ணுகிற பட்டணம் பிடிபடுமட்டும் அதற்கு எதிராகக் கொத்தளம்போடலாம்.]]></a:t>
+              <a:t><![CDATA[17. But you shall utterly destroy them; namely, the Hittites, and the Amorites, the Canaanites, and the Perizzites, the Hivites, and the Jebusites; as the LORD your God has commanded you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. That they teach you not to do after all their abominations, which they have done unto their gods; so should all of you sin against the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. That they teach you not to do after all their abominations, which they have done unto their gods; so should all of you sin against the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. That they teach you not to do after all their abominations, which they have done unto their gods; so should all of you sin against the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3926,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் யுத்தஞ்செய்யத் தொடங்கும்போது, ஆசாரியன் சேர்ந்துவந்து, ஜனங்களிடத்தில் பேசி:]]></a:t>
+              <a:t><![CDATA[1. When you go out to battle against yours enemies, and see horses, and chariots, and a people more than you, be not afraid of them: for the LORD your God is with you, which brought you up out of the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. When you shall besiege a city a long time, in making war against it to take it, you shall not destroy the trees thereof by forcing an axe against them: for you may eat of them, and you shall not cut them down (for the tree of the field is man's life) to employ them in the siege:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. When you shall besiege a city a long time, in making war against it to take it, you shall not destroy the trees thereof by forcing an axe against them: for you may eat of them, and you shall not cut them down (for the tree of the field is man's life) to employ them in the siege:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. When you shall besiege a city a long time, in making war against it to take it, you shall not destroy the trees thereof by forcing an axe against them: for you may eat of them, and you shall not cut them down (for the tree of the field is man's life) to employ them in the siege:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Only the trees which you know that they be not trees for food, you shall destroy and cut them down; and you shall build bulwarks against the city that makes war with you, until it be subdued.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Only the trees which you know that they be not trees for food, you shall destroy and cut them down; and you shall build bulwarks against the city that makes war with you, until it be subdued.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலரே, கேளுங்கள்: இன்று உங்கள் சத்துருக்களுடன் யுத்தஞ்செய்யப் போகிறீர்கள்; உங்கள் இருதயம் துவளவேண்டாம்; நீங்கள் அவர்களைப் பார்த்துப் பயப்படவும் கலங்கவும் தத்தளிக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[2. And it shall be, when all of you are come nigh unto the battle, that the priest shall approach and speak unto the people,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலரே, கேளுங்கள்: இன்று உங்கள் சத்துருக்களுடன் யுத்தஞ்செய்யப் போகிறீர்கள்; உங்கள் இருதயம் துவளவேண்டாம்; நீங்கள் அவர்களைப் பார்த்துப் பயப்படவும் கலங்கவும் தத்தளிக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. And shall say unto them, Hear, O Israel, all of you approach this day unto battle against your enemies: let not your hearts faint, fear not, and do not tremble, neither be all of you terrified because of them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்களுக்காக உங்கள் சத்துருக்களோடே யுத்தம்பண்ணவும் உங்களை இரட்சிக்கவும் உங்களோடே கூடப்போகிறவர் உங்கள் தேவனாகிய கர்த்தரென்று சொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And shall say unto them, Hear, O Israel, all of you approach this day unto battle against your enemies: let not your hearts faint, fear not, and do not tremble, neither be all of you terrified because of them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்களுக்காக உங்கள் சத்துருக்களோடே யுத்தம்பண்ணவும் உங்களை இரட்சிக்கவும் உங்களோடே கூடப்போகிறவர் உங்கள் தேவனாகிய கர்த்தரென்று சொல்லவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. For the LORD your God is he that goes with you, to fight for you against your enemies, to save you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் அதிபதிகள் ஜனங்களை நோக்கி: புதுவீட்டைக் கட்டி, அதைப் பிரதிஷ்டைபண்ணாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டுக்குத் திரும்பிப்போகக்கடவன்; அவன் யுத்தத்திலே செத்தால் வேறொருவன் அதைப் பிரதிஷ்டைபண்ணவேண்டியதாகும்.]]></a:t>
+              <a:t><![CDATA[4. For the LORD your God is he that goes with you, to fight for you against your enemies, to save you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542028" r:id="rId1"/>
+    <p:sldLayoutId id="2474602494" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,54 +5371,118 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4659,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ములో చనిపోయినయెడల వేరొకడు దానిలో ప్రవేశించును గనుక అట్టివాడు తన యింటికి తిరిగి వెళ్లవచ్చును.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் அதிபதிகள் ஜனங்களை நோக்கி: புதுவீட்டைக் கட்டி, அதைப் பிரதிஷ்டைபண்ணாதிருக்கிறவன் எவனோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ద్రాక్షతోటవేసి యింక దాని పండ్లు తినక ఒకడు యుద్ధ ములో చనిపోయినయెడల వేరొకడు దాని పండ్లు తినును గనుక]]></a:t>
+              <a:t><![CDATA[அவன் தன் வீட்டுக்குத் திரும்பிப்போகக்கடவன்; அவன் யுத்தத்திலே செத்தால் வேறொருவன் அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అట్టివాడును తన యింటికి తిరిగి వెళ్లవచ్చును.]]></a:t>
+              <a:t><![CDATA[பிரதிஷ்டைபண்ணவேண்டியதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఒకడు స్త్రీని ప్రధానము చెసికొని ఆమెను ఇంకను పరిగ్రహింపకమునుపే యుధ్ధములో చనిపోయినయెడల వేరొకడు]]></a:t>
+              <a:t><![CDATA[6. திராட்சத்தோட்டத்தை நாட்டி, அதை அநுபவியாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆమెను పరిగ్రహించును గనుక అట్టివాడును తన యింటికి తిరిగి వెళ్లవచ్చును.]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போகக்கடவன்; அவன் யுத்தத்திலே செத்தால் வேறொருவன் அதை அநுபவிக்கவேண்டியதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​నాయకులు జనులతో యెవడు భయపడి మెత్తని గుండెగల వాడగునో వాడు తాను అధైర్యపడిన రీతిగా తన సహోదరుల]]></a:t>
+              <a:t><![CDATA[7. ஒரு பெண்ணைத் தனக்கு நியமித்துக்கொண்டு, அவளை விவாகம்பண்ணாதிருக்கிறவன் எவனோ, அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గుండెలు అధైర్యపరచకుండునట్లు తన యింటికి తిరిగి వెళ్లవచ్చునని చెప్పవలెను.]]></a:t>
+              <a:t><![CDATA[வீட்டுக்குத்திரும்பிப்போகக்கடவன்; அவன் யுத்தத்திலே செத்தால் வேறொருவன் அவளை விவாகம்பண்ணவேண்டியதாகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​నాయకులు జనులతో మాటలాడుట చాలిం చిన తరువాత జనులను నడిపించుటకు సేనాధిపతులను నియమింపవలెను.]]></a:t>
+              <a:t><![CDATA[என்று சொல்லவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. యుధ్దము చేయుటకు మీరొక పురముమీదికి సమీ పించునప్పుడు సమాధానము నిమిత్తము రాయబారమును పంపవలెను.]]></a:t>
+              <a:t><![CDATA[8. பின்னும் அதிபதிகள் ஜனங்களுடனே பேசி: பயங்காளியும் திடனற்றவனுமாயிருக்கிறவன் எவனோ, அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమాధానమని అది నీకు ఉత్తర మిచ్చి]]></a:t>
+              <a:t><![CDATA[சகோதரரின் இருதயத்தைத் தன் இருதயத்தைப்போலக் கரைந்துபோகப்பண்ணாதபடிக்கு, தன் வீட்டுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. నీవు నీ శత్రువులతో యుద్ధమునకు పోయి గుఱ్ఱ ములను రథములను మీకంటె విస్తారమైన జనమును చూచు నప్పుడు]]></a:t>
+              <a:t><![CDATA[1. நீ உன் சத்துருக்களுக்கு எதிராக யுத்தஞ்செய்யப் புறப்பட்டுப் போகையில், குதிரைகளையும் இரதங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. గుమ్మ ములను తెరచినయెడల దానిలో నున్న జనులందరు నీకు పన్ను చెల్లించి నీ దాసులగుదురు.]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போகக்கடவன் என்று சொல்லவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అది మీతో సమా ధానపడక యుద్ధమే మంచిదని యెంచినయెడల దాని ముట్టడివేయుడి.]]></a:t>
+              <a:t><![CDATA[9. அதிபதிகள் ஜனங்களோடே பேசிமுடிந்தபின்பு, ஜனங்களை நடத்தும்படி சேனைத்தலைவரை நியமிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. నీ దేవుడైన యెహోవా దాని నీ చేతి కప్పగించునప్పుడు దానిలోని మగవారినందరిని కత్తివాత హతము చేయవలెను.]]></a:t>
+              <a:t><![CDATA[10. நீ ஒரு பட்டணத்தின்மேல் யுத்தம்பண்ண நெருங்கும்போது, அந்தப் பட்டணத்தாருக்குச் சமாதானம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అయితే స్త్రీలను చిన్నవారిని పశు వులను ఆ పురములో నున్నది యావత్తును దాని కొల్ల సొమ్మంతటిని నీవు]]></a:t>
+              <a:t><![CDATA[கூறக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొనవచ్చును; నీ దేవుడైన యెహోవా నీకిచ్చిన నీ శత్రువుల కొల్లసొమ్మును నీవు అనుభవించు దువు.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் உனக்குச் சமாதானமான உத்தரவுகொடுத்து, வாசலைத் திறந்தால், அதிலுள்ள ஜனங்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఈ జనముల పురములు గాక నీకు బహు దూర ముగా ఉండిన సమస్త పురములకు మాత్రమే యీలాగున చేయవలెను.]]></a:t>
+              <a:t><![CDATA[உனக்குப் பகுதி கட்டுகிறவர்களாகி, உனக்கு ஊழியஞ்செய்யக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అయితే నీ దేవుడైన యెహోవా స్వాస్థ్య ముగా నీకిచ్చుచున్న యీ జనముల పురములలో ఊపిరిగల దేనిని]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் உன்னோடே சமாதானப்படாமல், உன்னோடே யுத்தம்பண்ணுவார்களானால், நீ அதை முற்றிக்கைபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బ్రదుకనియ్యకూడదు.]]></a:t>
+              <a:t><![CDATA[13. உன் தேவனாகிய கர்த்தர் அதை உன் கையில் ஒப்புக்கொடுக்கும்போது, அதிலுள்ள புருஷர்கள் எல்லாரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. వీరు, అనగా హీత్తీ యులు అమోరీయులు కనానీయులు పెరిజ్జీయులు హివీ్వ యులు యెబూసీయులనువారు తమ తమ దేవతల]]></a:t>
+              <a:t><![CDATA[பட்டயக்கருக்கினால் வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విష యమై చేసిన సమస్త హేయకృత్యములరీతిగా మీరు చేసి,]]></a:t>
+              <a:t><![CDATA[14. ஸ்திரீகளையும் குழந்தைகளையும் மிருகஜீவன்களையும் மாத்திரம் உயிரோடே வைத்து, பட்டணத்திலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారికి భయపడవద్దు; ఐగుప్తు దేశములోనుండి నిన్ను రప్పించిన నీ దేవుడైన యెహోవా నీకు తోడై యుండును.]]></a:t>
+              <a:t><![CDATA[உன்னிலும் பெரிய கூட்டமாகிய ஜனங்களையும் கண்டால், அவர்களுக்குப் பயப்படாயாக; உன்னை எகிப்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. నీ దేవుడైన యెహోవాకు విరోధముగా పాపము చేయు టకు వారు మీకు నేర్పకుండునట్లు నీ దేవుడైన యెహోవా నీ]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் கொள்ளையிட்டு, உன் தேவனாகிய கர்த்தர் உனக்கு ஒப்புக்கொடுத்த உன் சத்துருக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాజ్ఞాపించిన ప్రకారముగా వారిని నిర్మూలము చేయ వలెను.]]></a:t>
+              <a:t><![CDATA[கொள்ளைப்பொருளை அநுபவிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. నీవు ఒక పురమును లోపరచుకొనుటకు దానిమీద యుద్ధము చేయుచు అనేక దినములు ముట్టడివేయు నప్పుడు, దాని]]></a:t>
+              <a:t><![CDATA[15. இந்த ஜாதிகளைச் சேர்ந்த பட்டணங்களாயிராமல், உனக்கு வெகுதூரத்திலிருக்கிற சகல பட்டணங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెట్లు గొడ్డలిచేత పాడుచేయకూడదు; వాటి పండ్లు తినవచ్చునుగాని వాటిని నరికివేయకూడదు; నీవు వాటిని]]></a:t>
+              <a:t><![CDATA[இப்படியே செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముట్టడించుటకు పొలములోని చెట్లు నరులా? అట్టి చెట్లను నీవు కొట్టకూడదు.]]></a:t>
+              <a:t><![CDATA[16. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கிற ஏத்தியர், எமோரியர், கானானியர், பெரிசியர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఏ చెట్లు తినదగిన ఫలములనిచ్చునవికావని నీవెరుగుదువో వాటిని పాడుచేసి నరికి, నీతో యుద్ధముచేయు పురము]]></a:t>
+              <a:t><![CDATA[ஏவியர், எபூசியர் என்னும் ஜனங்களின் பட்டணங்களிலேமாத்திரம் சுவாசமுள்ளதொன்றையும் உயிரோடே வைக்காமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9323,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడువరకు వాటితో దానికి ఎదురుగా ముట్టడిదిబ్బ కట్ట వచ్చును.]]></a:t>
+              <a:t><![CDATA[17. அவர்களை உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டபடியே சங்காரம்பண்ணக்கடவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அவர்கள் தங்கள் தேவர்களுக்குச் செய்கிற தங்களுடைய சகல அருவருப்புகளின்படியே நீங்களும் செய்ய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்குக் கற்றுக்கொடாமலும், நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்யாமலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருக்கும்படி இப்படிச் செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9851,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అంతేకాదు, మీరు యుద్ధమునకు సమీ పించునప్పుడు యాజకుడు దగ్గరకు వచ్చి ప్రజలతో ఈలాగు చెప్పవలెను]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தர் உன்னோடே இருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. நீ ஒரு பட்டணத்தின்மேல் யுத்தம்பண்ணி அதைப் பிடிக்க அநேக நாள் அதை முற்றிக்கைபோட்டிருக்கும்போது, நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கோடரியை ஓங்கி, அதின் மரங்களைவெட்டிச் சேதம்பண்ணாயாக; அவைகளின் கனியை நீ புசிக்கலாமே; ஆகையால் உனக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொத்தளத்திற்கு உதவுமென்று அவைகளை வெட்டாயாக; வெளியின் விருட்சங்கள் மனுஷனுடைய ஜீவனத்துக்கானவைகள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. புசிக்கிறதற்கேற்ற கனி கொடாத மரம் என்று நீ அறிந்திருக்கிற மரங்களைமாத்திரம் வெட்டியழித்து, உன்னோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யுத்தம்பண்ணுகிற பட்டணம் பிடிபடுமட்டும் அதற்கு எதிராகக் கொத்தளம்போடலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఇశ్రాయేలీయులారా, వినుడి; నేడు మీరు మీశత్రువులతో యుద్ధము చేయుటకు సమీ పించుచున్నారు. మీ హృదయములు]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் யுத்தஞ்செய்யத் தொடங்கும்போது, ஆசாரியன் சேர்ந்துவந்து, ஜனங்களிடத்தில் பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జంకనియ్యకుడి, భయపడకుడి,]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலரே, கேளுங்கள்: இன்று உங்கள் சத்துருக்களுடன் யுத்தஞ்செய்யப் போகிறீர்கள்; உங்கள் இருதயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వణకకుడి, వారి ముఖము చూచి బెదరకుడి, మీకొరకు మీ శత్రువులతో యుద్ధము చేసి మిమ్మును రక్షించువాడు మీ]]></a:t>
+              <a:t><![CDATA[துவளவேண்டாம்; நீங்கள் அவர்களைப் பார்த்துப் பயப்படவும் கலங்கவும் தத்தளிக்கவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడైన యెహోవాయే.]]></a:t>
+              <a:t><![CDATA[4. உங்களுக்காக உங்கள் சத்துருக்களோடே யுத்தம்பண்ணவும் உங்களை இரட்சிக்கவும் உங்களோடே கூடப்போகிறவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. మరియు నాయకులు జనులతో చెప్పవలసినదేమనగా, క్రొత్తయిల్లు కట్టు కొనినవాడు గృహప్రవేశము కాకమునుపే యుద్ధ]]></a:t>
+              <a:t><![CDATA[உங்கள் தேவனாகிய கர்த்தரென்று சொல்லவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>