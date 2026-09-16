--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602494" r:id="rId1"/>
+    <p:sldLayoutId id="2478604281" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>