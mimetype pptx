--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -89,50 +89,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +166,52 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +358,55 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் தேவனாகிய கர்த்தர் தமக்கு ஆராதனை செய்யவும் கர்த்தருடைய நாமத்திலே ஆசீர்வதிக்கவும் லேவியின் குமாரராகிய ஆசாரியரைத் தெரிந்துகொண்டபடியால், அவர்களும் அத்தருணத்தில் வந்திருக்கவேண்டும்; அவர்கள் வாக்கின்படியே சகல வழக்கும் சகல காயச்சேதமும் தீர்க்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And the priests the sons of Levi shall come near; for them the LORD your God has chosen to minister unto him, and to bless in the name of the LORD; and by their word shall every controversy and every stroke be tried:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் தேவனாகிய கர்த்தர் தமக்கு ஆராதனை செய்யவும் கர்த்தருடைய நாமத்திலே ஆசீர்வதிக்கவும் லேவியின் குமாரராகிய ஆசாரியரைத் தெரிந்துகொண்டபடியால், அவர்களும் அத்தருணத்தில் வந்திருக்கவேண்டும்; அவர்கள் வாக்கின்படியே சகல வழக்கும் சகல காயச்சேதமும் தீர்க்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And the priests the sons of Levi shall come near; for them the LORD your God has chosen to minister unto him, and to bless in the name of the LORD; and by their word shall every controversy and every stroke be tried:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் தேவனாகிய கர்த்தர் தமக்கு ஆராதனை செய்யவும் கர்த்தருடைய நாமத்திலே ஆசீர்வதிக்கவும் லேவியின் குமாரராகிய ஆசாரியரைத் தெரிந்துகொண்டபடியால், அவர்களும் அத்தருணத்தில் வந்திருக்கவேண்டும்; அவர்கள் வாக்கின்படியே சகல வழக்கும் சகல காயச்சேதமும் தீர்க்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And the priests the sons of Levi shall come near; for them the LORD your God has chosen to minister unto him, and to bless in the name of the LORD; and by their word shall every controversy and every stroke be tried:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கொலைசெய்யப்பட்டவனுக்குச் சமீபமான பட்டணத்தின் மூப்பர் எல்லாரும் பள்ளத்தாக்கிலே தலை வெட்டப்பட்ட கிடாரியின்மேல் தங்கள் கைகளைக் கழுவி:]]></a:t>
+              <a:t><![CDATA[6. And all the elders of that city, that are next unto the slain man, shall wash their hands over the heifer that is beheaded in the valley:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கொலைசெய்யப்பட்டவனுக்குச் சமீபமான பட்டணத்தின் மூப்பர் எல்லாரும் பள்ளத்தாக்கிலே தலை வெட்டப்பட்ட கிடாரியின்மேல் தங்கள் கைகளைக் கழுவி:]]></a:t>
+              <a:t><![CDATA[6. And all the elders of that city, that are next unto the slain man, shall wash their hands over the heifer that is beheaded in the valley:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் கைகள் அந்த இரத்தத்தைச் சிந்தினதும் இல்லை, எங்கள் கண்கள் அதைக் கண்டதும் இல்லை;]]></a:t>
+              <a:t><![CDATA[7. And they shall answer and say, Our hands have not shed this blood, neither have our eyes seen it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தாவே, நீர் மீட்டுக்கொண்ட உமது ஜனமாகிய இஸ்ரவேலின்மேல் குற்றமில்லாத இரத்தப்பழியைச் சுமத்தாமல் உமது ஜனமாகிய இஸ்ரவேலின்மேல் கிருபையுள்ளவராயிரும் என்று சொல்வார்களாக; அப்பொழுது இரத்தப்பழி அவர்களுக்கு நிவிர்த்தியாகும்.]]></a:t>
+              <a:t><![CDATA[8. Be merciful, O LORD, unto your people Israel, whom you have redeemed, and lay not innocent blood unto your people of Israel's charge. And the blood shall be forgiven them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தாவே, நீர் மீட்டுக்கொண்ட உமது ஜனமாகிய இஸ்ரவேலின்மேல் குற்றமில்லாத இரத்தப்பழியைச் சுமத்தாமல் உமது ஜனமாகிய இஸ்ரவேலின்மேல் கிருபையுள்ளவராயிரும் என்று சொல்வார்களாக; அப்பொழுது இரத்தப்பழி அவர்களுக்கு நிவிர்த்தியாகும்.]]></a:t>
+              <a:t><![CDATA[8. Be merciful, O LORD, unto your people Israel, whom you have redeemed, and lay not innocent blood unto your people of Israel's charge. And the blood shall be forgiven them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்படிக் கர்த்தரின் பார்வைக்குச் செம்மையானதை நீ செய்வாயாகில், குற்றமில்லாத இரத்தப்பழியை உன் நடுவிலிருந்து விலக்கிப்போடுவாய்.]]></a:t>
+              <a:t><![CDATA[8. Be merciful, O LORD, unto your people Israel, whom you have redeemed, and lay not innocent blood unto your people of Israel's charge. And the blood shall be forgiven them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்படிக் கர்த்தரின் பார்வைக்குச் செம்மையானதை நீ செய்வாயாகில், குற்றமில்லாத இரத்தப்பழியை உன் நடுவிலிருந்து விலக்கிப்போடுவாய்.]]></a:t>
+              <a:t><![CDATA[9. So shall you put away the guilt of innocent blood from among you, when you shall do that which is right in the sight of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரிக்கக் கொடுக்கும் தேசத்தில், கொலைசெய்யப்பட்டுக் கிடக்கிற ஒருவனை வெளியிலே கண்டு, அவனைக் கொன்றவன் இன்னான் என்று தெரியாதிருந்தால்,]]></a:t>
+              <a:t><![CDATA[1. If one be found slain in the land which the LORD your God gives you to possess it, lying in the field, and it be not known who has slain him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ உன் சத்துருக்களுக்கு எதிராக யுத்தத்திற்குப் புறப்பட்டு, உன் தேவனாகிய கர்த்தர் அவர்களை உன் கையில் ஒப்புக்கொடுக்கிறதினால், அவர்களைச் சிறைபிடித்துவந்து,]]></a:t>
+              <a:t><![CDATA[9. So shall you put away the guilt of innocent blood from among you, when you shall do that which is right in the sight of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ உன் சத்துருக்களுக்கு எதிராக யுத்தத்திற்குப் புறப்பட்டு, உன் தேவனாகிய கர்த்தர் அவர்களை உன் கையில் ஒப்புக்கொடுக்கிறதினால், அவர்களைச் சிறைபிடித்துவந்து,]]></a:t>
+              <a:t><![CDATA[10. When you go forth to war against yours enemies, and the LORD your God has delivered them into yours hands, and you have taken them captive,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சிறைகளில் ரூபவதியான ஒரு ஸ்திரீயைக்கண்டு, அவளை விவாகம்பண்ண விரும்பி,]]></a:t>
+              <a:t><![CDATA[10. When you go forth to war against yours enemies, and the LORD your God has delivered them into yours hands, and you have taken them captive,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சிறைகளில் ரூபவதியான ஒரு ஸ்திரீயைக்கண்டு, அவளை விவாகம்பண்ண விரும்பி,]]></a:t>
+              <a:t><![CDATA[11. And see among the captives a beautiful woman, and have a desire unto her, that you would have her to your wife;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவளை உன் வீட்டிற்குள் அழைத்துக்கொண்டுபோவாயானால், அவள் தன் தலையைச் சிறைத்து, தன் நகங்களைக் களைந்து,]]></a:t>
+              <a:t><![CDATA[12. Then you shall bring her home to yours house, and she shall shave her head, and trim her nails;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தன் சிறையிருப்பின் வஸ்திரத்தையும் நீக்கி, உன் வீட்டிலிருந்து, ஒரு மாதமட்டும் தன் தகப்பனையும் தாயையும் நினைத்துத் துக்கங்கொண்டாடக்கடவள்; அதன்பின்பு நீ அவளோடே சேர்ந்து, அவளுக்கு புருஷனாயிரு, அவள் உனக்கு மனைவியாயிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[12. Then you shall bring her home to yours house, and she shall shave her head, and trim her nails;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தன் சிறையிருப்பின் வஸ்திரத்தையும் நீக்கி, உன் வீட்டிலிருந்து, ஒரு மாதமட்டும் தன் தகப்பனையும் தாயையும் நினைத்துத் துக்கங்கொண்டாடக்கடவள்; அதன்பின்பு நீ அவளோடே சேர்ந்து, அவளுக்கு புருஷனாயிரு, அவள் உனக்கு மனைவியாயிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[13. And she shall put the raiment of her captivity from off her, and shall remain in yours house, and mourn for her father and her mother a full month: and after that you shall go in unto her, and be her husband, and she shall be your wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தன் சிறையிருப்பின் வஸ்திரத்தையும் நீக்கி, உன் வீட்டிலிருந்து, ஒரு மாதமட்டும் தன் தகப்பனையும் தாயையும் நினைத்துத் துக்கங்கொண்டாடக்கடவள்; அதன்பின்பு நீ அவளோடே சேர்ந்து, அவளுக்கு புருஷனாயிரு, அவள் உனக்கு மனைவியாயிருப்பாள்.]]></a:t>
+              <a:t><![CDATA[13. And she shall put the raiment of her captivity from off her, and shall remain in yours house, and mourn for her father and her mother a full month: and after that you shall go in unto her, and be her husband, and she shall be your wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள்மேல் உனக்குப் பிரியமில்லாமற்போனால், அவளை பணத்திற்கு விற்காமல் அவளைத் தன் இஷ்டப்படி போகவிடலாம்; நீ அவளைத் தாழ்மைப்படுத்தினபடியினால் அவளாலே ஆதாயம் பெறும்படி தேடவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[13. And she shall put the raiment of her captivity from off her, and shall remain in yours house, and mourn for her father and her mother a full month: and after that you shall go in unto her, and be her husband, and she shall be your wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள்மேல் உனக்குப் பிரியமில்லாமற்போனால், அவளை பணத்திற்கு விற்காமல் அவளைத் தன் இஷ்டப்படி போகவிடலாம்; நீ அவளைத் தாழ்மைப்படுத்தினபடியினால் அவளாலே ஆதாயம் பெறும்படி தேடவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[14. And it shall be, if you have no delight in her, then you shall let her go where she will; but you shall not sell her at all for money, you shall not make merchandise of her, because you have humbled her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரிக்கக் கொடுக்கும் தேசத்தில், கொலைசெய்யப்பட்டுக் கிடக்கிற ஒருவனை வெளியிலே கண்டு, அவனைக் கொன்றவன் இன்னான் என்று தெரியாதிருந்தால்,]]></a:t>
+              <a:t><![CDATA[1. If one be found slain in the land which the LORD your God gives you to possess it, lying in the field, and it be not known who has slain him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள்மேல் உனக்குப் பிரியமில்லாமற்போனால், அவளை பணத்திற்கு விற்காமல் அவளைத் தன் இஷ்டப்படி போகவிடலாம்; நீ அவளைத் தாழ்மைப்படுத்தினபடியினால் அவளாலே ஆதாயம் பெறும்படி தேடவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[14. And it shall be, if you have no delight in her, then you shall let her go where she will; but you shall not sell her at all for money, you shall not make merchandise of her, because you have humbled her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இரண்டு மனைவிகளையுடைய ஒருவன், ஒருத்தியின்மேல் விருப்பாயும் மற்றவள்மேல் வெறுப்பாயும் இருக்க, இருவரும் அவனுக்குப் பிள்ளைகளைப் பெற்றார்களேயாகில் முதற்பிறந்தவன் வெறுக்கப்பட்டவளின் புத்திரனானாலும்,]]></a:t>
+              <a:t><![CDATA[15. If a man have two wives, one beloved, and another hated, and they have born him children, both the beloved and the hated; and if the firstborn son be hers that was hated:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இரண்டு மனைவிகளையுடைய ஒருவன், ஒருத்தியின்மேல் விருப்பாயும் மற்றவள்மேல் வெறுப்பாயும் இருக்க, இருவரும் அவனுக்குப் பிள்ளைகளைப் பெற்றார்களேயாகில் முதற்பிறந்தவன் வெறுக்கப்பட்டவளின் புத்திரனானாலும்,]]></a:t>
+              <a:t><![CDATA[15. If a man have two wives, one beloved, and another hated, and they have born him children, both the beloved and the hated; and if the firstborn son be hers that was hated:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தகப்பன் தனக்கு உண்டான ஆஸ்தியைத் தன் பிள்ளைகளுக்குப் பங்கிடும்நாளில், வெறுக்கப்பட்டவளிடத்தில் பிறந்த முதற்பேறானவனுக்கு சேஷ்டபுத்திர சுதந்தரத்தை கொடுக்கவேண்டுமேயல்லாமல், விரும்பப்பட்டவளிடத்தில் பிறந்தவனுக்குக் கொடுக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[16. Then it shall be, when he makes his sons to inherit that which he has, that he may not make the son of the beloved firstborn before the son of the hated, which is indeed the firstborn:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தகப்பன் தனக்கு உண்டான ஆஸ்தியைத் தன் பிள்ளைகளுக்குப் பங்கிடும்நாளில், வெறுக்கப்பட்டவளிடத்தில் பிறந்த முதற்பேறானவனுக்கு சேஷ்டபுத்திர சுதந்தரத்தை கொடுக்கவேண்டுமேயல்லாமல், விரும்பப்பட்டவளிடத்தில் பிறந்தவனுக்குக் கொடுக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[16. Then it shall be, when he makes his sons to inherit that which he has, that he may not make the son of the beloved firstborn before the son of the hated, which is indeed the firstborn:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வெறுக்கப்பட்டவளிடத்தில் பிறந்தவனை சேஷ்டபுத்திரனாக அங்கிகரித்து, தனக்கு உண்டான ஆஸ்திகளிலெல்லாம் இரண்டு பங்கை அவனுக்குக் கொடுக்கவேண்டும்; அவன் தன் தகப்பனுடைய முதற்பலன், சேஷ்டபுத்திர சுதந்தரம் அவனுக்கே உரியது.]]></a:t>
+              <a:t><![CDATA[16. Then it shall be, when he makes his sons to inherit that which he has, that he may not make the son of the beloved firstborn before the son of the hated, which is indeed the firstborn:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வெறுக்கப்பட்டவளிடத்தில் பிறந்தவனை சேஷ்டபுத்திரனாக அங்கிகரித்து, தனக்கு உண்டான ஆஸ்திகளிலெல்லாம் இரண்டு பங்கை அவனுக்குக் கொடுக்கவேண்டும்; அவன் தன் தகப்பனுடைய முதற்பலன், சேஷ்டபுத்திர சுதந்தரம் அவனுக்கே உரியது.]]></a:t>
+              <a:t><![CDATA[17. But he shall acknowledge the son of the hated for the firstborn, by giving him a double portion of all that he has: for he is the beginning of his strength; the right of the firstborn is his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தன் தகப்பன் சொல்லையும் தன் தாயின் சொல்லையும் கேளாமலும், அவர்களால் தண்டிக்கப்பட்டும், அவர்களுக்குக் கீழ்ப்படியாமலும் போகிற அடங்காத துஷ்டப்பிள்ளை ஒருவனுக்கு இருந்தால்,]]></a:t>
+              <a:t><![CDATA[17. But he shall acknowledge the son of the hated for the firstborn, by giving him a double portion of all that he has: for he is the beginning of his strength; the right of the firstborn is his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தன் தகப்பன் சொல்லையும் தன் தாயின் சொல்லையும் கேளாமலும், அவர்களால் தண்டிக்கப்பட்டும், அவர்களுக்குக் கீழ்ப்படியாமலும் போகிற அடங்காத துஷ்டப்பிள்ளை ஒருவனுக்கு இருந்தால்,]]></a:t>
+              <a:t><![CDATA[17. But he shall acknowledge the son of the hated for the firstborn, by giving him a double portion of all that he has: for he is the beginning of his strength; the right of the firstborn is his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் தகப்பனும் அவன் தாயும் அவனைப் பிடித்து, அவன் இருக்கும் பட்டணத்தின் மூப்பரிடத்துக்கும் அவ்விடத்து வாசலுக்கும் அவனைக் கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[18. If a man have a stubborn and rebellious son, which will not obey the voice of his father, or the voice of his mother, and that, when they have chastened him, will not hearken unto them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் மூப்பரும் உன் நியாயாதிபதிகளும் புறப்பட்டுப்போய், கொலைசெய்யப்பட்டவனைச் சுற்றிலும் இருக்கும் பட்டணங்கள்மட்டும் அளப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[2. Then your elders and your judges shall come forth, and they shall measure unto the cities which are round about him that is slain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் தகப்பனும் அவன் தாயும் அவனைப் பிடித்து, அவன் இருக்கும் பட்டணத்தின் மூப்பரிடத்துக்கும் அவ்விடத்து வாசலுக்கும் அவனைக் கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[18. If a man have a stubborn and rebellious son, which will not obey the voice of his father, or the voice of his mother, and that, when they have chastened him, will not hearken unto them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எங்கள் மகனாகிய இவன் அடங்காத துஷ்டனாயிருக்கிறான்; எங்கள் சொல்லைக் கேளான்; பெருந்தீனிக்காரனும் குடியனுமாயிருக்கிறான் என்று பட்டணத்ததின் மூப்பரோடே சொல்லுவார்களாக.]]></a:t>
+              <a:t><![CDATA[19. Then shall his father and his mother lay hold on him, and bring him out unto the elders of his city, and unto the gate of his place;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எங்கள் மகனாகிய இவன் அடங்காத துஷ்டனாயிருக்கிறான்; எங்கள் சொல்லைக் கேளான்; பெருந்தீனிக்காரனும் குடியனுமாயிருக்கிறான் என்று பட்டணத்ததின் மூப்பரோடே சொல்லுவார்களாக.]]></a:t>
+              <a:t><![CDATA[19. Then shall his father and his mother lay hold on him, and bring him out unto the elders of his city, and unto the gate of his place;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் சாகும்படி அந்தப் பட்டணத்து மனிதரெல்லாம் அவன்மேல் கல்லெறியக்கடவர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கிப்போடவேண்டும்; இஸ்ரவேலர் எல்லாரும் அதைக் கேட்டுப் பயப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And they shall say unto the elders of his city, This our son is stubborn and rebellious, he will not obey our voice; he is a glutton, and a drunkard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவன் சாகும்படி அந்தப் பட்டணத்து மனிதரெல்லாம் அவன்மேல் கல்லெறியக்கடவர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கிப்போடவேண்டும்; இஸ்ரவேலர் எல்லாரும் அதைக் கேட்டுப் பயப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And they shall say unto the elders of his city, This our son is stubborn and rebellious, he will not obey our voice; he is a glutton, and a drunkard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொலைசெய்யப்பட ஒருவன்மேல் சாவுக்குப் பாத்திரமான பாவம் உண்டாயிருக்க, அவனைக் கொலைசெய்யும்படி மரத்திலே தூக்கிப்போடுவாயானால்,]]></a:t>
+              <a:t><![CDATA[21. And all the men of his city shall stone him with stones, that he die: so shall you put evil away from among you; and all Israel shall hear, and fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கொலைசெய்யப்பட ஒருவன்மேல் சாவுக்குப் பாத்திரமான பாவம் உண்டாயிருக்க, அவனைக் கொலைசெய்யும்படி மரத்திலே தூக்கிப்போடுவாயானால்,]]></a:t>
+              <a:t><![CDATA[21. And all the men of his city shall stone him with stones, that he die: so shall you put evil away from among you; and all Israel shall hear, and fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இரவிலே அவன் பிரேதம் மரத்திலே தொங்கலாகாது, அந்நாளிலேதானே அதை அடக்கம்பண்ணவேண்டும்; தூக்கிப்போடப்பட்டவன் தேவனால் சபிக்கப்பட்டவன்; ஆகையால் உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் உன் தேசத்தைத் தீட்டுப்படுத்தாயாக.]]></a:t>
+              <a:t><![CDATA[22. And if a man have committed a sin worthy of death, and he be to be put to death, and you hang him on a tree:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இரவிலே அவன் பிரேதம் மரத்திலே தொங்கலாகாது, அந்நாளிலேதானே அதை அடக்கம்பண்ணவேண்டும்; தூக்கிப்போடப்பட்டவன் தேவனால் சபிக்கப்பட்டவன்; ஆகையால் உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் உன் தேசத்தைத் தீட்டுப்படுத்தாயாக.]]></a:t>
+              <a:t><![CDATA[22. And if a man have committed a sin worthy of death, and he be to be put to death, and you hang him on a tree:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இரவிலே அவன் பிரேதம் மரத்திலே தொங்கலாகாது, அந்நாளிலேதானே அதை அடக்கம்பண்ணவேண்டும்; தூக்கிப்போடப்பட்டவன் தேவனால் சபிக்கப்பட்டவன்; ஆகையால் உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் உன் தேசத்தைத் தீட்டுப்படுத்தாயாக.]]></a:t>
+              <a:t><![CDATA[23. His body shall not remain all night upon the tree, but you shall in any way bury him that day; (for he that is hanged is accursed of God;) that your land be not defiled, which the LORD your God gives you for an inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் மூப்பரும் உன் நியாயாதிபதிகளும் புறப்பட்டுப்போய், கொலைசெய்யப்பட்டவனைச் சுற்றிலும் இருக்கும் பட்டணங்கள்மட்டும் அளப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[2. Then your elders and your judges shall come forth, and they shall measure unto the cities which are round about him that is slain:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. His body shall not remain all night upon the tree, but you shall in any way bury him that day; (for he that is hanged is accursed of God;) that your land be not defiled, which the LORD your God gives you for an inheritance.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. His body shall not remain all night upon the tree, but you shall in any way bury him that day; (for he that is hanged is accursed of God;) that your land be not defiled, which the LORD your God gives you for an inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கொலைசெய்யப்பட்டவனுக்குச் சமீபமான பட்டணத்து மூப்பர், வேலையில்பண்படாததும் நுகத்தடியில் பிணைக்கப்படததுமான ஒரு கிடாரியைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[3. And it shall be, that the city which is next unto the slain man, even the elders of that city shall take an heifer, which has not been wrought with, and which has not drawn in the yoke;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கொலைசெய்யப்பட்டவனுக்குச் சமீபமான பட்டணத்து மூப்பர், வேலையில்பண்படாததும் நுகத்தடியில் பிணைக்கப்படததுமான ஒரு கிடாரியைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[3. And it shall be, that the city which is next unto the slain man, even the elders of that city shall take an heifer, which has not been wrought with, and which has not drawn in the yoke;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உழுது விதையாத தரிசான பள்ளத்தாக்கிலே அதைக் கொண்டுபோய், அந்தப் பள்ளத்தாக்கிலே அதின் தலையை வெட்டிப்போடக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the elders of that city shall bring down the heifer unto a rough valley, which is neither eared nor sown, and shall strike off the heifer's neck there in the valley:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உழுது விதையாத தரிசான பள்ளத்தாக்கிலே அதைக் கொண்டுபோய், அந்தப் பள்ளத்தாக்கிலே அதின் தலையை வெட்டிப்போடக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the elders of that city shall bring down the heifer unto a rough valley, which is neither eared nor sown, and shall strike off the heifer's neck there in the valley:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491805" r:id="rId1"/>
+    <p:sldLayoutId id="2474596017" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6282,66 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the priests the sons of Levi shall come near; for them the LORD your God has chosen to]]></a:t>
+              <a:t><![CDATA[5. உன் தேவனாகிய கர்த்தர் தமக்கு ஆராதனை செய்யவும் கர்த்தருடைய நாமத்திலே ஆசீர்வதிக்கவும் லேவியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[minister unto him, and to bless in the name of the LORD; and by their word shall every controversy]]></a:t>
+              <a:t><![CDATA[குமாரராகிய ஆசாரியரைத் தெரிந்துகொண்டபடியால், அவர்களும் அத்தருணத்தில் வந்திருக்கவேண்டும்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and every stroke be tried:]]></a:t>
+              <a:t><![CDATA[வாக்கின்படியே சகல வழக்கும் சகல காயச்சேதமும் தீர்க்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And all the elders of that city, that are next unto the slain man, shall wash their hands over]]></a:t>
+              <a:t><![CDATA[6. கொலைசெய்யப்பட்டவனுக்குச் சமீபமான பட்டணத்தின் மூப்பர் எல்லாரும் பள்ளத்தாக்கிலே தலை வெட்டப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the heifer that is beheaded in the valley:]]></a:t>
+              <a:t><![CDATA[கிடாரியின்மேல் தங்கள் கைகளைக் கழுவி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they shall answer and say, Our hands have not shed this blood, neither have our eyes seen it.]]></a:t>
+              <a:t><![CDATA[7. எங்கள் கைகள் அந்த இரத்தத்தைச் சிந்தினதும் இல்லை, எங்கள் கண்கள் அதைக் கண்டதும் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Be merciful, O LORD, unto your people Israel, whom you have redeemed, and lay not innocent blood]]></a:t>
+              <a:t><![CDATA[8. கர்த்தாவே, நீர் மீட்டுக்கொண்ட உமது ஜனமாகிய இஸ்ரவேலின்மேல் குற்றமில்லாத இரத்தப்பழியைச் சுமத்தாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto your people of Israel's charge. And the blood shall be forgiven them.]]></a:t>
+              <a:t><![CDATA[உமது ஜனமாகிய இஸ்ரவேலின்மேல் கிருபையுள்ளவராயிரும் என்று சொல்வார்களாக; அப்பொழுது இரத்தப்பழி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. So shall you put away the guilt of innocent blood from among you, when you shall do that which is]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு நிவிர்த்தியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[right in the sight of the LORD.]]></a:t>
+              <a:t><![CDATA[9. இப்படிக் கர்த்தரின் பார்வைக்குச் செம்மையானதை நீ செய்வாயாகில், குற்றமில்லாத இரத்தப்பழியை உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. If one be found slain in the land which the LORD your God gives you to possess it, lying in the]]></a:t>
+              <a:t><![CDATA[1. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரிக்கக் கொடுக்கும் தேசத்தில், கொலைசெய்யப்பட்டுக் கிடக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. When you go forth to war against yours enemies, and the LORD your God has delivered them into]]></a:t>
+              <a:t><![CDATA[நடுவிலிருந்து விலக்கிப்போடுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours hands, and you have taken them captive,]]></a:t>
+              <a:t><![CDATA[10. நீ உன் சத்துருக்களுக்கு எதிராக யுத்தத்திற்குப் புறப்பட்டு, உன் தேவனாகிய கர்த்தர் அவர்களை உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And see among the captives a beautiful woman, and have a desire unto her, that you would have]]></a:t>
+              <a:t><![CDATA[கையில் ஒப்புக்கொடுக்கிறதினால், அவர்களைச் சிறைபிடித்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her to your wife;]]></a:t>
+              <a:t><![CDATA[11. சிறைகளில் ரூபவதியான ஒரு ஸ்திரீயைக்கண்டு, அவளை விவாகம்பண்ண விரும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then you shall bring her home to yours house, and she shall shave her head, and trim her nails;]]></a:t>
+              <a:t><![CDATA[12. அவளை உன் வீட்டிற்குள் அழைத்துக்கொண்டுபோவாயானால், அவள் தன் தலையைச் சிறைத்து, தன் நகங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And she shall put the raiment of her captivity from off her, and shall remain in yours house,]]></a:t>
+              <a:t><![CDATA[களைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and mourn for her father and her mother a full month: and after that you shall go in unto her, and]]></a:t>
+              <a:t><![CDATA[13. தன் சிறையிருப்பின் வஸ்திரத்தையும் நீக்கி, உன் வீட்டிலிருந்து, ஒரு மாதமட்டும் தன் தகப்பனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be her husband, and she shall be your wife.]]></a:t>
+              <a:t><![CDATA[தாயையும் நினைத்துத் துக்கங்கொண்டாடக்கடவள்; அதன்பின்பு நீ அவளோடே சேர்ந்து, அவளுக்கு புருஷனாயிரு, அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And it shall be, if you have no delight in her, then you shall let her go where she will; but]]></a:t>
+              <a:t><![CDATA[உனக்கு மனைவியாயிருப்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall not sell her at all for money, you shall not make merchandise of her, because you have]]></a:t>
+              <a:t><![CDATA[14. அவள்மேல் உனக்குப் பிரியமில்லாமற்போனால், அவளை பணத்திற்கு விற்காமல் அவளைத் தன் இஷ்டப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[field, and it be not known who has slain him:]]></a:t>
+              <a:t><![CDATA[ஒருவனை வெளியிலே கண்டு, அவனைக் கொன்றவன் இன்னான் என்று தெரியாதிருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[humbled her.]]></a:t>
+              <a:t><![CDATA[போகவிடலாம்; நீ அவளைத் தாழ்மைப்படுத்தினபடியினால் அவளாலே ஆதாயம் பெறும்படி தேடவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. If a man have two wives, one beloved, and another hated, and they have born him children, both]]></a:t>
+              <a:t><![CDATA[15. இரண்டு மனைவிகளையுடைய ஒருவன், ஒருத்தியின்மேல் விருப்பாயும் மற்றவள்மேல் வெறுப்பாயும் இருக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the beloved and the hated; and if the firstborn son be hers that was hated:]]></a:t>
+              <a:t><![CDATA[இருவரும் அவனுக்குப் பிள்ளைகளைப் பெற்றார்களேயாகில் முதற்பிறந்தவன் வெறுக்கப்பட்டவளின் புத்திரனானாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then it shall be, when he makes his sons to inherit that which he has, that he may not make the]]></a:t>
+              <a:t><![CDATA[16. தகப்பன் தனக்கு உண்டான ஆஸ்தியைத் தன் பிள்ளைகளுக்குப் பங்கிடும்நாளில், வெறுக்கப்பட்டவளிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of the beloved firstborn before the son of the hated, which is indeed the firstborn:]]></a:t>
+              <a:t><![CDATA[பிறந்த முதற்பேறானவனுக்கு சேஷ்டபுத்திர சுதந்தரத்தை கொடுக்கவேண்டுமேயல்லாமல், விரும்பப்பட்டவளிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But he shall acknowledge the son of the hated for the firstborn, by giving him a double portion]]></a:t>
+              <a:t><![CDATA[பிறந்தவனுக்குக் கொடுக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of all that he has: for he is the beginning of his strength; the right of the firstborn is his.]]></a:t>
+              <a:t><![CDATA[17. வெறுக்கப்பட்டவளிடத்தில் பிறந்தவனை சேஷ்டபுத்திரனாக அங்கிகரித்து, தனக்கு உண்டான ஆஸ்திகளிலெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. If a man have a stubborn and rebellious son, which will not obey the voice of his father, or the]]></a:t>
+              <a:t><![CDATA[இரண்டு பங்கை அவனுக்குக் கொடுக்கவேண்டும்; அவன் தன் தகப்பனுடைய முதற்பலன், சேஷ்டபுத்திர சுதந்தரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[voice of his mother, and that, when they have chastened him, will not hearken unto them:]]></a:t>
+              <a:t><![CDATA[அவனுக்கே உரியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Then shall his father and his mother lay hold on him, and bring him out unto the elders of his]]></a:t>
+              <a:t><![CDATA[18. தன் தகப்பன் சொல்லையும் தன் தாயின் சொல்லையும் கேளாமலும், அவர்களால் தண்டிக்கப்பட்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then your elders and your judges shall come forth, and they shall measure unto the cities which]]></a:t>
+              <a:t><![CDATA[2. உன் மூப்பரும் உன் நியாயாதிபதிகளும் புறப்பட்டுப்போய், கொலைசெய்யப்பட்டவனைச் சுற்றிலும் இருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city, and unto the gate of his place;]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கீழ்ப்படியாமலும் போகிற அடங்காத துஷ்டப்பிள்ளை ஒருவனுக்கு இருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And they shall say unto the elders of his city, This our son is stubborn and rebellious, he will]]></a:t>
+              <a:t><![CDATA[19. அவன் தகப்பனும் அவன் தாயும் அவனைப் பிடித்து, அவன் இருக்கும் பட்டணத்தின் மூப்பரிடத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not obey our voice; he is a glutton, and a drunkard.]]></a:t>
+              <a:t><![CDATA[அவ்விடத்து வாசலுக்கும் அவனைக் கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And all the men of his city shall stone him with stones, that he die: so shall you put evil away]]></a:t>
+              <a:t><![CDATA[20. எங்கள் மகனாகிய இவன் அடங்காத துஷ்டனாயிருக்கிறான்; எங்கள் சொல்லைக் கேளான்; பெருந்தீனிக்காரனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from among you; and all Israel shall hear, and fear.]]></a:t>
+              <a:t><![CDATA[குடியனுமாயிருக்கிறான் என்று பட்டணத்ததின் மூப்பரோடே சொல்லுவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And if a man have committed a sin worthy of death, and he be to be put to death, and you hang]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவன் சாகும்படி அந்தப் பட்டணத்து மனிதரெல்லாம் அவன்மேல் கல்லெறியக்கடவர்கள்; இப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him on a tree:]]></a:t>
+              <a:t><![CDATA[தீமையை உன் நடுவிலிருந்து விலக்கிப்போடவேண்டும்; இஸ்ரவேலர் எல்லாரும் அதைக் கேட்டுப் பயப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. His body shall not remain all night upon the tree, but you shall in any way bury him that day;]]></a:t>
+              <a:t><![CDATA[22. கொலைசெய்யப்பட ஒருவன்மேல் சாவுக்குப் பாத்திரமான பாவம் உண்டாயிருக்க, அவனைக் கொலைசெய்யும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(for he that is hanged is accursed of God;) that your land be not defiled, which the LORD your God]]></a:t>
+              <a:t><![CDATA[மரத்திலே தூக்கிப்போடுவாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gives you for an inheritance.]]></a:t>
+              <a:t><![CDATA[23. இரவிலே அவன் பிரேதம் மரத்திலே தொங்கலாகாது, அந்நாளிலேதானே அதை அடக்கம்பண்ணவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are round about him that is slain:]]></a:t>
+              <a:t><![CDATA[பட்டணங்கள்மட்டும் அளப்பார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தூக்கிப்போடப்பட்டவன் தேவனால் சபிக்கப்பட்டவன்; ஆகையால் உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடுக்கும் உன் தேசத்தைத் தீட்டுப்படுத்தாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And it shall be, that the city which is next unto the slain man, even the elders of that city]]></a:t>
+              <a:t><![CDATA[3. கொலைசெய்யப்பட்டவனுக்குச் சமீபமான பட்டணத்து மூப்பர், வேலையில்பண்படாததும் நுகத்தடியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall take an heifer, which has not been wrought with, and which has not drawn in the yoke;]]></a:t>
+              <a:t><![CDATA[பிணைக்கப்படததுமான ஒரு கிடாரியைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the elders of that city shall bring down the heifer unto a rough valley, which is neither]]></a:t>
+              <a:t><![CDATA[4. உழுது விதையாத தரிசான பள்ளத்தாக்கிலே அதைக் கொண்டுபோய், அந்தப் பள்ளத்தாக்கிலே அதின் தலையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eared nor sown, and shall strike off the heifer's neck there in the valley:]]></a:t>
+              <a:t><![CDATA[வெட்டிப்போடக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>