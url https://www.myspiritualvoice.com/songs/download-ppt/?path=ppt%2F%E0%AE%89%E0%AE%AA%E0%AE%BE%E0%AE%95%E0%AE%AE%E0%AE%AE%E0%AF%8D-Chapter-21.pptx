--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596017" r:id="rId1"/>
+    <p:sldLayoutId id="2478604185" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>