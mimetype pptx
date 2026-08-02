--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -109,52 +109,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -194,51 +192,50 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
-    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -395,54 +392,53 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் சகோதரன் உனக்குச் சமீபமாயிராமலும் உனக்கு அறிமுகமாயிராமலும் இருந்தால், நீ அதை வீட்டிற்குக் கொண்டுபோய், அதை உன் சகோதரன் தேடிவருமட்டும் உன்னிடத்திலேவைத்து, அவனுக்குத் திரும்பக் கொடுக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[29. அவளோடே சயனித்த மனிதன் பெண்ணின் தகப்பனுக்கு ஐம்பது வெள்ளிக்காசைக் கொடுக்கக்கடவன்; அவன் அவளைக் கற்பழித்தபடியினால், அவள் அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் உயிரோடிருக்குமளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் சகோதரன் உனக்குச் சமீபமாயிராமலும் உனக்கு அறிமுகமாயிராமலும் இருந்தால், நீ அதை வீட்டிற்குக் கொண்டுபோய், அதை உன் சகோதரன் தேடிவருமட்டும் உன்னிடத்திலேவைத்து, அவனுக்குத் திரும்பக் கொடுக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[30. ஒருவனும் தன் தகப்பனுடைய மனைவியைச் சேரலாகாது; தன் தகப்பன் மானத்தை அவன் வெளிப்படுத்தலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே அவன் கழுதையைக்குறித்தும் செய்யக்கடவாய்; அவன் வஸ்திரத்தைக்குறித்தும் அப்படியே செய்யக்கடவாய்; உன் சகோதரனிடத்திலிருந்து, காணாமற்போனவைகளில் எதையாகிலும் கண்டுபிடித்தாயானால் அப்படியே செய்யக்கடவாய்; அவைகளை நீ காணாதவன்போல் விட்டுப்போகலாகாது.]]></a:t>
+              <a:t><![CDATA[1. உன் சகோதரனுடைய மாடாவது ஆடாவது வழிதப்பிப்போகிறதைக் கண்டாயானால், அதைக் காணாதவன்போல் இராமல், அதை உன் சகோதரனிடத்துக்குத் திருப்பிக்கொண்டு போகக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே அவன் கழுதையைக்குறித்தும் செய்யக்கடவாய்; அவன் வஸ்திரத்தைக்குறித்தும் அப்படியே செய்யக்கடவாய்; உன் சகோதரனிடத்திலிருந்து, காணாமற்போனவைகளில் எதையாகிலும் கண்டுபிடித்தாயானால் அப்படியே செய்யக்கடவாய்; அவைகளை நீ காணாதவன்போல் விட்டுப்போகலாகாது.]]></a:t>
+              <a:t><![CDATA[1. உன் சகோதரனுடைய மாடாவது ஆடாவது வழிதப்பிப்போகிறதைக் கண்டாயானால், அதைக் காணாதவன்போல் இராமல், அதை உன் சகோதரனிடத்துக்குத் திருப்பிக்கொண்டு போகக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே அவன் கழுதையைக்குறித்தும் செய்யக்கடவாய்; அவன் வஸ்திரத்தைக்குறித்தும் அப்படியே செய்யக்கடவாய்; உன் சகோதரனிடத்திலிருந்து, காணாமற்போனவைகளில் எதையாகிலும் கண்டுபிடித்தாயானால் அப்படியே செய்யக்கடவாய்; அவைகளை நீ காணாதவன்போல் விட்டுப்போகலாகாது.]]></a:t>
+              <a:t><![CDATA[2. உன் சகோதரன் உனக்குச் சமீபமாயிராமலும் உனக்கு அறிமுகமாயிராமலும் இருந்தால், நீ அதை வீட்டிற்குக் கொண்டுபோய், அதை உன் சகோதரன் தேடிவருமட்டும் உன்னிடத்திலேவைத்து, அவனுக்குத் திரும்பக் கொடுக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் சகோதரனுடைய கழுதையாவது அவனுடைய மாடாவது வழியிலே விழுந்துகிடக்கிறதைக் கண்டாயானால், அதைக் காணாதவன்போல விட்டுப்போகாமல், அவனோடேகூட அதைத் தூக்கியெடுத்துவிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[2. உன் சகோதரன் உனக்குச் சமீபமாயிராமலும் உனக்கு அறிமுகமாயிராமலும் இருந்தால், நீ அதை வீட்டிற்குக் கொண்டுபோய், அதை உன் சகோதரன் தேடிவருமட்டும் உன்னிடத்திலேவைத்து, அவனுக்குத் திரும்பக் கொடுக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் சகோதரனுடைய கழுதையாவது அவனுடைய மாடாவது வழியிலே விழுந்துகிடக்கிறதைக் கண்டாயானால், அதைக் காணாதவன்போல விட்டுப்போகாமல், அவனோடேகூட அதைத் தூக்கியெடுத்துவிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[2. உன் சகோதரன் உனக்குச் சமீபமாயிராமலும் உனக்கு அறிமுகமாயிராமலும் இருந்தால், நீ அதை வீட்டிற்குக் கொண்டுபோய், அதை உன் சகோதரன் தேடிவருமட்டும் உன்னிடத்திலேவைத்து, அவனுக்குத் திரும்பக் கொடுக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. புருஷரின் உடைகளை ஸ்திரீகள் தரிக்கலாகாது, ஸ்திரீகளின் உடைகளைப் புருஷர் தரிக்கலாகாது; அப்படிச் செய்கிறவர்கள் எல்லாரும் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்படியே அவன் கழுதையைக்குறித்தும் செய்யக்கடவாய்; அவன் வஸ்திரத்தைக்குறித்தும் அப்படியே செய்யக்கடவாய்; உன் சகோதரனிடத்திலிருந்து, காணாமற்போனவைகளில் எதையாகிலும் கண்டுபிடித்தாயானால் அப்படியே செய்யக்கடவாய்; அவைகளை நீ காணாதவன்போல் விட்டுப்போகலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. புருஷரின் உடைகளை ஸ்திரீகள் தரிக்கலாகாது, ஸ்திரீகளின் உடைகளைப் புருஷர் தரிக்கலாகாது; அப்படிச் செய்கிறவர்கள் எல்லாரும் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்படியே அவன் கழுதையைக்குறித்தும் செய்யக்கடவாய்; அவன் வஸ்திரத்தைக்குறித்தும் அப்படியே செய்யக்கடவாய்; உன் சகோதரனிடத்திலிருந்து, காணாமற்போனவைகளில் எதையாகிலும் கண்டுபிடித்தாயானால் அப்படியே செய்யக்கடவாய்; அவைகளை நீ காணாதவன்போல் விட்டுப்போகலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வழியருகே ஒரு மரத்திலாவது தரையிலாவது குஞ்சுகளாயினும் முட்டைகளாயினுமுள்ள ஒரு குருவிக்கூடு உனக்குத்தென்படும்போது, தாயானது குஞ்சுகளின்மேலாவது முட்டைகளின்மேலாவது அடைகாத்துக்கொண்டிருந்தால், நீ குஞ்சுகளோடே தாயையும் பிடிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[4. உன் சகோதரனுடைய கழுதையாவது அவனுடைய மாடாவது வழியிலே விழுந்துகிடக்கிறதைக் கண்டாயானால், அதைக் காணாதவன்போல விட்டுப்போகாமல், அவனோடேகூட அதைத் தூக்கியெடுத்துவிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நியமிக்கப்படாத கன்னியாஸ்திரீயாகிய ஒரு பெண்ணை ஒருவன் கண்டு, கையைப் பிடித்து அவளோடே சயனிக்கையில், அவர்கள் கண்டுபிடிக்கப்பட்டால்,]]></a:t>
+              <a:t><![CDATA[25. ஒருவனுக்கு நியமிக்கப்பட்ட பெண்ணை வெளியிலே ஒருவன் கண்டு, அவளைப் பலவந்தமாய்ப் பிடித்து, அவளோடே சயனித்தானேயாகில், அவளோடே சயனித்த மனிதன் மாத்திரம் சாகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வழியருகே ஒரு மரத்திலாவது தரையிலாவது குஞ்சுகளாயினும் முட்டைகளாயினுமுள்ள ஒரு குருவிக்கூடு உனக்குத்தென்படும்போது, தாயானது குஞ்சுகளின்மேலாவது முட்டைகளின்மேலாவது அடைகாத்துக்கொண்டிருந்தால், நீ குஞ்சுகளோடே தாயையும் பிடிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[4. உன் சகோதரனுடைய கழுதையாவது அவனுடைய மாடாவது வழியிலே விழுந்துகிடக்கிறதைக் கண்டாயானால், அதைக் காணாதவன்போல விட்டுப்போகாமல், அவனோடேகூட அதைத் தூக்கியெடுத்துவிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வழியருகே ஒரு மரத்திலாவது தரையிலாவது குஞ்சுகளாயினும் முட்டைகளாயினுமுள்ள ஒரு குருவிக்கூடு உனக்குத்தென்படும்போது, தாயானது குஞ்சுகளின்மேலாவது முட்டைகளின்மேலாவது அடைகாத்துக்கொண்டிருந்தால், நீ குஞ்சுகளோடே தாயையும் பிடிக்கலாகாது.]]></a:t>
+              <a:t><![CDATA[5. புருஷரின் உடைகளை ஸ்திரீகள் தரிக்கலாகாது, ஸ்திரீகளின் உடைகளைப் புருஷர் தரிக்கலாகாது; அப்படிச் செய்கிறவர்கள் எல்லாரும் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாயைப் போகவிட்டு, குஞ்சுகளைமாத்திரம் எடுத்துக்கொள்ளலாம்; அப்பொழுது நீ நன்றாயிருப்பாய்; உன் நாட்களும் நீடித்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. புருஷரின் உடைகளை ஸ்திரீகள் தரிக்கலாகாது, ஸ்திரீகளின் உடைகளைப் புருஷர் தரிக்கலாகாது; அப்படிச் செய்கிறவர்கள் எல்லாரும் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாயைப் போகவிட்டு, குஞ்சுகளைமாத்திரம் எடுத்துக்கொள்ளலாம்; அப்பொழுது நீ நன்றாயிருப்பாய்; உன் நாட்களும் நீடித்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. வழியருகே ஒரு மரத்திலாவது தரையிலாவது குஞ்சுகளாயினும் முட்டைகளாயினுமுள்ள ஒரு குருவிக்கூடு உனக்குத்தென்படும்போது, தாயானது குஞ்சுகளின்மேலாவது முட்டைகளின்மேலாவது அடைகாத்துக்கொண்டிருந்தால், நீ குஞ்சுகளோடே தாயையும் பிடிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ புதுவீட்டைக் கட்டினால், ஒருவன் உன் மெத்தையிலிருந்து விழுகிறதினாலே, நீ இரத்தப்பழியை உன் வீட்டின்மேல் சுமத்திக்கொள்ளாதபடிக்கு, அதற்குக் கைப்பிடிசுவரைக் கட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. வழியருகே ஒரு மரத்திலாவது தரையிலாவது குஞ்சுகளாயினும் முட்டைகளாயினுமுள்ள ஒரு குருவிக்கூடு உனக்குத்தென்படும்போது, தாயானது குஞ்சுகளின்மேலாவது முட்டைகளின்மேலாவது அடைகாத்துக்கொண்டிருந்தால், நீ குஞ்சுகளோடே தாயையும் பிடிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ புதுவீட்டைக் கட்டினால், ஒருவன் உன் மெத்தையிலிருந்து விழுகிறதினாலே, நீ இரத்தப்பழியை உன் வீட்டின்மேல் சுமத்திக்கொள்ளாதபடிக்கு, அதற்குக் கைப்பிடிசுவரைக் கட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. வழியருகே ஒரு மரத்திலாவது தரையிலாவது குஞ்சுகளாயினும் முட்டைகளாயினுமுள்ள ஒரு குருவிக்கூடு உனக்குத்தென்படும்போது, தாயானது குஞ்சுகளின்மேலாவது முட்டைகளின்மேலாவது அடைகாத்துக்கொண்டிருந்தால், நீ குஞ்சுகளோடே தாயையும் பிடிக்கலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் திராட்சத்தோட்டத்திலே பற்பலவிதமான விதையை விதைக்காயாக; இப்படிச் செய்தால் நீ விதைத்தவைகளின் பயிரையும், திராட்சத்தோட்டத்தின் பலனையும் தீட்டுப்படுத்துவாய்.]]></a:t>
+              <a:t><![CDATA[7. தாயைப் போகவிட்டு, குஞ்சுகளைமாத்திரம் எடுத்துக்கொள்ளலாம்; அப்பொழுது நீ நன்றாயிருப்பாய்; உன் நாட்களும் நீடித்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் திராட்சத்தோட்டத்திலே பற்பலவிதமான விதையை விதைக்காயாக; இப்படிச் செய்தால் நீ விதைத்தவைகளின் பயிரையும், திராட்சத்தோட்டத்தின் பலனையும் தீட்டுப்படுத்துவாய்.]]></a:t>
+              <a:t><![CDATA[7. தாயைப் போகவிட்டு, குஞ்சுகளைமாத்திரம் எடுத்துக்கொள்ளலாம்; அப்பொழுது நீ நன்றாயிருப்பாய்; உன் நாட்களும் நீடித்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மாட்டையும் கழுதையையும் பிணைத்து உழாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[8. நீ புதுவீட்டைக் கட்டினால், ஒருவன் உன் மெத்தையிலிருந்து விழுகிறதினாலே, நீ இரத்தப்பழியை உன் வீட்டின்மேல் சுமத்திக்கொள்ளாதபடிக்கு, அதற்குக் கைப்பிடிசுவரைக் கட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆட்டுமயிரும் பஞ்சுநூலும் கலந்த வஸ்திரத்தை உடுத்திக்கொள்ளாயாக.]]></a:t>
+              <a:t><![CDATA[8. நீ புதுவீட்டைக் கட்டினால், ஒருவன் உன் மெத்தையிலிருந்து விழுகிறதினாலே, நீ இரத்தப்பழியை உன் வீட்டின்மேல் சுமத்திக்கொள்ளாதபடிக்கு, அதற்குக் கைப்பிடிசுவரைக் கட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நியமிக்கப்படாத கன்னியாஸ்திரீயாகிய ஒரு பெண்ணை ஒருவன் கண்டு, கையைப் பிடித்து அவளோடே சயனிக்கையில், அவர்கள் கண்டுபிடிக்கப்பட்டால்,]]></a:t>
+              <a:t><![CDATA[25. ஒருவனுக்கு நியமிக்கப்பட்ட பெண்ணை வெளியிலே ஒருவன் கண்டு, அவளைப் பலவந்தமாய்ப் பிடித்து, அவளோடே சயனித்தானேயாகில், அவளோடே சயனித்த மனிதன் மாத்திரம் சாகக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ தரித்துக்கொள்கிற உன் மேல் சட்டையின் நான்கு ஓரங்களிலும் தொங்கல்களை உண்டுபண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[9. உன் திராட்சத்தோட்டத்திலே பற்பலவிதமான விதையை விதைக்காயாக; இப்படிச் செய்தால் நீ விதைத்தவைகளின் பயிரையும், திராட்சத்தோட்டத்தின் பலனையும் தீட்டுப்படுத்துவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒரு ஸ்திரீயை விவாகம்பண்ணின ஒருவன் அவளிடத்தில் பிரவேசித்தபின்பு அவளை வெறுத்து:]]></a:t>
+              <a:t><![CDATA[9. உன் திராட்சத்தோட்டத்திலே பற்பலவிதமான விதையை விதைக்காயாக; இப்படிச் செய்தால் நீ விதைத்தவைகளின் பயிரையும், திராட்சத்தோட்டத்தின் பலனையும் தீட்டுப்படுத்துவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் இந்த ஸ்திரீயை விவாகம்பண்ணி, அவளிடத்தில் சேர்ந்தபோது கன்னிமையைக் காணவில்லை என்று அவள்மேல் ஆவலாதியான விசேஷங்களைச் சாற்றி, அவளுக்கு அவதூறு உண்டாக்கினால்;]]></a:t>
+              <a:t><![CDATA[10. மாட்டையும் கழுதையையும் பிணைத்து உழாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் இந்த ஸ்திரீயை விவாகம்பண்ணி, அவளிடத்தில் சேர்ந்தபோது கன்னிமையைக் காணவில்லை என்று அவள்மேல் ஆவலாதியான விசேஷங்களைச் சாற்றி, அவளுக்கு அவதூறு உண்டாக்கினால்;]]></a:t>
+              <a:t><![CDATA[11. ஆட்டுமயிரும் பஞ்சுநூலும் கலந்த வஸ்திரத்தை உடுத்திக்கொள்ளாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த ஸ்திரீயின் தகப்பனும் அவள் தாயும் அவளுடைய கன்னிமையின் அடையாளத்தைப் பட்டணத்து வாசலிலுள்ள மூப்பரிடத்தில் கொண்டுவரக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. நீ தரித்துக்கொள்கிற உன் மேல் சட்டையின் நான்கு ஓரங்களிலும் தொங்கல்களை உண்டுபண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த ஸ்திரீயின் தகப்பனும் அவள் தாயும் அவளுடைய கன்னிமையின் அடையாளத்தைப் பட்டணத்து வாசலிலுள்ள மூப்பரிடத்தில் கொண்டுவரக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஒரு ஸ்திரீயை விவாகம்பண்ணின ஒருவன் அவளிடத்தில் பிரவேசித்தபின்பு அவளை வெறுத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கே அந்தப் பெண்ணின் தகப்பன்: என் மகளை இந்த மனிதனுக்கு மனைவியாகக் கொடுத்தேன், இவன் அவளை வெறுத்து,]]></a:t>
+              <a:t><![CDATA[14. நான் இந்த ஸ்திரீயை விவாகம்பண்ணி, அவளிடத்தில் சேர்ந்தபோது கன்னிமையைக் காணவில்லை என்று அவள்மேல் ஆவலாதியான விசேஷங்களைச் சாற்றி, அவளுக்கு அவதூறு உண்டாக்கினால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கே அந்தப் பெண்ணின் தகப்பன்: என் மகளை இந்த மனிதனுக்கு மனைவியாகக் கொடுத்தேன், இவன் அவளை வெறுத்து,]]></a:t>
+              <a:t><![CDATA[14. நான் இந்த ஸ்திரீயை விவாகம்பண்ணி, அவளிடத்தில் சேர்ந்தபோது கன்னிமையைக் காணவில்லை என்று அவள்மேல் ஆவலாதியான விசேஷங்களைச் சாற்றி, அவளுக்கு அவதூறு உண்டாக்கினால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உன் மகளிடத்தில் கன்னிமையைக் காணவில்லையென்று ஆவலாதியான விசேஷங்களை அவள்மேல் சாற்றுகிறான்; என் மகளுடைய கன்னிமையின் அடையாளம் இங்கே இருக்கிறது என்று மூப்பரிடத்தில் சொல்வானாக; பின்பு பட்டணத்து மூப்பருக்கு முன்பாக அந்த வஸ்திரத்தை விரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. அந்த ஸ்திரீயின் தகப்பனும் அவள் தாயும் அவளுடைய கன்னிமையின் அடையாளத்தைப் பட்டணத்து வாசலிலுள்ள மூப்பரிடத்தில் கொண்டுவரக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உன் மகளிடத்தில் கன்னிமையைக் காணவில்லையென்று ஆவலாதியான விசேஷங்களை அவள்மேல் சாற்றுகிறான்; என் மகளுடைய கன்னிமையின் அடையாளம் இங்கே இருக்கிறது என்று மூப்பரிடத்தில் சொல்வானாக; பின்பு பட்டணத்து மூப்பருக்கு முன்பாக அந்த வஸ்திரத்தை விரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. அந்த ஸ்திரீயின் தகப்பனும் அவள் தாயும் அவளுடைய கன்னிமையின் அடையாளத்தைப் பட்டணத்து வாசலிலுள்ள மூப்பரிடத்தில் கொண்டுவரக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவளோடே சயனித்த மனிதன் பெண்ணின் தகப்பனுக்கு ஐம்பது வெள்ளிக்காசைக் கொடுக்கக்கடவன்; அவன் அவளைக் கற்பழித்தபடியினால், அவள் அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் உயிரோடிருக்குமளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
+              <a:t><![CDATA[26. பெண்ணுக்கு ஒன்றும் செய்யலாகாது; பெண்ணின்மேல் சாவுக்கு ஏதுவான குற்றம் இல்லை; இக்காரியம் ஒருவன் மற்றொருவன்மேல் எழும்பி அவனுடைய ஜீவனை வாங்கினதுபோல இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உன் மகளிடத்தில் கன்னிமையைக் காணவில்லையென்று ஆவலாதியான விசேஷங்களை அவள்மேல் சாற்றுகிறான்; என் மகளுடைய கன்னிமையின் அடையாளம் இங்கே இருக்கிறது என்று மூப்பரிடத்தில் சொல்வானாக; பின்பு பட்டணத்து மூப்பருக்கு முன்பாக அந்த வஸ்திரத்தை விரிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. அங்கே அந்தப் பெண்ணின் தகப்பன்: என் மகளை இந்த மனிதனுக்கு மனைவியாகக் கொடுத்தேன், இவன் அவளை வெறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அந்தப் பட்டணத்து மூப்பர் அந்த மனிதனைப் பிடித்து, அவனைத் தண்டித்து,]]></a:t>
+              <a:t><![CDATA[16. அங்கே அந்தப் பெண்ணின் தகப்பன்: என் மகளை இந்த மனிதனுக்கு மனைவியாகக் கொடுத்தேன், இவன் அவளை வெறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் இஸ்ரவேலில் ஒரு கன்னியை அவதூறுபண்ணினதினாலே, அவன் கையில் நூறு வெள்ளிக்காசை அபராதமாக வாங்கி, பெண்ணின் தகப்பனுக்குக்கொடுக்கக்கடவர்கள்; அவளோ அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் தன் ஜீவனுள்ளளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
+              <a:t><![CDATA[17. நான் உன் மகளிடத்தில் கன்னிமையைக் காணவில்லையென்று ஆவலாதியான விசேஷங்களை அவள்மேல் சாற்றுகிறான்; என் மகளுடைய கன்னிமையின் அடையாளம் இங்கே இருக்கிறது என்று மூப்பரிடத்தில் சொல்வானாக; பின்பு பட்டணத்து மூப்பருக்கு முன்பாக அந்த வஸ்திரத்தை விரிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் இஸ்ரவேலில் ஒரு கன்னியை அவதூறுபண்ணினதினாலே, அவன் கையில் நூறு வெள்ளிக்காசை அபராதமாக வாங்கி, பெண்ணின் தகப்பனுக்குக்கொடுக்கக்கடவர்கள்; அவளோ அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் தன் ஜீவனுள்ளளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
+              <a:t><![CDATA[17. நான் உன் மகளிடத்தில் கன்னிமையைக் காணவில்லையென்று ஆவலாதியான விசேஷங்களை அவள்மேல் சாற்றுகிறான்; என் மகளுடைய கன்னிமையின் அடையாளம் இங்கே இருக்கிறது என்று மூப்பரிடத்தில் சொல்வானாக; பின்பு பட்டணத்து மூப்பருக்கு முன்பாக அந்த வஸ்திரத்தை விரிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் இஸ்ரவேலில் ஒரு கன்னியை அவதூறுபண்ணினதினாலே, அவன் கையில் நூறு வெள்ளிக்காசை அபராதமாக வாங்கி, பெண்ணின் தகப்பனுக்குக்கொடுக்கக்கடவர்கள்; அவளோ அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் தன் ஜீவனுள்ளளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
+              <a:t><![CDATA[17. நான் உன் மகளிடத்தில் கன்னிமையைக் காணவில்லையென்று ஆவலாதியான விசேஷங்களை அவள்மேல் சாற்றுகிறான்; என் மகளுடைய கன்னிமையின் அடையாளம் இங்கே இருக்கிறது என்று மூப்பரிடத்தில் சொல்வானாக; பின்பு பட்டணத்து மூப்பருக்கு முன்பாக அந்த வஸ்திரத்தை விரிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தப் பெண்ணிடத்தில் கன்னிமை காணப்படவில்லையென்னும் சங்கதி மெய்ப்பட்டதேயானால்,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அந்தப் பட்டணத்து மூப்பர் அந்த மனிதனைப் பிடித்து, அவனைத் தண்டித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தப் பெண்ணை அவள் தகப்பனுடைய வீட்டுவாசலுக்கு முன்பாகக் கொண்டுவந்து, அவள் இஸ்ரவேலில் மதிகெட்ட காரியத்தைச் செய்து, தன் தகப்பன் வீட்டிலே வேசித்தனம்பண்ணினபடியினாலே, அவளுடைய பட்டணத்து மனிதர் அவளைக் கல்லெறிந்து கொல்லக்கடவர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[19. அவன் இஸ்ரவேலில் ஒரு கன்னியை அவதூறுபண்ணினதினாலே, அவன் கையில் நூறு வெள்ளிக்காசை அபராதமாக வாங்கி, பெண்ணின் தகப்பனுக்குக்கொடுக்கக்கடவர்கள்; அவளோ அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் தன் ஜீவனுள்ளளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தப் பெண்ணை அவள் தகப்பனுடைய வீட்டுவாசலுக்கு முன்பாகக் கொண்டுவந்து, அவள் இஸ்ரவேலில் மதிகெட்ட காரியத்தைச் செய்து, தன் தகப்பன் வீட்டிலே வேசித்தனம்பண்ணினபடியினாலே, அவளுடைய பட்டணத்து மனிதர் அவளைக் கல்லெறிந்து கொல்லக்கடவர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[19. அவன் இஸ்ரவேலில் ஒரு கன்னியை அவதூறுபண்ணினதினாலே, அவன் கையில் நூறு வெள்ளிக்காசை அபராதமாக வாங்கி, பெண்ணின் தகப்பனுக்குக்கொடுக்கக்கடவர்கள்; அவளோ அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் தன் ஜீவனுள்ளளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தப் பெண்ணை அவள் தகப்பனுடைய வீட்டுவாசலுக்கு முன்பாகக் கொண்டுவந்து, அவள் இஸ்ரவேலில் மதிகெட்ட காரியத்தைச் செய்து, தன் தகப்பன் வீட்டிலே வேசித்தனம்பண்ணினபடியினாலே, அவளுடைய பட்டணத்து மனிதர் அவளைக் கல்லெறிந்து கொல்லக்கடவர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[19. அவன் இஸ்ரவேலில் ஒரு கன்னியை அவதூறுபண்ணினதினாலே, அவன் கையில் நூறு வெள்ளிக்காசை அபராதமாக வாங்கி, பெண்ணின் தகப்பனுக்குக்கொடுக்கக்கடவர்கள்; அவளோ அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் தன் ஜீவனுள்ளளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புருஷனுக்கு விவாகம்பண்ணப்பட்ட ஸ்திரீயோடே ஒருவன் சயனிக்கக் கண்டுபிடிக்கப்பட்டால், அந்த ஸ்திரீயோடே சயனித்த மனிதனும் அந்த ஸ்திரீயும் இருவரும் சாகவேண்டும்; இப்படியே தீமையை இஸ்ரவேலிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[20. அந்தப் பெண்ணிடத்தில் கன்னிமை காணப்படவில்லையென்னும் சங்கதி மெய்ப்பட்டதேயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவளோடே சயனித்த மனிதன் பெண்ணின் தகப்பனுக்கு ஐம்பது வெள்ளிக்காசைக் கொடுக்கக்கடவன்; அவன் அவளைக் கற்பழித்தபடியினால், அவள் அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் உயிரோடிருக்குமளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
+              <a:t><![CDATA[26. பெண்ணுக்கு ஒன்றும் செய்யலாகாது; பெண்ணின்மேல் சாவுக்கு ஏதுவான குற்றம் இல்லை; இக்காரியம் ஒருவன் மற்றொருவன்மேல் எழும்பி அவனுடைய ஜீவனை வாங்கினதுபோல இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புருஷனுக்கு விவாகம்பண்ணப்பட்ட ஸ்திரீயோடே ஒருவன் சயனிக்கக் கண்டுபிடிக்கப்பட்டால், அந்த ஸ்திரீயோடே சயனித்த மனிதனும் அந்த ஸ்திரீயும் இருவரும் சாகவேண்டும்; இப்படியே தீமையை இஸ்ரவேலிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[21. அந்தப் பெண்ணை அவள் தகப்பனுடைய வீட்டுவாசலுக்கு முன்பாகக் கொண்டுவந்து, அவள் இஸ்ரவேலில் மதிகெட்ட காரியத்தைச் செய்து, தன் தகப்பன் வீட்டிலே வேசித்தனம்பண்ணினபடியினாலே, அவளுடைய பட்டணத்து மனிதர் அவளைக் கல்லெறிந்து கொல்லக்கடவர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கன்னிகையான ஒரு பெண் ஒருவனுக்கு நியமிக்கப்பட்டிருக்கையில், மற்றொருவன் அவளை ஊருக்குள்ளே கண்டு, அவளோடே சயனித்தால்,]]></a:t>
+              <a:t><![CDATA[21. அந்தப் பெண்ணை அவள் தகப்பனுடைய வீட்டுவாசலுக்கு முன்பாகக் கொண்டுவந்து, அவள் இஸ்ரவேலில் மதிகெட்ட காரியத்தைச் செய்து, தன் தகப்பன் வீட்டிலே வேசித்தனம்பண்ணினபடியினாலே, அவளுடைய பட்டணத்து மனிதர் அவளைக் கல்லெறிந்து கொல்லக்கடவர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கன்னிகையான ஒரு பெண் ஒருவனுக்கு நியமிக்கப்பட்டிருக்கையில், மற்றொருவன் அவளை ஊருக்குள்ளே கண்டு, அவளோடே சயனித்தால்,]]></a:t>
+              <a:t><![CDATA[21. அந்தப் பெண்ணை அவள் தகப்பனுடைய வீட்டுவாசலுக்கு முன்பாகக் கொண்டுவந்து, அவள் இஸ்ரவேலில் மதிகெட்ட காரியத்தைச் செய்து, தன் தகப்பன் வீட்டிலே வேசித்தனம்பண்ணினபடியினாலே, அவளுடைய பட்டணத்து மனிதர் அவளைக் கல்லெறிந்து கொல்லக்கடவர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அந்தப் பெண் ஊருக்குள்ளிருந்தும் கூக்குரலிடாததினாலும், அந்த மனிதன் பிறனுடைய மனைவியைக் கற்பழித்தபடியினாலும், இருவரையும் அந்தப் பட்டணத்து வாசலுக்குமுன் கொண்டுபோய், அவர்கள்மேல் கல்லெறிந்து கொல்லக்கடவீர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[22. புருஷனுக்கு விவாகம்பண்ணப்பட்ட ஸ்திரீயோடே ஒருவன் சயனிக்கக் கண்டுபிடிக்கப்பட்டால், அந்த ஸ்திரீயோடே சயனித்த மனிதனும் அந்த ஸ்திரீயும் இருவரும் சாகவேண்டும்; இப்படியே தீமையை இஸ்ரவேலிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அந்தப் பெண் ஊருக்குள்ளிருந்தும் கூக்குரலிடாததினாலும், அந்த மனிதன் பிறனுடைய மனைவியைக் கற்பழித்தபடியினாலும், இருவரையும் அந்தப் பட்டணத்து வாசலுக்குமுன் கொண்டுபோய், அவர்கள்மேல் கல்லெறிந்து கொல்லக்கடவீர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[22. புருஷனுக்கு விவாகம்பண்ணப்பட்ட ஸ்திரீயோடே ஒருவன் சயனிக்கக் கண்டுபிடிக்கப்பட்டால், அந்த ஸ்திரீயோடே சயனித்த மனிதனும் அந்த ஸ்திரீயும் இருவரும் சாகவேண்டும்; இப்படியே தீமையை இஸ்ரவேலிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அந்தப் பெண் ஊருக்குள்ளிருந்தும் கூக்குரலிடாததினாலும், அந்த மனிதன் பிறனுடைய மனைவியைக் கற்பழித்தபடியினாலும், இருவரையும் அந்தப் பட்டணத்து வாசலுக்குமுன் கொண்டுபோய், அவர்கள்மேல் கல்லெறிந்து கொல்லக்கடவீர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[23. கன்னிகையான ஒரு பெண் ஒருவனுக்கு நியமிக்கப்பட்டிருக்கையில், மற்றொருவன் அவளை ஊருக்குள்ளே கண்டு, அவளோடே சயனித்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +5948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஒருவனுக்கு நியமிக்கப்பட்ட பெண்ணை வெளியிலே ஒருவன் கண்டு, அவளைப் பலவந்தமாய்ப் பிடித்து, அவளோடே சயனித்தானேயாகில், அவளோடே சயனித்த மனிதன் மாத்திரம் சாகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[23. கன்னிகையான ஒரு பெண் ஒருவனுக்கு நியமிக்கப்பட்டிருக்கையில், மற்றொருவன் அவளை ஊருக்குள்ளே கண்டு, அவளோடே சயனித்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஒருவனுக்கு நியமிக்கப்பட்ட பெண்ணை வெளியிலே ஒருவன் கண்டு, அவளைப் பலவந்தமாய்ப் பிடித்து, அவளோடே சயனித்தானேயாகில், அவளோடே சயனித்த மனிதன் மாத்திரம் சாகக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அந்தப் பெண் ஊருக்குள்ளிருந்தும் கூக்குரலிடாததினாலும், அந்த மனிதன் பிறனுடைய மனைவியைக் கற்பழித்தபடியினாலும், இருவரையும் அந்தப் பட்டணத்து வாசலுக்குமுன் கொண்டுபோய், அவர்கள்மேல் கல்லெறிந்து கொல்லக்கடவீர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பெண்ணுக்கு ஒன்றும் செய்யலாகாது; பெண்ணின்மேல் சாவுக்கு ஏதுவான குற்றம் இல்லை; இக்காரியம் ஒருவன் மற்றொருவன்மேல் எழும்பி அவனுடைய ஜீவனை வாங்கினதுபோல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அந்தப் பெண் ஊருக்குள்ளிருந்தும் கூக்குரலிடாததினாலும், அந்த மனிதன் பிறனுடைய மனைவியைக் கற்பழித்தபடியினாலும், இருவரையும் அந்தப் பட்டணத்து வாசலுக்குமுன் கொண்டுபோய், அவர்கள்மேல் கல்லெறிந்து கொல்லக்கடவீர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பெண்ணுக்கு ஒன்றும் செய்யலாகாது; பெண்ணின்மேல் சாவுக்கு ஏதுவான குற்றம் இல்லை; இக்காரியம் ஒருவன் மற்றொருவன்மேல் எழும்பி அவனுடைய ஜீவனை வாங்கினதுபோல இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அந்தப் பெண் ஊருக்குள்ளிருந்தும் கூக்குரலிடாததினாலும், அந்த மனிதன் பிறனுடைய மனைவியைக் கற்பழித்தபடியினாலும், இருவரையும் அந்தப் பட்டணத்து வாசலுக்குமுன் கொண்டுபோய், அவர்கள்மேல் கல்லெறிந்து கொல்லக்கடவீர்கள்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,159 +6384,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒருவனும் தன் தகப்பனுடைய மனைவியைச் சேரலாகாது; தன் தகப்பன் மானத்தை அவன் வெளிப்படுத்தலாகாது.]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[27. வெளியிலே அவன் அவளைக் கண்டுபிடித்தான்; நியமிக்கப்பட்ட பெண் அப்பொழுது கூக்குரலிட்டும் அவளைக் காப்பாற்றுவார் இல்லாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -6606,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் சகோதரனுடைய மாடாவது ஆடாவது வழிதப்பிப்போகிறதைக் கண்டாயானால், அதைக் காணாதவன்போல் இராமல், அதை உன் சகோதரனிடத்துக்குத் திருப்பிக்கொண்டு போகக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[28. நியமிக்கப்படாத கன்னியாஸ்திரீயாகிய ஒரு பெண்ணை ஒருவன் கண்டு, கையைப் பிடித்து அவளோடே சயனிக்கையில், அவர்கள் கண்டுபிடிக்கப்பட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் சகோதரனுடைய மாடாவது ஆடாவது வழிதப்பிப்போகிறதைக் கண்டாயானால், அதைக் காணாதவன்போல் இராமல், அதை உன் சகோதரனிடத்துக்குத் திருப்பிக்கொண்டு போகக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[28. நியமிக்கப்படாத கன்னியாஸ்திரீயாகிய ஒரு பெண்ணை ஒருவன் கண்டு, கையைப் பிடித்து அவளோடே சயனிக்கையில், அவர்கள் கண்டுபிடிக்கப்பட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் சகோதரன் உனக்குச் சமீபமாயிராமலும் உனக்கு அறிமுகமாயிராமலும் இருந்தால், நீ அதை வீட்டிற்குக் கொண்டுபோய், அதை உன் சகோதரன் தேடிவருமட்டும் உன்னிடத்திலேவைத்து, அவனுக்குத் திரும்பக் கொடுக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[29. அவளோடே சயனித்த மனிதன் பெண்ணின் தகப்பனுக்கு ஐம்பது வெள்ளிக்காசைக் கொடுக்கக்கடவன்; அவன் அவளைக் கற்பழித்தபடியினால், அவள் அவனுக்கு மனைவியாயிருக்கவேண்டும்; அவன் உயிரோடிருக்குமளவும் அவளைத் தள்ளிவிடக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495558" r:id="rId1"/>
+    <p:sldLayoutId id="2474721848" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7387,58 +7274,50 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7563,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours own house, and it shall be with you until your brother seek after it, and you shall restore it]]></a:t>
+              <a:t><![CDATA[ಹೆಂಡತಿಯಾಗಬೇಕು; ಅವನು ಅವಳನ್ನು ಕೆಡಿಸಿದ್ದರಿಂದ ಬದುಕುವ ದಿವಸಗಳೆಲ್ಲಾ ಅವಳನ್ನು ಕಳುಹಿಸಿಬಿಡಕೂಡದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to him again.]]></a:t>
+              <a:t><![CDATA[30. ಒಬ್ಬನು ತನ್ನ ತಂದೆಯ ಹೆಂಡತಿಯನ್ನು ತಕ್ಕೊಳ್ಳ ಕೂಡದು; ತನ್ನ ತಂದೆಯ ವಸ್ತ್ರದ ಸೆರಗನ್ನು ತೆರೆಯ ಕೂಡದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. In like manner shall you do with his ass; and so shall you do with his raiment; and with all lost]]></a:t>
+              <a:t><![CDATA[1. 1 ನಿನ್ನ ಸಹೋದರನ ಎತ್ತಾಗಲಿ ಕುರಿಯಾಗಲಿ ಮಾರ್ಗ ತಪ್ಪಿದ್ದನ್ನು ನೋಡಿ ಅವುಗಳನ್ನು ಅಲಕ್ಷ್ಯ ಮಾಡಬಾರದು; ಹೇಗಾದರೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thing of your brother's, which he has lost, and you have found, shall you do likewise: you may not]]></a:t>
+              <a:t><![CDATA[ಅವುಗಳನ್ನು ನಿನ್ನ ಸಹೋದರನಿಗೆ ತಿರುಗಿ ಕೊಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hide yourself.]]></a:t>
+              <a:t><![CDATA[2. ಆದರೆ ನಿನ್ನ ಸಹೋದರನು ನಿನಗೆ ಸವಿಾಪವಾಗಿರದೆ ಹೋದರೆ ಇಲ್ಲವೆ ಅವನ ಗುರುತು ನಿನಗೆ ತಿಳಿಯದೆ ಇದ್ದರೆ ತಪ್ಪಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. You shall not see your brother's ass or his ox fall down by the way, and hide yourself from them:]]></a:t>
+              <a:t><![CDATA[ಹೋದದ್ದನ್ನು ನಿನ್ನ ಮನೆಗೆ ಒಯ್ಯಬೇಕು; ನಿನ್ನ ಸಹೋದರನು ಅದನ್ನು ಹುಡುಕುವ ವರೆಗೆ ಅದು ನಿನ್ನ ಸಂಗಡ ಇರಬೇಕು; ತರುವಾಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall surely help him to lift them up again.]]></a:t>
+              <a:t><![CDATA[ಅದನ್ನು ಹಿಂದಕ್ಕೆ ಅವನಿಗೆ ಕೊಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The woman shall not wear that which pertains unto a man, neither shall a man put on a woman's]]></a:t>
+              <a:t><![CDATA[3. ಅವನ ಕತ್ತೆಗೆ ಹಾಗೆಯೇ ಮಾಡಬೇಕು; ಅವನ ವಸ್ತ್ರಕ್ಕೂ ಹಾಗೆಯೇ ಮಾಡ ಬೇಕು; ನಿನ್ನ ಸಹೋದರನು ಕಳೆದುಕೊಂಡ ಎಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[garment: for all that do so are abomination unto the LORD your God.]]></a:t>
+              <a:t><![CDATA[ವಸ್ತುಗಳನ್ನು ನೀನು ಕಂಡುಕೊಂಡರೆ ಹಾಗೆಯೇ ಮಾಡಬೇಕು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. If a bird's nest chance to be before you in the way in any tree, or on the ground, whether they]]></a:t>
+              <a:t><![CDATA[4. ನೀನು ಕಾಣದವನಂತೆ ಇರಬಾರದು. ನಿನ್ನ ಸಹೋದರನ ಕತ್ತೆಯಾಗಲಿ ಎತ್ತಾಗಲಿ ಮಾರ್ಗ ದಲ್ಲಿ ಬಿದ್ದಿರುವದನ್ನು ನೋಡಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. If a man find a damsel that is a virgin, which is not betrothed, and lay hold on her, and lie]]></a:t>
+              <a:t><![CDATA[25. ಒಬ್ಬ ಮನುಷ್ಯನು ನಿಶ್ಚಯಮಾಡಿದ ಹುಡುಗಿ ಯನ್ನು ಹೊಲದಲ್ಲಿ ಕಂಡು ಅವಳನ್ನು ಬಲಾತ್ಕರಿಸಿ ಅವಳ ಸಂಗಡ ಮಲಗಿದರೆ ಅವಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be young ones, or eggs, and the dam sitting upon the young, or upon the eggs, you shall not take the]]></a:t>
+              <a:t><![CDATA[ಅಲಕ್ಷ್ಯಮಾಡ ಬೇಡ; ಹೇಗಾದರೂ ಅವುಗಳನ್ನು ಎಬ್ಬಿಸುವದಕ್ಕೆ ಅವನಿಗೆ ಖಂಡಿತಾ ಸಹಾಯಮಾಡಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dam with the young:]]></a:t>
+              <a:t><![CDATA[5. ಸ್ತ್ರೀಯು ಪುರುಷನ ಉಡಿಗೆ ಉಟ್ಟುಕೊಳ್ಳಬಾರದು; ಪುರುಷನು ಸ್ತ್ರೀ ವಸ್ತ್ರ ಹಾಕಿಕೊಳ್ಳಬಾರದು; ಇವುಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But you shall in any way let the dam go, and take the young to you; that it may be well with you,]]></a:t>
+              <a:t><![CDATA[ಮಾಡುವವರೆಲ್ಲಾ ಕರ್ತನಿಗೆ ಅಸಹ್ಯ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and that you may prolong your days.]]></a:t>
+              <a:t><![CDATA[6. ನಿನಗೆ ಮಾರ್ಗದಲ್ಲಿ ಯಾವದಾದರೊಂದು ಗಿಡದ ಲ್ಲಾಗಲಿ ನೆಲದಲ್ಲಾಗಲಿ ಮರಿಗಳುಳ್ಳ ಇಲ್ಲವೆ ಮೊಟ್ಟೆಗ ಳುಳ್ಳ ಪಕ್ಷಿಯ ಗೂಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. When you build a new house, then you shall make a battlement for your roof, that you bring not]]></a:t>
+              <a:t><![CDATA[ಸಿಕ್ಕಿದರೆ ಮರಿಗಳ ಮೇಲೆಯಾ ಗಲಿ ಮೊಟ್ಟೆಗಳ ಮೇಲೆಯಾಗಲಿ ತಾಯಿ ಕೂತು ಕೊಂಡಿದ್ದರೆ ಮರಿಗಳ ಸಂಗಡ ತಾಯಿಯನ್ನು ತಕ್ಕೊಳ್ಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood upon yours house, if any man fall from thence.]]></a:t>
+              <a:t><![CDATA[ಬಾರದು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. You shall not sow your vineyard with divers seeds: lest the fruit of your seed which you have]]></a:t>
+              <a:t><![CDATA[7. ನಿನಗೆ ಒಳ್ಳೇದಾಗುವ ಹಾಗೆಯೂ ನಿನ್ನ ದಿನಗಳು ಹೆಚ್ಚುವ ಹಾಗೆಯೂ ಹೇಗಾದರೂ ತಾಯಿ ಯನ್ನು ಕಳುಹಿಸಿಬಿಟ್ಟು ಮರಿಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sown, and the fruit of your vineyard, be defiled.]]></a:t>
+              <a:t><![CDATA[ತಕ್ಕೊಳ್ಳಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. You shall not plow with an ox and an ass together.]]></a:t>
+              <a:t><![CDATA[8. ನೀನು ಹೊಸ ಮನೆಯನ್ನು ಕಟ್ಟಿದಾಗ ಯಾವನಾ ದರೂ ಅದರ ಮೇಲಿನಿಂದ ಬೀಳುವ ಪಕ್ಷದಲ್ಲಿ ನೀನು ನಿನ್ನ ಮನೆಗೆ ರಕ್ತಾಪರಾಧ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. You shall not wear a garment of divers sorts, as of woolen and linen together.]]></a:t>
+              <a:t><![CDATA[ಹೊರಿಸದ ಹಾಗೆ ನಿನ್ನ ಮಾಳಿಗೆಗೆ ಸಣ್ಣಗೋಡೆ ಕಟ್ಟಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with her, and they be found;]]></a:t>
+              <a:t><![CDATA[ಸಂಗಡ ಮಲಗಿದ ಮನುಷ್ಯನು ಮಾತ್ರ ಸಾಯಬೇಕು. ಆದರೆ ಆ ಹುಡುಗಿಗೆ ಏನೂ ಮಾಡಬೇಡ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. You shall make you fringes upon the four quarters of your vesture, wherewith you cover yourself.]]></a:t>
+              <a:t><![CDATA[9. ನಿನ್ನ ದ್ರಾಕ್ಷೇತೋಟದಲ್ಲಿ ಎರಡು ತರವಾದ ಬೀಜ ಬಿತ್ತಬಾರದು; ಬಿತ್ತಿದರೆ ನೀನು ಬಿತ್ತಿದ ಬೀಜದ ಪೈರೂ ದ್ರಾಕ್ಷೇತೋಟದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. If any man take a wife, and go in unto her, and hate her,]]></a:t>
+              <a:t><![CDATA[ಹುಟ್ಟುವಳಿಯೂ ಅಶುದ್ಧವಾಗು ವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And give occasions of speech against her, and bring up an evil name upon her, and say, I took]]></a:t>
+              <a:t><![CDATA[10. ಎತ್ತನ್ನು ಕತ್ತೆಯೊಂದಿಗೆ ಹೂಡಬೇಡ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this woman, and when I came to her, I found her not a maid:]]></a:t>
+              <a:t><![CDATA[11. ಉಣ್ಣೆಯೂ ಸಣಬೂ ಕೂಡಿಸಿ ಮಾಡಿದ ವಸ್ತ್ರವನ್ನು ಹೊದಿಯಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then shall the father of the damsel, and her mother, take and bring forth the tokens of the]]></a:t>
+              <a:t><![CDATA[12. ನೀನು ಹೊದ್ದುಕೊಳ್ಳುವ ಶಲ್ಯದ ನಾಲ್ಕು ಮೂಲೆ ಗಳಿಗೆ ಗೊಂಡೆಗಳನ್ನು ಮಾಡಿಸಿಕೊಳ್ಳಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[damsel's virginity unto the elders of the city in the gate:]]></a:t>
+              <a:t><![CDATA[13. ಒಬ್ಬನು ಹೆಂಡತಿಯನ್ನು ತಕ್ಕೊಂಡು ಅವಳ ಬಳಿಗೆ ಬಂದ ಮೇಲೆ ಅವಳನ್ನು ಹಗೆಮಾಡಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the damsel's father shall say unto the elders, I gave my daughter unto this man to wife, and]]></a:t>
+              <a:t><![CDATA[14. ಅವಳಿಗೆ ವಿರೋಧವಾದ ಕೆಟ್ಟ ಮಾತಿಗೆ ಆಸ್ಪದಕೊಟ್ಟು ಅವಳ ಹೆಸರನ್ನು ಕೆಡಿಸಿ--ಈ ಹೆಂಗಸನ್ನು ನಾನು ತಕ್ಕೊಂಡು ಅವಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he hates her;]]></a:t>
+              <a:t><![CDATA[ಬಳಿಗೆ ಬಂದಾಗ ಅವಳು ಕನ್ಯಾಸ್ತ್ರೀ ಅಲ್ಲವೆಂದು ಕಂಡೆನೆಂಬದಾಗಿ ಹೇಳಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And, lo, he has given occasions of speech against her, saying, I found not your daughter a maid;]]></a:t>
+              <a:t><![CDATA[15. ಆ ಹುಡುಗಿಯ ತಂದೆಯೂ ತಾಯಿಯೂ ಆ ಹುಡುಗಿಯ ಕನ್ಯಾ ಭಾವದ ಲಕ್ಷಣಗಳನ್ನು ತಕ್ಕೊಂಡು, ಪಟ್ಟಣದ ಹಿರಿಯರ ಮುಂದೆ ಬಾಗಲಿನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and yet these are the tokens of my daughter's virginity. And they shall spread the cloth before the]]></a:t>
+              <a:t><![CDATA[ಬಳಿಗೆ ತರಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then the man that lay with her shall give unto the damsel's father fifty shekels of silver, and]]></a:t>
+              <a:t><![CDATA[26. ಆ ಹುಡುಗಿಯಲ್ಲಿ ಮರಣಕ್ಕೆ ಯೋಗ್ಯವಾದ ಪಾಪವಿಲ್ಲ. ಆ ಕಾರ್ಯವು ಒಬ್ಬನು ತನ್ನ ನೆರೆಯವನಿಗೆ ವಿರೋಧವಾಗಿ ಎದ್ದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[elders of the city.]]></a:t>
+              <a:t><![CDATA[16. ಆ ಮೇಲೆ ಹುಡುಗಿಯ ತಂದೆಯು ಹಿರಿಯರಿಗೆ ಹೇಳತಕ್ಕದ್ದೇ ನೆಂದರೆ--ನನ್ನ ಮಗಳನ್ನು ಈ ಮನುಷ್ಯನಿಗೆ ಹೆಂಡತಿ ಯಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the elders of that city shall take that man and chastise him;]]></a:t>
+              <a:t><![CDATA[ಕೊಟ್ಟಿದ್ದೇನೆ; ಅವನು ಅವಳನ್ನು ಹಗೆಮಾಡಿ ದ್ದಾನೆ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And they shall fine him in an hundred shekels of silver, and give them unto the father of the]]></a:t>
+              <a:t><![CDATA[17. ಇಗೋ, ಅವನು--ನಿನ್ನ ಮಗಳು ಕನ್ಯಾಸ್ತ್ರೀ ಅಲ್ಲವೆಂದು ಕಂಡೆನೆಂಬದಾಗಿ ಅವಳಿಗೆ ವಿರೋಧವಾದ ಕೆಟ್ಟಮಾತಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[damsel, because he has brought up an evil name upon a virgin of Israel: and she shall be his wife;]]></a:t>
+              <a:t><![CDATA[ಆಸ್ಪದಕೊಟ್ಟಿದ್ದಾನೆ; ಆದರೂ ಇದೆ ನನ್ನ ಮಗಳ ಕನ್ಯಾಭಾವದ ಲಕ್ಷಣಗಳು. ಹೀಗೆ ಅವರು ಪಟ್ಟಣದ ಹಿರಿಯರ ಮುಂದೆ ಬಟ್ಟೆಯನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he may not put her away all his days.]]></a:t>
+              <a:t><![CDATA[ಹಾಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But if this thing be true, and the tokens of virginity be not found for the damsel:]]></a:t>
+              <a:t><![CDATA[18. ಆಗ ಪಟ್ಟಣದ ಹಿರಿಯರು ಆ ಮನುಷ್ಯನನ್ನು ತೆಗೆದುಕೊಂಡು ಅವನನ್ನು ಶಿಕ್ಷಿಸಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then they shall bring out the damsel to the door of her father's house, and the men of her city]]></a:t>
+              <a:t><![CDATA[19. ಅವನು ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ಒಬ್ಬ ಕನ್ಯಾ ಸ್ತ್ರೀಯ ಹೆಸರನ್ನು ಕೆಡಿಸಿದ್ದರಿಂದ ಅವನು ಬೆಳ್ಳಿಯ ನೂರು ಹಣಗಳನ್ನು ದಂಡ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall stone her with stones that she die: because she has wrought folly in Israel, to play the whore]]></a:t>
+              <a:t><![CDATA[ತೆಗೆದುಕೊಂಡು ಆ ಹುಡುಗಿಯ ತಂದೆಗೆ ಕೊಡಬೇಕು; ಇದಲ್ಲದೆ ಅವಳು ಅವನಿಗೆ ಹೆಂಡತಿ ಯಾಗಬೇಕು; ಅವನು ಬದುಕುವ ದಿವಸಗಳೆಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in her father's house: so shall you put evil away from among you.]]></a:t>
+              <a:t><![CDATA[ಅವಳನ್ನು ಕಳುಹಿಸಬಾರದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. If a man be found lying with a woman married to an husband, then they shall both of them die,]]></a:t>
+              <a:t><![CDATA[20. ಈ ಮಾತು ಸತ್ಯವಾಗಿದ್ದು, ಆ ಹುಡುಗಿಯಲ್ಲಿ ಕನ್ಯಾಭಾವದ ಲಕ್ಷಣ ಕಾಣದೆ ಇದ್ದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she shall be his wife; because he has humbled her, he may not put her away all his days.]]></a:t>
+              <a:t><![CDATA[ಅವನನ್ನು ಕೊಂದುಹಾಕಿದ ಹಾಗಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[both the man that lay with the woman, and the woman: so shall you put away evil from Israel.]]></a:t>
+              <a:t><![CDATA[21. ಆ ಹುಡುಗಿ ಯನ್ನು ಅವಳ ತಂದೆಯ ಮನೆಯ ಬಾಗಲಿಗೆ ತರಬೇಕು; ಅವಳ ಪಟ್ಟಣದ ಮನುಷ್ಯರು ಅವಳನ್ನು ಸಾಯುವ ಹಾಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. If a damsel that is a virgin be betrothed unto an husband, and a man find her in the city, and]]></a:t>
+              <a:t><![CDATA[ಕಲ್ಲೆಸೆಯಬೇಕು; ಅವಳು ತಂದೆಯ ಮನೆಯಲ್ಲಿ ಸೂಳೆತನ ಮಾಡಿ ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ದುಷ್ಟತನವನ್ನು ಮಾಡಿದ್ದಾಳೆ. ಹೀಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lie with her;]]></a:t>
+              <a:t><![CDATA[ಕೆಟ್ಟದ್ದನ್ನು ನಿನ್ನ ಮಧ್ಯದಲ್ಲಿಂದ ತೆಗೆದುಹಾಕಬೇಕು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Then all of you shall bring them both out unto the gate of that city, and all of you shall stone]]></a:t>
+              <a:t><![CDATA[22. ಒಬ್ಬ ಮನುಷ್ಯನು ಮುತ್ತೈದೆಯ ಸಂಗಡ ಮಲಗಿ ಕೊಂಡವನಾಗಿ ಸಿಕ್ಕಿದರೆ ಆ ಸ್ತ್ರೀಯ ಸಂಗಡ ಮಲಗಿ ಕೊಂಡ ಮನುಷ್ಯನೂ ಆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them with stones that they die; the damsel, because she cried not, being in the city; and the man,]]></a:t>
+              <a:t><![CDATA[ಸ್ತ್ರೀಯೂ ಅವರಿಬ್ಬರೂ ಸಾಯಬೇಕು; ಹೀಗೆ ಕೆಟ್ಟದ್ದನ್ನು ಇಸ್ರಾಯೇಲಿನಿಂದ ತೆಗೆದುಹಾಕಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because he has humbled his neighbour's wife: so you shall put away evil from among you.]]></a:t>
+              <a:t><![CDATA[23. ಕನ್ಯಾ ಸ್ತ್ರೀಯಾದ ಹುಡುಗಿ ಒಬ್ಬ ಮನುಷ್ಯನಿಗೆ ನಿಶ್ಚಯಮಾಡಿರಲಾಗಿ ಮತ್ತೊಬ್ಬ ಮನುಷ್ಯನು ಪಟ್ಟಣ ದಲ್ಲಿ ಅವಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But if a man find a betrothed damsel in the field, and the man force her, and lie with her: then]]></a:t>
+              <a:t><![CDATA[ಕಂಡು ಅವಳ ಸಂಗಡ ಮಲಗಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the man only that lay with her shall die.]]></a:t>
+              <a:t><![CDATA[24. ಅವರಿಬ್ಬರನ್ನು ಆ ಪಟ್ಟಣದ ಬಾಗಲಿನ ಹೊರಗೆ ತಂದು ಅವರು ಸಾಯುವ ಹಾಗೆ ಕಲ್ಲೆಸೆಯಬೇಕು; ಆ ಹುಡುಗಿಯು ಪಟ್ಟಣದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But unto the damsel you shall do nothing; there is in the damsel no sin worthy of death: for as]]></a:t>
+              <a:t><![CDATA[ಇದ್ದಾಗ್ಯೂ ಕೂಗದೆ ಇದ್ದದ್ದರಿಂದಲೂ ಆ ಮನುಷ್ಯನು, ತನ್ನ ನೆರೆಯವನ ಹೆಂಡತಿಯನ್ನು ಕೆಡಿಸಿದ್ದರಿಂದಲೂ ಅವರನ್ನು ಸಾಯಿಸ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when a man rises against his neighbour, and slays him, even so is this matter:]]></a:t>
+              <a:t><![CDATA[ಬೇಕು. ಹೀಗೆ ಕೆಟ್ಟದ್ದನ್ನು ನಿನ್ನ ಮಧ್ಯದಲ್ಲಿಂದ ತೆಗೆದು ಹಾಕಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,183 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. A man shall not take his father's wife, nor discover his father's skirt.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[27. For he found her in the field, and the betrothed damsel cried, and there was none to save her.]]></a:t>
+              <a:t><![CDATA[27. ಅವನು ಹೊಲದಲ್ಲಿ ಅವಳನ್ನು ಕಂಡನು; ನಿಶ್ಚಯಮಾಡಿದ ಆ ಹುಡುಗಿ ಕೂಗಿದಳು, ಆದರೆ ರಕ್ಷಿಸುವವನು ಅವಳಿಗೆ ಯಾರೂ ಇಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. You shall not see your brother's ox or his sheep go astray, and hide yourself from them: you]]></a:t>
+              <a:t><![CDATA[28. ಒಬ್ಬ ಮನುಷ್ಯನು ನಿಶ್ಚಯಮಾಡದಿರುವ ಕನ್ಯಾ ಸ್ತ್ರೀಯಾದ ಹುಡುಗಿಯನ್ನು ಕಂಡು ಅವಳನ್ನು ಹಿಡಿದು ಅವಳ ಸಂಗಡ ಮಲಗುವಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall in any case bring them again unto your brother.]]></a:t>
+              <a:t><![CDATA[ಅವನು ಸಿಕ್ಕಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And if your brother be not nigh unto you, or if you know him not, then you shall bring it unto]]></a:t>
+              <a:t><![CDATA[29. ಅವಳ ಸಂಗಡ ಮಲಗಿದ ಮನುಷ್ಯನು ಆ ಹುಡುಗಿಯ ತಂದೆಗೆ ಐವತ್ತು ಬೆಳ್ಳಿಯ ಹಣಗಳನ್ನು ಕೊಡಬೇಕು; ಮತ್ತು ಅವಳು ಅವನಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>