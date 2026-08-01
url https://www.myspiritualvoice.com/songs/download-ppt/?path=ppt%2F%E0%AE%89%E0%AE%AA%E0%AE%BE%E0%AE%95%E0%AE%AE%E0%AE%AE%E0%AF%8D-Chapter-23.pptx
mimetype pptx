--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -79,50 +79,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +151,52 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +338,55 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் தேவனாகிய கர்த்தர் பிலேயாமுக்குச் செவிகொடுக்கச் சித்தமில்லாமல், உன் தேவனாகிய கர்த்தர் உன்மேல் அன்புகூர்ந்தபடியினால், உன் தேவனாகிய கர்த்தர் அந்தச் சாபத்தை உனக்கு ஆசீர்வாதமாக மாறப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[5. Nevertheless the LORD your God would not hearken unto Balaam; but the LORD your God turned the curse into a blessing unto you, because the LORD your God loved you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் தேவனாகிய கர்த்தர் பிலேயாமுக்குச் செவிகொடுக்கச் சித்தமில்லாமல், உன் தேவனாகிய கர்த்தர் உன்மேல் அன்புகூர்ந்தபடியினால், உன் தேவனாகிய கர்த்தர் அந்தச் சாபத்தை உனக்கு ஆசீர்வாதமாக மாறப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[5. Nevertheless the LORD your God would not hearken unto Balaam; but the LORD your God turned the curse into a blessing unto you, because the LORD your God loved you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ உன் ஆயுள்நாட்களுள்ளளவும் ஒருக்காலும் அவர்கள் சமாதானத்தையும் நன்மையையும் தேடாதே.]]></a:t>
+              <a:t><![CDATA[6. You shall not seek their peace nor their prosperity all your days for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏதோமியனை அருவருக்காயாக, அவன் உன் சகோதரன்; எகிப்தியனை அருவருக்காயாக, அவன் தேசத்திலே பரதேசியாயிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[7. You shall not detest an Edomite; for he is your brother: you shall not detest an Egyptian; because you were a stranger in his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏதோமியனை அருவருக்காயாக, அவன் உன் சகோதரன்; எகிப்தியனை அருவருக்காயாக, அவன் தேசத்திலே பரதேசியாயிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[7. You shall not detest an Edomite; for he is your brother: you shall not detest an Egyptian; because you were a stranger in his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மூன்றாம் தலைமுறையில் அவர்களுக்குப் பிறந்த பிள்ளைகள் கர்த்தருடைய சபைக்கு உட்படலாம்.]]></a:t>
+              <a:t><![CDATA[8. The children that are begotten of them shall enter into the congregation of the LORD in their third generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ படையெடுத்து உன் சத்துருக்களுக்கு விரோதமாய்ப் புறப்படும்போது, தீதான காரியங்கள் எல்லாவற்றிற்கும் விலகியிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[9. When the host goes forth against yours enemies, then keep you from every wicked thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இராக்காலத்தில் சம்பவித்த தீட்டினாலே அசுத்தமாயிருக்கிற ஒருவன் உங்களிலிருந்தால், அவன் பாளயத்திற்கு வெளியே போய், பாளயத்திற்குள் வராமல்,]]></a:t>
+              <a:t><![CDATA[9. When the host goes forth against yours enemies, then keep you from every wicked thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இராக்காலத்தில் சம்பவித்த தீட்டினாலே அசுத்தமாயிருக்கிற ஒருவன் உங்களிலிருந்தால், அவன் பாளயத்திற்கு வெளியே போய், பாளயத்திற்குள் வராமல்,]]></a:t>
+              <a:t><![CDATA[10. If there be among you any man, that is not clean by reason of uncleanness that chances him by night, then shall he go abroad out of the camp, he shall not come within the camp:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாயங்காலத்திலே ஜலத்தில் ஸ்நானம்பண்ணி, சூரியன் அஸ்தமிக்கும்போது பாளயத்திற்குள் வரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[10. If there be among you any man, that is not clean by reason of uncleanness that chances him by night, then shall he go abroad out of the camp, he shall not come within the camp:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விதையடிக்கப்பட்டவனும், கோசமாறுபட்டவனும் கர்த்தருடைய சபைக்கு உட்படலாகாது.]]></a:t>
+              <a:t><![CDATA[1. He that is wounded in the stones, or has his private parts cut off, shall not enter into the congregation of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ வெளிக்குப் போயிருக்கத்தக்க இடம் பாளயத்திற்குப் புறம்பே இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. But it shall be, when evening comes on, he shall wash himself with water: and when the sun is down, he shall come into the camp again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் ஆயுதங்களோடே ஒரு சிறுகோலும் உன்னிடத்தில் இருக்கக்கடவது; நீ மலஜலாதிக்குப் போகும்போது, அதனால் மண்ணைத் தோண்டி, மலஜலாதிக்கிருந்து, உன்னிலிருந்து கழிந்துபோனதை மூடிப்போடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[12. You shall have a place also without the camp, where you shall go forth abroad:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் ஆயுதங்களோடே ஒரு சிறுகோலும் உன்னிடத்தில் இருக்கக்கடவது; நீ மலஜலாதிக்குப் போகும்போது, அதனால் மண்ணைத் தோண்டி, மலஜலாதிக்கிருந்து, உன்னிலிருந்து கழிந்துபோனதை மூடிப்போடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[13. And you shall have a paddle upon your weapon; and it shall be, when you will ease yourself abroad, you shall dig therewith, and shall turn back and cover that which comes from you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உன்னை இரட்சிக்கவும், உன் சத்துருக்களை உனக்கு ஒப்புக்கொடுக்கவும், உன் பாளயத்திற்குள்ளே உலாவிக்கொண்டிருக்கிறார்; ஆகையால், அவர் உன்னிடத்தில் அசுசியான காரியத்தைக் கண்டு, உன்னைவிட்டுப் போகாதபடிக்கு, உன் பாளயம் சுத்தமயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[13. And you shall have a paddle upon your weapon; and it shall be, when you will ease yourself abroad, you shall dig therewith, and shall turn back and cover that which comes from you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உன்னை இரட்சிக்கவும், உன் சத்துருக்களை உனக்கு ஒப்புக்கொடுக்கவும், உன் பாளயத்திற்குள்ளே உலாவிக்கொண்டிருக்கிறார்; ஆகையால், அவர் உன்னிடத்தில் அசுசியான காரியத்தைக் கண்டு, உன்னைவிட்டுப் போகாதபடிக்கு, உன் பாளயம் சுத்தமயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[14. For the LORD your God walks in the midst of your camp, to deliver you, and to give up yours enemies before you; therefore shall your camp be holy: that he see no unclean thing in you, and turn away from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உன்னை இரட்சிக்கவும், உன் சத்துருக்களை உனக்கு ஒப்புக்கொடுக்கவும், உன் பாளயத்திற்குள்ளே உலாவிக்கொண்டிருக்கிறார்; ஆகையால், அவர் உன்னிடத்தில் அசுசியான காரியத்தைக் கண்டு, உன்னைவிட்டுப் போகாதபடிக்கு, உன் பாளயம் சுத்தமயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[14. For the LORD your God walks in the midst of your camp, to deliver you, and to give up yours enemies before you; therefore shall your camp be holy: that he see no unclean thing in you, and turn away from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் எஜமானுக்குத் தப்பி உன்னிடத்தில் வந்த வேலைக்காரனை அவனுடைய எஜமான் கையில் ஒப்புக்கொடாயாக.]]></a:t>
+              <a:t><![CDATA[14. For the LORD your God walks in the midst of your camp, to deliver you, and to give up yours enemies before you; therefore shall your camp be holy: that he see no unclean thing in you, and turn away from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் உனக்கு இருக்கிற உன் வாசல்கள் ஒன்றிலே தனக்குச் சம்மதியான இடத்தைத் தெரிந்துகொண்டு, அதிலே உன்னுடனே இருப்பானாக; அவனை ஒடுக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[15. You shall not deliver unto his master the servant which is escaped from his master unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலின் குமாரத்திகளில் ஒருத்தியும் வேசியாயிருக்கக் கூடாது; இஸ்ரவேலின் குமாரரில் ஒருவனும் ஆண்புணர்ச்சிக்காரனாயிருக்கக் கூடாது.]]></a:t>
+              <a:t><![CDATA[16. He shall dwell with you, even among you, in that place which he shall choose in one of your gates, where it likes him best: you shall not oppress him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலின் குமாரத்திகளில் ஒருத்தியும் வேசியாயிருக்கக் கூடாது; இஸ்ரவேலின் குமாரரில் ஒருவனும் ஆண்புணர்ச்சிக்காரனாயிருக்கக் கூடாது.]]></a:t>
+              <a:t><![CDATA[16. He shall dwell with you, even among you, in that place which he shall choose in one of your gates, where it likes him best: you shall not oppress him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வேசிப்பிள்ளையும் கர்த்தருடைய சபைக்கு உட்படலாகாது; அவனுக்குப் பத்தாம் தலைமுறையானவனும் கர்த்தருடைய சபைக்கு உட்படலாகாது.]]></a:t>
+              <a:t><![CDATA[2. A bastard shall not enter into the congregation of the LORD; even to his tenth generation shall he not enter into the congregation of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வேசிப்பணயத்தையும், நாயின் கிரயத்தையும் எந்தப் பொருத்தனையினாலாகிலும் உன் தேவனாகிய கர்த்தரின் ஆலயத்திலே கொண்டுவராயாக; அவைகள் இரண்டும் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[17. There shall be no whore of the daughters of Israel, nor a sodomite of the sons of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வேசிப்பணயத்தையும், நாயின் கிரயத்தையும் எந்தப் பொருத்தனையினாலாகிலும் உன் தேவனாகிய கர்த்தரின் ஆலயத்திலே கொண்டுவராயாக; அவைகள் இரண்டும் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[17. There shall be no whore of the daughters of Israel, nor a sodomite of the sons of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கடனாகக் கொடுக்கிற பணத்துக்கும் ஆகாரத்துக்கும், கடனாகக் கொடுக்கிறவேறே எந்தப் பொருளுக்கும், உன் சகோதரன் கையில் வட்டி வாங்காயாக.]]></a:t>
+              <a:t><![CDATA[18. You shall not bring the hire of a whore, or the price of a dog, into the house of the LORD your God for any vow: for even both these are abomination unto the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கடனாகக் கொடுக்கிற பணத்துக்கும் ஆகாரத்துக்கும், கடனாகக் கொடுக்கிறவேறே எந்தப் பொருளுக்கும், உன் சகோதரன் கையில் வட்டி வாங்காயாக.]]></a:t>
+              <a:t><![CDATA[18. You shall not bring the hire of a whore, or the price of a dog, into the house of the LORD your God for any vow: for even both these are abomination unto the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்நியன் கையில் நீ வட்டிவாங்கலாம்; நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் நீ கையிடும்வேலையிலெல்லாம் உன்னை ஆசீர்வதிக்கும்படி உன் சகோதரன் கையிலே வட்டிவாங்காயாக.]]></a:t>
+              <a:t><![CDATA[19. You shall not lend upon interest to your brother; interest of money, interest of victuals, interest of any thing that is lent upon interest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்நியன் கையில் நீ வட்டிவாங்கலாம்; நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் நீ கையிடும்வேலையிலெல்லாம் உன்னை ஆசீர்வதிக்கும்படி உன் சகோதரன் கையிலே வட்டிவாங்காயாக.]]></a:t>
+              <a:t><![CDATA[19. You shall not lend upon interest to your brother; interest of money, interest of victuals, interest of any thing that is lent upon interest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் தேவனாகிய கர்த்தருக்குப் பொருத்தனை பண்ணியிருந்தால், அதைச் செலுத்தத் தாமதஞ்செய்யாதே; உன் தேவனாகிய கர்த்தர் அதை நிச்சயமாய் உன் கையில் கேட்பார்; அது உனக்குப் பாவமாகும்.]]></a:t>
+              <a:t><![CDATA[20. Unto a stranger you may lend upon interest; but unto your brother you shall not lend upon interest: that the LORD your God may bless you in all that you set yours hand to in the land where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் தேவனாகிய கர்த்தருக்குப் பொருத்தனை பண்ணியிருந்தால், அதைச் செலுத்தத் தாமதஞ்செய்யாதே; உன் தேவனாகிய கர்த்தர் அதை நிச்சயமாய் உன் கையில் கேட்பார்; அது உனக்குப் பாவமாகும்.]]></a:t>
+              <a:t><![CDATA[20. Unto a stranger you may lend upon interest; but unto your brother you shall not lend upon interest: that the LORD your God may bless you in all that you set yours hand to in the land where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ பொருத்தனைபண்ணாதிருந்தால், உன்மேல் பாவம் இல்லை.]]></a:t>
+              <a:t><![CDATA[21. When you shall vow a vow unto the LORD your God, you shall not slack to pay it: for the LORD your God will surely require it of you; and it would be sin in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் வாயினால் சொன்னதை நிறைவேற்றவேண்டும்; உன் தேவனாகிய கர்த்தருக்கு உன் வாயினால் நீ பொருத்தனைபண்ணிச் சொன்ன உற்சாகபலியைச் செலுத்தித் தீர்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[21. When you shall vow a vow unto the LORD your God, you shall not slack to pay it: for the LORD your God will surely require it of you; and it would be sin in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வேசிப்பிள்ளையும் கர்த்தருடைய சபைக்கு உட்படலாகாது; அவனுக்குப் பத்தாம் தலைமுறையானவனும் கர்த்தருடைய சபைக்கு உட்படலாகாது.]]></a:t>
+              <a:t><![CDATA[2. A bastard shall not enter into the congregation of the LORD; even to his tenth generation shall he not enter into the congregation of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் வாயினால் சொன்னதை நிறைவேற்றவேண்டும்; உன் தேவனாகிய கர்த்தருக்கு உன் வாயினால் நீ பொருத்தனைபண்ணிச் சொன்ன உற்சாகபலியைச் செலுத்தித் தீர்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[22. But if you shall forbear to vow, it shall be no sin in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ பிறனுடைய திராட்சத்தோட்டத்தில் பிரவேசித்தால், உன் ஆசைதீர திராட்சப்பழங்களைத் திர்ப்தியாகப் புசிக்கலாம்; உன் கூடையிலே ஒன்றும் எடுத்துக்கொண்டு போகக் கூடாது.]]></a:t>
+              <a:t><![CDATA[23. That which is gone out of your lips you shall keep and perform; even a freewill offering, according as you have vowed unto the LORD your God, which you have promised with your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ பிறனுடைய திராட்சத்தோட்டத்தில் பிரவேசித்தால், உன் ஆசைதீர திராட்சப்பழங்களைத் திர்ப்தியாகப் புசிக்கலாம்; உன் கூடையிலே ஒன்றும் எடுத்துக்கொண்டு போகக் கூடாது.]]></a:t>
+              <a:t><![CDATA[23. That which is gone out of your lips you shall keep and perform; even a freewill offering, according as you have vowed unto the LORD your God, which you have promised with your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பிறனுடைய விளைச்சலில் பிரவேசித்தால், உன் கையினால் கதிர்களைக் கொய்யலாம்; நீ அந்த விளைச்சலில் அரிவாளை இடலாகாது.]]></a:t>
+              <a:t><![CDATA[24. When you come into your neighbour's vineyard, then you may eat grapes your fill at yours own pleasure; but you shall not put any in your vessel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4479,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பிறனுடைய விளைச்சலில் பிரவேசித்தால், உன் கையினால் கதிர்களைக் கொய்யலாம்; நீ அந்த விளைச்சலில் அரிவாளை இடலாகாது.]]></a:t>
+              <a:t><![CDATA[24. When you come into your neighbour's vineyard, then you may eat grapes your fill at yours own pleasure; but you shall not put any in your vessel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. When you come into the standing corn of your neighbour, then you may pluck the ears with yours hand; but you shall not move a sickle unto your neighbour's standing corn.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. When you come into the standing corn of your neighbour, then you may pluck the ears with yours hand; but you shall not move a sickle unto your neighbour's standing corn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோனியனும் மோவாபியனும் கர்த்தருடைய சபைக்கு உட்படலாகாது; பத்தாம் தலைமுறையிலும் என்றைக்கும் அவர்கள் கர்த்தருடைய சபைக்கு உட்படலாகாது.]]></a:t>
+              <a:t><![CDATA[3. An Ammonite or Moabite shall not enter into the congregation of the LORD; even to their tenth generation shall they not enter into the congregation of the LORD for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோனியனும் மோவாபியனும் கர்த்தருடைய சபைக்கு உட்படலாகாது; பத்தாம் தலைமுறையிலும் என்றைக்கும் அவர்கள் கர்த்தருடைய சபைக்கு உட்படலாகாது.]]></a:t>
+              <a:t><![CDATA[3. An Ammonite or Moabite shall not enter into the congregation of the LORD; even to their tenth generation shall they not enter into the congregation of the LORD for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் எகிப்திலிருந்து புறப்பட்டுவருகிற வழியிலே, அவர்கள் அப்பத்தோடும் தண்ணீரோடும் உங்களுக்கு எதிர்கொண்டு வராததினிமித்தமும், உன்னைச் சபிக்கும்படியாய் மெசொப்பொத்தாமியாவின் ஊராகிய பேத்தோரிலிருந்த பேயோரின் குமாரன் பிலேயாமுக்குக் கூலிபேசி அவனை அழைப்பித்ததினிமித்தமும் இப்படிச் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. Because they met you not with bread and with water in the way, when all of you came forth out of Egypt; and because they hired against you Balaam the son of Beor of Pethor of Mesopotamia, to curse you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் எகிப்திலிருந்து புறப்பட்டுவருகிற வழியிலே, அவர்கள் அப்பத்தோடும் தண்ணீரோடும் உங்களுக்கு எதிர்கொண்டு வராததினிமித்தமும், உன்னைச் சபிக்கும்படியாய் மெசொப்பொத்தாமியாவின் ஊராகிய பேத்தோரிலிருந்த பேயோரின் குமாரன் பிலேயாமுக்குக் கூலிபேசி அவனை அழைப்பித்ததினிமித்தமும் இப்படிச் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. Because they met you not with bread and with water in the way, when all of you came forth out of Egypt; and because they hired against you Balaam the son of Beor of Pethor of Mesopotamia, to curse you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் எகிப்திலிருந்து புறப்பட்டுவருகிற வழியிலே, அவர்கள் அப்பத்தோடும் தண்ணீரோடும் உங்களுக்கு எதிர்கொண்டு வராததினிமித்தமும், உன்னைச் சபிக்கும்படியாய் மெசொப்பொத்தாமியாவின் ஊராகிய பேத்தோரிலிருந்த பேயோரின் குமாரன் பிலேயாமுக்குக் கூலிபேசி அவனை அழைப்பித்ததினிமித்தமும் இப்படிச் செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. Because they met you not with bread and with water in the way, when all of you came forth out of Egypt; and because they hired against you Balaam the son of Beor of Pethor of Mesopotamia, to curse you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102587" r:id="rId1"/>
+    <p:sldLayoutId id="2474602468" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +5669,66 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. परन्तु तेरे परमेश्वर यहोवा ने बिलाम की ना सुनी; किन्तु तेरे परमेश्वर यहोवा ने तेरे निमित्त उसके]]></a:t>
+              <a:t><![CDATA[5. உன் தேவனாகிய கர்த்தர் பிலேயாமுக்குச் செவிகொடுக்கச் சித்தமில்லாமல், உன் தேவனாகிய கர்த்தர் உன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[शाप को आशीष से पलट दिया, इसलिये कि तेरा परमेश्वर यहोवा तुझ से प्रेम रखता था।]]></a:t>
+              <a:t><![CDATA[அன்புகூர்ந்தபடியினால், உன் தேவனாகிய கர்த்தர் அந்தச் சாபத்தை உனக்கு ஆசீர்வாதமாக மாறப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. तू जीवन भर उनका कुशल और भलाई कभी न चाहना।]]></a:t>
+              <a:t><![CDATA[6. நீ உன் ஆயுள்நாட்களுள்ளளவும் ஒருக்காலும் அவர்கள் சமாதானத்தையும் நன்மையையும் தேடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. किसी एदोमी से घृणा न करना, क्योंकि वह तेरा भाई है; किसी मिस्री से भी घृणा न करना, क्योंकि उसके]]></a:t>
+              <a:t><![CDATA[7. ஏதோமியனை அருவருக்காயாக, அவன் உன் சகோதரன்; எகிப்தியனை அருவருக்காயாக, அவன் தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देश में तू परदेशी हो कर रहा था।]]></a:t>
+              <a:t><![CDATA[பரதேசியாயிருந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. उनके जो परपोते उत्पन्न होंवे यहोवा की सभा में आने पाएं।]]></a:t>
+              <a:t><![CDATA[8. மூன்றாம் தலைமுறையில் அவர்களுக்குப் பிறந்த பிள்ளைகள் கர்த்தருடைய சபைக்கு உட்படலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जब तू शत्रुओं से लड़ने को जा कर छावनी डाले, तब सब प्रकार की बुरी बातों से बचा रहना।]]></a:t>
+              <a:t><![CDATA[9. நீ படையெடுத்து உன் சத்துருக்களுக்கு விரோதமாய்ப் புறப்படும்போது, தீதான காரியங்கள் எல்லாவற்றிற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. यदि तेरे बीच कोई पुरूष उस अशुद्धता से जो रात्रि को आप से आप हुआ करती है अशुद्ध हुआ हो, तो वह]]></a:t>
+              <a:t><![CDATA[விலகியிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छावनी से बाहर जाए, और छावनी के भीतर न आए;]]></a:t>
+              <a:t><![CDATA[10. இராக்காலத்தில் சம்பவித்த தீட்டினாலே அசுத்தமாயிருக்கிற ஒருவன் உங்களிலிருந்தால், அவன் பாளயத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. परन्तु संध्या से कुछ पहिले वह स्नान करे, और जब सूर्य डूब जाए तब छावनी में आए।]]></a:t>
+              <a:t><![CDATA[வெளியே போய், பாளயத்திற்குள் வராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जिसके अण्ड कुचले गए वा लिंग काट डाला गया हो वह यहोवा की सभा में न आने पाए॥]]></a:t>
+              <a:t><![CDATA[1. விதையடிக்கப்பட்டவனும், கோசமாறுபட்டவனும் கர்த்தருடைய சபைக்கு உட்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. छावनी के बाहर तेरे दिशा फिरने का एक स्थान हुआ करे, और वहीं दिशा फिरने को जाया करना;]]></a:t>
+              <a:t><![CDATA[11. சாயங்காலத்திலே ஜலத்தில் ஸ்நானம்பண்ணி, சூரியன் அஸ்தமிக்கும்போது பாளயத்திற்குள் வரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और तेरे पास के हथियारों में एक खनती भी रहे; और जब तू दिशा फिरने को बैठे, तब उस से खोदकर अपने मल]]></a:t>
+              <a:t><![CDATA[12. நீ வெளிக்குப் போயிருக்கத்தக்க இடம் பாளயத்திற்குப் புறம்பே இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को ढांप देना।]]></a:t>
+              <a:t><![CDATA[13. உன் ஆயுதங்களோடே ஒரு சிறுகோலும் உன்னிடத்தில் இருக்கக்கடவது; நீ மலஜலாதிக்குப் போகும்போது, அதனால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. क्योंकि तेरा परमेश्वर यहोवा तुझ को बचाने और तेरे शत्रुओं को तुझ से हरवाने को तेरी छावनी के मध्य]]></a:t>
+              <a:t><![CDATA[மண்ணைத் தோண்டி, மலஜலாதிக்கிருந்து, உன்னிலிருந்து கழிந்துபோனதை மூடிப்போடக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[घूमता रहेगा, इसलिये तेरी छावनी पवित्र रहनी चाहिये, ऐसा न हो कि वह तेरे मध्य में कोई अशुद्ध वस्तु]]></a:t>
+              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தர் உன்னை இரட்சிக்கவும், உன் சத்துருக்களை உனக்கு ஒப்புக்கொடுக்கவும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखकर तुझ से फिर जाए॥]]></a:t>
+              <a:t><![CDATA[பாளயத்திற்குள்ளே உலாவிக்கொண்டிருக்கிறார்; ஆகையால், அவர் உன்னிடத்தில் அசுசியான காரியத்தைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जो दास अपने स्वामी के पास से भागकर तेरी शरण ले उसको उसके स्वामी के हाथ न पकड़ा देना;]]></a:t>
+              <a:t><![CDATA[உன்னைவிட்டுப் போகாதபடிக்கு, உன் பாளயம் சுத்தமயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. वह तेरे बीच जो नगर उसे अच्छा लगे उसी में तेरे संग रहने पाए; और तू उस पर अन्धेर न करना॥]]></a:t>
+              <a:t><![CDATA[15. தன் எஜமானுக்குத் தப்பி உன்னிடத்தில் வந்த வேலைக்காரனை அவனுடைய எஜமான் கையில் ஒப்புக்கொடாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. इस्राएली स्त्रियों में से कोई देवदासी न हो, और न इस्राएलियों में से कोई पुरूष ऐसा बुरा काम करने]]></a:t>
+              <a:t><![CDATA[16. அவன் உனக்கு இருக்கிற உன் வாசல்கள் ஒன்றிலே தனக்குச் சம்மதியான இடத்தைத் தெரிந்துகொண்டு, அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वाला हो।]]></a:t>
+              <a:t><![CDATA[உன்னுடனே இருப்பானாக; அவனை ஒடுக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. कोई कुकर्म से जन्मा हुआ यहोवा की सभा में न आने पाए; किन्तु दस पीढ़ी तक उसके वंश का कोई यहोवा की]]></a:t>
+              <a:t><![CDATA[2. வேசிப்பிள்ளையும் கர்த்தருடைய சபைக்கு உட்படலாகாது; அவனுக்குப் பத்தாம் தலைமுறையானவனும் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तू वेश्यापन की कमाई वा कुत्ते की कमाई किसी मन्नत को पूरी करने के लिये अपने परमेश्वर यहोवा के घर]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலின் குமாரத்திகளில் ஒருத்தியும் வேசியாயிருக்கக் கூடாது; இஸ்ரவேலின் குமாரரில் ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में न लाना; क्योंकि तेरे परमेश्वर यहोवा के समीप ये दोनों की दोनों कमाई घृणित कर्म है॥]]></a:t>
+              <a:t><![CDATA[ஆண்புணர்ச்சிக்காரனாயிருக்கக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. अपने किसी भाई को ब्याज पर ऋण न देना, चाहे रूपया हो, चाहे भोजन-वस्तु हो, चाहे कोई वस्तु हो जो]]></a:t>
+              <a:t><![CDATA[18. வேசிப்பணயத்தையும், நாயின் கிரயத்தையும் எந்தப் பொருத்தனையினாலாகிலும் உன் தேவனாகிய கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ब्याज पर दी जाति है, उसे ब्याज न देना।]]></a:t>
+              <a:t><![CDATA[ஆலயத்திலே கொண்டுவராயாக; அவைகள் இரண்டும் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तू परदेशी को ब्याज पर ऋण तो दे, परन्तु अपने किसी भाई से ऐसा न करना, ताकि जिस देश का अधिकारी होने]]></a:t>
+              <a:t><![CDATA[19. கடனாகக் கொடுக்கிற பணத்துக்கும் ஆகாரத்துக்கும், கடனாகக் கொடுக்கிறவேறே எந்தப் பொருளுக்கும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को तू जा रहा है, वहां जिस जिस काम में अपना हाथ लगाए, उन सभों को तेरा परमेश्वर यहोवा तुझे आशीष दे॥]]></a:t>
+              <a:t><![CDATA[சகோதரன் கையில் வட்டி வாங்காயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. जब तू अपने परमेश्वर यहोवा के लिये मन्नत माने, तो उसके पूरी करने में विलम्ब न करना; क्योंकि तेरा]]></a:t>
+              <a:t><![CDATA[20. அந்நியன் கையில் நீ வட்டிவாங்கலாம்; நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर यहोवा उसे निश्चय तुझ से ले लेगा, और विलम्ब करने से तू पापी ठहरेगा।]]></a:t>
+              <a:t><![CDATA[கையிடும்வேலையிலெல்லாம் உன்னை ஆசீர்வதிக்கும்படி உன் சகோதரன் கையிலே வட்டிவாங்காயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. परन्तु यदि तू मन्नत न माने, तो तेरा कोई पाप नहीं।]]></a:t>
+              <a:t><![CDATA[21. நீ உன் தேவனாகிய கர்த்தருக்குப் பொருத்தனை பண்ணியிருந்தால், அதைச் செலுத்தத் தாமதஞ்செய்யாதே; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. जो कुछ तेरे मुंह से निकले उसके पूरा करने में चौकसी करना; तू अपने मुंह से वचन देकर अपनी इच्छा से]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் அதை நிச்சயமாய் உன் கையில் கேட்பார்; அது உனக்குப் பாவமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सभा में न आने पाए॥]]></a:t>
+              <a:t><![CDATA[சபைக்கு உட்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने परमेश्वर यहोवा की जैसी मन्नत माने, वैसा ही स्वतंत्रता पूर्वक उसे पूरा करना।]]></a:t>
+              <a:t><![CDATA[22. நீ பொருத்தனைபண்ணாதிருந்தால், உன்மேல் பாவம் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. जब तू किसी दूसरे की दाख की बारी में जाए, तब पेट भर मनमाने दाख खा तो खा, परन्तु अपने पात्र में]]></a:t>
+              <a:t><![CDATA[23. உன் வாயினால் சொன்னதை நிறைவேற்றவேண்டும்; உன் தேவனாகிய கர்த்தருக்கு உன் வாயினால் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुछ न रखना।]]></a:t>
+              <a:t><![CDATA[பொருத்தனைபண்ணிச் சொன்ன உற்சாகபலியைச் செலுத்தித் தீர்ப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और जब तू किसी दूसरे के खड़े खेत में जाए, तब तू हाथ से बालें तोड़ सकता है, परन्तु किसी दूसरे के]]></a:t>
+              <a:t><![CDATA[24. நீ பிறனுடைய திராட்சத்தோட்டத்தில் பிரவேசித்தால், உன் ஆசைதீர திராட்சப்பழங்களைத் திர்ப்தியாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10753,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खड़े खेत पर हंसुआ न लगाना॥]]></a:t>
+              <a:t><![CDATA[புசிக்கலாம்; உன் கூடையிலே ஒன்றும் எடுத்துக்கொண்டு போகக் கூடாது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. பிறனுடைய விளைச்சலில் பிரவேசித்தால், உன் கையினால் கதிர்களைக் கொய்யலாம்; நீ அந்த விளைச்சலில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அரிவாளை இடலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. कोई अम्मोनी वा मोआबी यहोवा की सभा में न आने पाए; उनकी दसवीं पीढ़ी तक का कोई यहोवा की सभा में कभी]]></a:t>
+              <a:t><![CDATA[3. அம்மோனியனும் மோவாபியனும் கர்த்தருடைய சபைக்கு உட்படலாகாது; பத்தாம் தலைமுறையிலும் என்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[न आने पाए;]]></a:t>
+              <a:t><![CDATA[அவர்கள் கர்த்தருடைய சபைக்கு உட்படலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. इस कारण से कि जब तुम मिस्र से निकल कर आते थे तब उन्होंने अन्न जल ले कर मार्ग में तुम से भेंट नहीं]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் எகிப்திலிருந்து புறப்பட்டுவருகிற வழியிலே, அவர்கள் அப்பத்தோடும் தண்ணீரோடும் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की, और यह भी कि उन्होंने अरम्नहरैम देश के पतोर नगर वाले बोर के पुत्र बिलाम को तुझे शाप देने के लिये]]></a:t>
+              <a:t><![CDATA[எதிர்கொண்டு வராததினிமித்தமும், உன்னைச் சபிக்கும்படியாய் மெசொப்பொத்தாமியாவின் ஊராகிய பேத்தோரிலிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दक्षिणा दी।]]></a:t>
+              <a:t><![CDATA[பேயோரின் குமாரன் பிலேயாமுக்குக் கூலிபேசி அவனை அழைப்பித்ததினிமித்தமும் இப்படிச் செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>