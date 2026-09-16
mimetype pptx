--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5321,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602468" r:id="rId1"/>
+    <p:sldLayoutId id="2478604267" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11738,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>