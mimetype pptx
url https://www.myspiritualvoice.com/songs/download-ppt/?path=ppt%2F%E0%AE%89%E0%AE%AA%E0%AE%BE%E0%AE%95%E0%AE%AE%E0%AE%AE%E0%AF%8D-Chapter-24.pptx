--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -81,50 +81,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +160,55 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +351,58 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவள் தீட்டுப்பட்டபடியினால், அவளைத் தள்ளிவிட்ட அவளுடைய முந்தினபுருஷன் திரும்பவும் அவளை மனைவியாகச் சேர்த்துக்கொள்ளக் கூடாது; அது கர்த்தருக்கு முன்பாக அருவருப்பானது, உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தின்மேல் பாவம் வரப்பண்ணாயாக.]]></a:t>
+              <a:t><![CDATA[4. Her former husband, which sent her away, may not take her again to be his wife, after that she is defiled; for that is abomination before the LORD: and you shall not cause the land to sin, which the LORD your God gives you for an inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் ஒரு பெண்ணைப் புதிதாய் விவாகம்பண்ணியிருந்தால், அவன் யுத்தத்திற்குப் புறப்படவேண்டாம்; அவன்மேல் யாதொரு வேலையும் சுமத்தவேண்டாம்; அவன் ஒரு வருஷபரியந்தம் தன் வீட்டில்தன் இஷ்டப்படியிருந்து, தான் விவாகம்பண்ணின ஸ்திரீயைச் சந்தோஷப்படுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[5. When a man has taken a new wife, he shall not go out to war, neither shall he be charged with any business: but he shall be free at home one year, and shall cheer up his wife which he has taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் ஒரு பெண்ணைப் புதிதாய் விவாகம்பண்ணியிருந்தால், அவன் யுத்தத்திற்குப் புறப்படவேண்டாம்; அவன்மேல் யாதொரு வேலையும் சுமத்தவேண்டாம்; அவன் ஒரு வருஷபரியந்தம் தன் வீட்டில்தன் இஷ்டப்படியிருந்து, தான் விவாகம்பண்ணின ஸ்திரீயைச் சந்தோஷப்படுத்துவானாக.]]></a:t>
+              <a:t><![CDATA[5. When a man has taken a new wife, he shall not go out to war, neither shall he be charged with any business: but he shall be free at home one year, and shall cheer up his wife which he has taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. திரிகையின் அடிக்கல்லையாவது அதின் மேற்கல்லையாவது ஒருவரும் அடகாக வாங்கக் கூடாது; அது ஜீவனை அடகுவாங்குவதுபோலாகும்.]]></a:t>
+              <a:t><![CDATA[5. When a man has taken a new wife, he shall not go out to war, neither shall he be charged with any business: but he shall be free at home one year, and shall cheer up his wife which he has taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. திரிகையின் அடிக்கல்லையாவது அதின் மேற்கல்லையாவது ஒருவரும் அடகாக வாங்கக் கூடாது; அது ஜீவனை அடகுவாங்குவதுபோலாகும்.]]></a:t>
+              <a:t><![CDATA[6. No man shall take the nether or the upper millstone to pledge: for he takes a man's life to pledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தன் சகோதரராகிய இஸ்ரவேல் புத்திரரில் ஒருவனைத் திருடி, அதினால் ஆதாயந்தேடி, அவனை விற்றுப்போட்ட ஒருவன் அகப்பட்டால், அந்தத் திருடன் கொலைசெய்யப்படவேண்டும்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. No man shall take the nether or the upper millstone to pledge: for he takes a man's life to pledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தன் சகோதரராகிய இஸ்ரவேல் புத்திரரில் ஒருவனைத் திருடி, அதினால் ஆதாயந்தேடி, அவனை விற்றுப்போட்ட ஒருவன் அகப்பட்டால், அந்தத் திருடன் கொலைசெய்யப்படவேண்டும்; இப்படியே தீமையை உன் நடுவிலிருந்து விலக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[7. If a man be found stealing any of his brethren of the children of Israel, and makes merchandise of him, or sells him; then that thief shall die; and you shall put evil away from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. குஷ்டரோகத்தைக்குறித்து லேவியராகிய ஆசாரியர் உங்களுக்குப் போதிக்கும் யாவையும் கவனித்துச் செய்யும்படி மிகவும் எச்சரிக்கையாயிருங்கள்; நான் அவர்களுக்குக் கட்டளையிட்டபடியே செய்யக் கவனமாயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[7. If a man be found stealing any of his brethren of the children of Israel, and makes merchandise of him, or sells him; then that thief shall die; and you shall put evil away from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. குஷ்டரோகத்தைக்குறித்து லேவியராகிய ஆசாரியர் உங்களுக்குப் போதிக்கும் யாவையும் கவனித்துச் செய்யும்படி மிகவும் எச்சரிக்கையாயிருங்கள்; நான் அவர்களுக்குக் கட்டளையிட்டபடியே செய்யக் கவனமாயிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[7. If a man be found stealing any of his brethren of the children of Israel, and makes merchandise of him, or sells him; then that thief shall die; and you shall put evil away from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் எகிப்திலிருந்து புறப்பட்டுவருகிற வழியிலே உங்கள் தேவனாகிய கர்த்தர் மிரியாமுக்குச் செய்ததை நினைத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Take heed in the plague of leprosy, that you observe diligently, and do according to all that the priests the Levites shall teach you: as I commanded them, so all of you shall observe to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் ஒரு ஸ்திரீயை விவாகம்பண்ணிக்கொண்டபின்பு, அவளிடத்தில் இலச்சையான காரியத்தைக் கண்டு, அவள்மேல் பிரியமற்றவனானால், அவன் தள்ளுதலின் சீட்டை எழுதி, அவள் கையிலே கொடுத்து, அவளைத் தன் வீட்டிலிருந்து அனுப்பிவிடலாம்.]]></a:t>
+              <a:t><![CDATA[1. When a man has taken a wife, and married her, and it come to pass that she find no favour in his eyes, because he has found some uncleanness in her: then let him write her a bill of divorcement, and give it in her hand, and send her out of his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் எகிப்திலிருந்து புறப்பட்டுவருகிற வழியிலே உங்கள் தேவனாகிய கர்த்தர் மிரியாமுக்குச் செய்ததை நினைத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Take heed in the plague of leprosy, that you observe diligently, and do according to all that the priests the Levites shall teach you: as I commanded them, so all of you shall observe to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிறனுக்கு நீ ஏதாகிலும் கடனாகக்கொடுத்தால், அவன் கொடுக்கும் அடகை வாங்க நீ அவன் வீட்டிற்குள் பிரவேசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[8. Take heed in the plague of leprosy, that you observe diligently, and do according to all that the priests the Levites shall teach you: as I commanded them, so all of you shall observe to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வெளியே நிற்பாயாக; கடன் வாங்கினவன் அந்த அடகை வெளியே உன்னிடத்தில் கொண்டுவருவானாக.]]></a:t>
+              <a:t><![CDATA[9. Remember what the LORD your God did unto Miriam by the way, after that all of you were come forth out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வெளியே நிற்பாயாக; கடன் வாங்கினவன் அந்த அடகை வெளியே உன்னிடத்தில் கொண்டுவருவானாக.]]></a:t>
+              <a:t><![CDATA[9. Remember what the LORD your God did unto Miriam by the way, after that all of you were come forth out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் தரித்திரனானால், நீ அவன் அடகை வைத்துக்கொண்டு நித்திரைசெய்யாமல்,]]></a:t>
+              <a:t><![CDATA[10. When you do lend your brother any thing, you shall not go into his house to fetch his pledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் தன் வஸ்திரத்தைப் போட்டுப் படுத்துக்கொண்டு உன்னை ஆசீர்வதிக்கும்படி, பொழுதுபோகும்போது, திரும்ப அந்த அடகை அவனுக்குக் கொடுத்துவிடவேண்டும்: அது உன் தேவனாகிய கர்த்தருக்கு முன்பாக உனக்கு நீதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. When you do lend your brother any thing, you shall not go into his house to fetch his pledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் தன் வஸ்திரத்தைப் போட்டுப் படுத்துக்கொண்டு உன்னை ஆசீர்வதிக்கும்படி, பொழுதுபோகும்போது, திரும்ப அந்த அடகை அவனுக்குக் கொடுத்துவிடவேண்டும்: அது உன் தேவனாகிய கர்த்தருக்கு முன்பாக உனக்கு நீதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. You shall stand abroad, and the man to whom you do lend shall bring out the pledge abroad unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் சகோதரரிலும், உன் தேசத்தின் வாசல்களிலுள்ள அந்நியரிலும் ஏழையும் எளிமையுமான கூலிக்காரனை ஒடுக்காயாக.]]></a:t>
+              <a:t><![CDATA[12. And if the man be poor, you shall not sleep with his pledge:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் சகோதரரிலும், உன் தேசத்தின் வாசல்களிலுள்ள அந்நியரிலும் ஏழையும் எளிமையுமான கூலிக்காரனை ஒடுக்காயாக.]]></a:t>
+              <a:t><![CDATA[13. In any case you shall deliver him the pledge again when the sun goes down, that he may sleep in his own raiment, and bless you: and it shall be righteousness unto you before the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் வேலைசெய்த நாளில்தானே, பொழுதுபோகுமுன்னே, அவன் கூலியை அவனுக்குக் கொடுத்துவிடவேண்டும்; அவன் ஏழையும் அதின்மேல் ஆவலுமாயிருக்கிறான்; அதைக் கொடாவிட்டால் அவன் உன்னைக் குறித்துக் கர்த்தரை நோக்கி முறையிடுவான்; அது உனக்குப் பாவமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. In any case you shall deliver him the pledge again when the sun goes down, that he may sleep in his own raiment, and bless you: and it shall be righteousness unto you before the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் ஒரு ஸ்திரீயை விவாகம்பண்ணிக்கொண்டபின்பு, அவளிடத்தில் இலச்சையான காரியத்தைக் கண்டு, அவள்மேல் பிரியமற்றவனானால், அவன் தள்ளுதலின் சீட்டை எழுதி, அவள் கையிலே கொடுத்து, அவளைத் தன் வீட்டிலிருந்து அனுப்பிவிடலாம்.]]></a:t>
+              <a:t><![CDATA[1. When a man has taken a wife, and married her, and it come to pass that she find no favour in his eyes, because he has found some uncleanness in her: then let him write her a bill of divorcement, and give it in her hand, and send her out of his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் வேலைசெய்த நாளில்தானே, பொழுதுபோகுமுன்னே, அவன் கூலியை அவனுக்குக் கொடுத்துவிடவேண்டும்; அவன் ஏழையும் அதின்மேல் ஆவலுமாயிருக்கிறான்; அதைக் கொடாவிட்டால் அவன் உன்னைக் குறித்துக் கர்த்தரை நோக்கி முறையிடுவான்; அது உனக்குப் பாவமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. In any case you shall deliver him the pledge again when the sun goes down, that he may sleep in his own raiment, and bless you: and it shall be righteousness unto you before the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிள்ளைகளுக்காகப் பிதாக்களும், பிதாக்களுக்காகப் பிள்ளைகளும் கொலைசெய்யப்படவேண்டாம்; அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. You shall not oppress an hired servant that is poor and needy, whether he be of your brethren, or of your strangers that are in your land within your gates:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிள்ளைகளுக்காகப் பிதாக்களும், பிதாக்களுக்காகப் பிள்ளைகளும் கொலைசெய்யப்படவேண்டாம்; அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. You shall not oppress an hired servant that is poor and needy, whether he be of your brethren, or of your strangers that are in your land within your gates:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ அந்நியனுடைய நியாயத்தையும் திக்கற்ற பிள்ளையின் நியாயத்தையும் புரட்டாமலும், விதவையின் வஸ்திரத்தை அடகாக வாங்காமலும் இருந்து,]]></a:t>
+              <a:t><![CDATA[15. At his day you shall give him his hire, neither shall the sun go down upon it; for he is poor, and sets his heart upon it: lest he cry against you unto the LORD, and it be sin unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ அந்நியனுடைய நியாயத்தையும் திக்கற்ற பிள்ளையின் நியாயத்தையும் புரட்டாமலும், விதவையின் வஸ்திரத்தை அடகாக வாங்காமலும் இருந்து,]]></a:t>
+              <a:t><![CDATA[15. At his day you shall give him his hire, neither shall the sun go down upon it; for he is poor, and sets his heart upon it: lest he cry against you unto the LORD, and it be sin unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ எகிப்திலே அடிமையாயிருந்ததையும், உன் தேவனாகிய கர்த்தர் உன்னை அங்கேயிருந்து மீட்டுக்கொண்டுவந்ததையும் நினைப்பாயாக; ஆகையால், இப்படிச்செய்யும்படி நான் உனக்குக் கட்டளையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. At his day you shall give him his hire, neither shall the sun go down upon it; for he is poor, and sets his heart upon it: lest he cry against you unto the LORD, and it be sin unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ எகிப்திலே அடிமையாயிருந்ததையும், உன் தேவனாகிய கர்த்தர் உன்னை அங்கேயிருந்து மீட்டுக்கொண்டுவந்ததையும் நினைப்பாயாக; ஆகையால், இப்படிச்செய்யும்படி நான் உனக்குக் கட்டளையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. The fathers shall not be put to death for the children, neither shall the children be put to death for the fathers: every man shall be put to death for his own sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ உன் பயிரை அறுக்கையில் உன் வயலிலே ஒரு அரிக்கட்டை மறதியாய் வைத்து வந்தாயானால், அதை எடுத்து வரும்படி திரும்பிப் போகவேண்டாம்; உன் தேவனாகிய கர்த்தர் உன் கைப்பிரயாசத்திலெல்லாம் உன்னை ஆசீர்வதிக்கும்படி, அதைப் பரதேசிக்கும் திக்கற்றபிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[16. The fathers shall not be put to death for the children, neither shall the children be put to death for the fathers: every man shall be put to death for his own sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ உன் பயிரை அறுக்கையில் உன் வயலிலே ஒரு அரிக்கட்டை மறதியாய் வைத்து வந்தாயானால், அதை எடுத்து வரும்படி திரும்பிப் போகவேண்டாம்; உன் தேவனாகிய கர்த்தர் உன் கைப்பிரயாசத்திலெல்லாம் உன்னை ஆசீர்வதிக்கும்படி, அதைப் பரதேசிக்கும் திக்கற்றபிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[17. You shall not pervert the judgment of the stranger, nor of the fatherless; nor take a widow's raiment to pledge:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ உன் பயிரை அறுக்கையில் உன் வயலிலே ஒரு அரிக்கட்டை மறதியாய் வைத்து வந்தாயானால், அதை எடுத்து வரும்படி திரும்பிப் போகவேண்டாம்; உன் தேவனாகிய கர்த்தர் உன் கைப்பிரயாசத்திலெல்லாம் உன்னை ஆசீர்வதிக்கும்படி, அதைப் பரதேசிக்கும் திக்கற்றபிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[17. You shall not pervert the judgment of the stranger, nor of the fatherless; nor take a widow's raiment to pledge:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒருவன் ஒரு ஸ்திரீயை விவாகம்பண்ணிக்கொண்டபின்பு, அவளிடத்தில் இலச்சையான காரியத்தைக் கண்டு, அவள்மேல் பிரியமற்றவனானால், அவன் தள்ளுதலின் சீட்டை எழுதி, அவள் கையிலே கொடுத்து, அவளைத் தன் வீட்டிலிருந்து அனுப்பிவிடலாம்.]]></a:t>
+              <a:t><![CDATA[1. When a man has taken a wife, and married her, and it come to pass that she find no favour in his eyes, because he has found some uncleanness in her: then let him write her a bill of divorcement, and give it in her hand, and send her out of his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ உன் ஒலிவமரத்தை உதிர்த்துவிட்டபின்பு, கொம்பிலே தப்பியிருக்கிறதைப் பறிக்கும்படி திரும்பிப் போகவேண்டாம்; அதைப் பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக;]]></a:t>
+              <a:t><![CDATA[18. But you shall remember that you were a bondman in Egypt, and the LORD your God redeemed you thence: therefore I command you to do this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ உன் ஒலிவமரத்தை உதிர்த்துவிட்டபின்பு, கொம்பிலே தப்பியிருக்கிறதைப் பறிக்கும்படி திரும்பிப் போகவேண்டாம்; அதைப் பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக;]]></a:t>
+              <a:t><![CDATA[18. But you shall remember that you were a bondman in Egypt, and the LORD your God redeemed you thence: therefore I command you to do this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் திராட்சப்பழங்களை அறுத்தபின்பு, மறுபடியும் அதை அறுக்கத் திரும்பிப்போகவேண்டாம்; அதைப் பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[19. When you cut down yours harvest in your field, and have forgot a sheaf in the field, you shall not go again to fetch it: it shall be for the stranger, for the fatherless, and for the widow: that the LORD your God may bless you in all the work of yours hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் திராட்சப்பழங்களை அறுத்தபின்பு, மறுபடியும் அதை அறுக்கத் திரும்பிப்போகவேண்டாம்; அதைப் பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[19. When you cut down yours harvest in your field, and have forgot a sheaf in the field, you shall not go again to fetch it: it shall be for the stranger, for the fatherless, and for the widow: that the LORD your God may bless you in all the work of yours hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ எகிப்திலே அடிமையாயிருந்ததை நினைப்பாயாக; ஆகையால், இப்படிச் செய்யும்படி நான் உனக்குக் கட்டளையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. When you cut down yours harvest in your field, and have forgot a sheaf in the field, you shall not go again to fetch it: it shall be for the stranger, for the fatherless, and for the widow: that the LORD your God may bless you in all the work of yours hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4604,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ எகிப்திலே அடிமையாயிருந்ததை நினைப்பாயாக; ஆகையால், இப்படிச் செய்யும்படி நான் உனக்குக் கட்டளையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. When you beat yours olive tree, you shall not go over the boughs again: it shall be for the stranger, for the fatherless, and for the widow.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. When you beat yours olive tree, you shall not go over the boughs again: it shall be for the stranger, for the fatherless, and for the widow.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. When you gather the grapes of your vineyard, you shall not glean it afterward: it shall be for the stranger, for the fatherless, and for the widow.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. When you gather the grapes of your vineyard, you shall not glean it afterward: it shall be for the stranger, for the fatherless, and for the widow.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And you shall remember that you were a bondman in the land of Egypt: therefore I command you to do this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவள் அவனுடைய வீட்டைவிட்டுப் போனபின்பு, வேறொருவனுக்கு மனைவியாகலாம்.]]></a:t>
+              <a:t><![CDATA[2. And when she is departed out of his house, she may go and be another man's wife.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And you shall remember that you were a bondman in the land of Egypt: therefore I command you to do this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த இரண்டாம் புருஷனும் அவளை வெறுத்து, தள்ளுதலின் சீட்டை எழுதி, அவள் கையிலே கொடுத்து, அவளைத் தன் வீட்டிலிருந்து அனுப்பிவிட்டாலும், அவளை விவாகம்பண்ணின அந்த இரண்டாம் புருஷன் இறந்துபோனாலும்,]]></a:t>
+              <a:t><![CDATA[3. And if the latter husband hate her, and write her a bill of divorcement, and gives it in her hand, and sends her out of his house; or if the latter husband die, which took her to be his wife;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த இரண்டாம் புருஷனும் அவளை வெறுத்து, தள்ளுதலின் சீட்டை எழுதி, அவள் கையிலே கொடுத்து, அவளைத் தன் வீட்டிலிருந்து அனுப்பிவிட்டாலும், அவளை விவாகம்பண்ணின அந்த இரண்டாம் புருஷன் இறந்துபோனாலும்,]]></a:t>
+              <a:t><![CDATA[3. And if the latter husband hate her, and write her a bill of divorcement, and gives it in her hand, and sends her out of his house; or if the latter husband die, which took her to be his wife;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவள் தீட்டுப்பட்டபடியினால், அவளைத் தள்ளிவிட்ட அவளுடைய முந்தினபுருஷன் திரும்பவும் அவளை மனைவியாகச் சேர்த்துக்கொள்ளக் கூடாது; அது கர்த்தருக்கு முன்பாக அருவருப்பானது, உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தின்மேல் பாவம் வரப்பண்ணாயாக.]]></a:t>
+              <a:t><![CDATA[4. Her former husband, which sent her away, may not take her again to be his wife, after that she is defiled; for that is abomination before the LORD: and you shall not cause the land to sin, which the LORD your God gives you for an inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவள் தீட்டுப்பட்டபடியினால், அவளைத் தள்ளிவிட்ட அவளுடைய முந்தினபுருஷன் திரும்பவும் அவளை மனைவியாகச் சேர்த்துக்கொள்ளக் கூடாது; அது கர்த்தருக்கு முன்பாக அருவருப்பானது, உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தின்மேல் பாவம் வரப்பண்ணாயாக.]]></a:t>
+              <a:t><![CDATA[4. Her former husband, which sent her away, may not take her again to be his wife, after that she is defiled; for that is abomination before the LORD: and you shall not cause the land to sin, which the LORD your God gives you for an inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506319" r:id="rId1"/>
+    <p:sldLayoutId id="2474692252" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,54 +6129,94 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5748,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD your God gives you for an inheritance.]]></a:t>
+              <a:t><![CDATA[சுதந்தரமாகக் கொடுக்கும் தேசத்தின்மேல் பாவம் வரப்பண்ணாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. When a man has taken a new wife, he shall not go out to war, neither shall he be charged with any]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் ஒரு பெண்ணைப் புதிதாய் விவாகம்பண்ணியிருந்தால், அவன் யுத்தத்திற்குப் புறப்படவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[business: but he shall be free at home one year, and shall cheer up his wife which he has taken.]]></a:t>
+              <a:t><![CDATA[அவன்மேல் யாதொரு வேலையும் சுமத்தவேண்டாம்; அவன் ஒரு வருஷபரியந்தம் தன் வீட்டில்தன் இஷ்டப்படியிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. No man shall take the nether or the upper millstone to pledge: for he takes a man's life to]]></a:t>
+              <a:t><![CDATA[தான் விவாகம்பண்ணின ஸ்திரீயைச் சந்தோஷப்படுத்துவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pledge.]]></a:t>
+              <a:t><![CDATA[6. திரிகையின் அடிக்கல்லையாவது அதின் மேற்கல்லையாவது ஒருவரும் அடகாக வாங்கக் கூடாது; அது ஜீவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. If a man be found stealing any of his brethren of the children of Israel, and makes merchandise]]></a:t>
+              <a:t><![CDATA[அடகுவாங்குவதுபோலாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of him, or sells him; then that thief shall die; and you shall put evil away from among you.]]></a:t>
+              <a:t><![CDATA[7. தன் சகோதரராகிய இஸ்ரவேல் புத்திரரில் ஒருவனைத் திருடி, அதினால் ஆதாயந்தேடி, அவனை விற்றுப்போட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Take heed in the plague of leprosy, that you observe diligently, and do according to all that the]]></a:t>
+              <a:t><![CDATA[ஒருவன் அகப்பட்டால், அந்தத் திருடன் கொலைசெய்யப்படவேண்டும்; இப்படியே தீமையை உன் நடுவிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priests the Levites shall teach you: as I commanded them, so all of you shall observe to do.]]></a:t>
+              <a:t><![CDATA[விலக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Remember what the LORD your God did unto Miriam by the way, after that all of you were come forth]]></a:t>
+              <a:t><![CDATA[8. குஷ்டரோகத்தைக்குறித்து லேவியராகிய ஆசாரியர் உங்களுக்குப் போதிக்கும் யாவையும் கவனித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. When a man has taken a wife, and married her, and it come to pass that she find no favour in his]]></a:t>
+              <a:t><![CDATA[1. ஒருவன் ஒரு ஸ்திரீயை விவாகம்பண்ணிக்கொண்டபின்பு, அவளிடத்தில் இலச்சையான காரியத்தைக் கண்டு, அவள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of Egypt.]]></a:t>
+              <a:t><![CDATA[செய்யும்படி மிகவும் எச்சரிக்கையாயிருங்கள்; நான் அவர்களுக்குக் கட்டளையிட்டபடியே செய்யக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. When you do lend your brother any thing, you shall not go into his house to fetch his pledge.]]></a:t>
+              <a:t><![CDATA[கவனமாயிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. You shall stand abroad, and the man to whom you do lend shall bring out the pledge abroad unto]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் எகிப்திலிருந்து புறப்பட்டுவருகிற வழியிலே உங்கள் தேவனாகிய கர்த்தர் மிரியாமுக்குச் செய்ததை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[நினைத்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And if the man be poor, you shall not sleep with his pledge:]]></a:t>
+              <a:t><![CDATA[10. பிறனுக்கு நீ ஏதாகிலும் கடனாகக்கொடுத்தால், அவன் கொடுக்கும் அடகை வாங்க நீ அவன் வீட்டிற்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. In any case you shall deliver him the pledge again when the sun goes down, that he may sleep in]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his own raiment, and bless you: and it shall be righteousness unto you before the LORD your God.]]></a:t>
+              <a:t><![CDATA[11. வெளியே நிற்பாயாக; கடன் வாங்கினவன் அந்த அடகை வெளியே உன்னிடத்தில் கொண்டுவருவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. You shall not oppress an hired servant that is poor and needy, whether he be of your brethren,]]></a:t>
+              <a:t><![CDATA[12. அவன் தரித்திரனானால், நீ அவன் அடகை வைத்துக்கொண்டு நித்திரைசெய்யாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[or of your strangers that are in your land within your gates:]]></a:t>
+              <a:t><![CDATA[13. அவன் தன் வஸ்திரத்தைப் போட்டுப் படுத்துக்கொண்டு உன்னை ஆசீர்வதிக்கும்படி, பொழுதுபோகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. At his day you shall give him his hire, neither shall the sun go down upon it; for he is poor,]]></a:t>
+              <a:t><![CDATA[திரும்ப அந்த அடகை அவனுக்குக் கொடுத்துவிடவேண்டும்: அது உன் தேவனாகிய கர்த்தருக்கு முன்பாக உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eyes, because he has found some uncleanness in her: then let him write her a bill of divorcement,]]></a:t>
+              <a:t><![CDATA[பிரியமற்றவனானால், அவன் தள்ளுதலின் சீட்டை எழுதி, அவள் கையிலே கொடுத்து, அவளைத் தன் வீட்டிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and sets his heart upon it: lest he cry against you unto the LORD, and it be sin unto you.]]></a:t>
+              <a:t><![CDATA[நீதியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The fathers shall not be put to death for the children, neither shall the children be put to]]></a:t>
+              <a:t><![CDATA[14. உன் சகோதரரிலும், உன் தேசத்தின் வாசல்களிலுள்ள அந்நியரிலும் ஏழையும் எளிமையுமான கூலிக்காரனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[death for the fathers: every man shall be put to death for his own sin.]]></a:t>
+              <a:t><![CDATA[ஒடுக்காயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. You shall not pervert the judgment of the stranger, nor of the fatherless; nor take a widow's]]></a:t>
+              <a:t><![CDATA[15. அவன் வேலைசெய்த நாளில்தானே, பொழுதுபோகுமுன்னே, அவன் கூலியை அவனுக்குக் கொடுத்துவிடவேண்டும்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[raiment to pledge:]]></a:t>
+              <a:t><![CDATA[ஏழையும் அதின்மேல் ஆவலுமாயிருக்கிறான்; அதைக் கொடாவிட்டால் அவன் உன்னைக் குறித்துக் கர்த்தரை நோக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But you shall remember that you were a bondman in Egypt, and the LORD your God redeemed you]]></a:t>
+              <a:t><![CDATA[முறையிடுவான்; அது உனக்குப் பாவமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thence: therefore I command you to do this thing.]]></a:t>
+              <a:t><![CDATA[16. பிள்ளைகளுக்காகப் பிதாக்களும், பிதாக்களுக்காகப் பிள்ளைகளும் கொலைசெய்யப்படவேண்டாம்; அவனவன் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. When you cut down yours harvest in your field, and have forgot a sheaf in the field, you shall]]></a:t>
+              <a:t><![CDATA[பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not go again to fetch it: it shall be for the stranger, for the fatherless, and for the widow: that]]></a:t>
+              <a:t><![CDATA[17. நீ அந்நியனுடைய நியாயத்தையும் திக்கற்ற பிள்ளையின் நியாயத்தையும் புரட்டாமலும், விதவையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD your God may bless you in all the work of yours hands.]]></a:t>
+              <a:t><![CDATA[வஸ்திரத்தை அடகாக வாங்காமலும் இருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and give it in her hand, and send her out of his house.]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிடலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. When you beat yours olive tree, you shall not go over the boughs again: it shall be for the]]></a:t>
+              <a:t><![CDATA[18. நீ எகிப்திலே அடிமையாயிருந்ததையும், உன் தேவனாகிய கர்த்தர் உன்னை அங்கேயிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stranger, for the fatherless, and for the widow.]]></a:t>
+              <a:t><![CDATA[மீட்டுக்கொண்டுவந்ததையும் நினைப்பாயாக; ஆகையால், இப்படிச்செய்யும்படி நான் உனக்குக் கட்டளையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. When you gather the grapes of your vineyard, you shall not glean it afterward: it shall be for]]></a:t>
+              <a:t><![CDATA[19. நீ உன் பயிரை அறுக்கையில் உன் வயலிலே ஒரு அரிக்கட்டை மறதியாய் வைத்து வந்தாயானால், அதை எடுத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the stranger, for the fatherless, and for the widow.]]></a:t>
+              <a:t><![CDATA[வரும்படி திரும்பிப் போகவேண்டாம்; உன் தேவனாகிய கர்த்தர் உன் கைப்பிரயாசத்திலெல்லாம் உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And you shall remember that you were a bondman in the land of Egypt: therefore I command you to]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிக்கும்படி, அதைப் பரதேசிக்கும் திக்கற்றபிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11369,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do this thing.]]></a:t>
+              <a:t><![CDATA[20. நீ உன் ஒலிவமரத்தை உதிர்த்துவிட்டபின்பு, கொம்பிலே தப்பியிருக்கிறதைப் பறிக்கும்படி திரும்பிப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போகவேண்டாம்; அதைப் பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நீ உன் திராட்சப்பழங்களை அறுத்தபின்பு, மறுபடியும் அதை அறுக்கத் திரும்பிப்போகவேண்டாம்; அதைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் விட்டுவிடுவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. நீ எகிப்திலே அடிமையாயிருந்ததை நினைப்பாயாக; ஆகையால், இப்படிச் செய்யும்படி நான் உனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And when she is departed out of his house, she may go and be another man's wife.]]></a:t>
+              <a:t><![CDATA[2. அவள் அவனுடைய வீட்டைவிட்டுப் போனபின்பு, வேறொருவனுக்கு மனைவியாகலாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And if the latter husband hate her, and write her a bill of divorcement, and gives it in her]]></a:t>
+              <a:t><![CDATA[3. அந்த இரண்டாம் புருஷனும் அவளை வெறுத்து, தள்ளுதலின் சீட்டை எழுதி, அவள் கையிலே கொடுத்து, அவளைத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand, and sends her out of his house; or if the latter husband die, which took her to be his wife;]]></a:t>
+              <a:t><![CDATA[வீட்டிலிருந்து அனுப்பிவிட்டாலும், அவளை விவாகம்பண்ணின அந்த இரண்டாம் புருஷன் இறந்துபோனாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Her former husband, which sent her away, may not take her again to be his wife, after that she is]]></a:t>
+              <a:t><![CDATA[4. அவள் தீட்டுப்பட்டபடியினால், அவளைத் தள்ளிவிட்ட அவளுடைய முந்தினபுருஷன் திரும்பவும் அவளை மனைவியாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[defiled; for that is abomination before the LORD: and you shall not cause the land to sin, which the]]></a:t>
+              <a:t><![CDATA[சேர்த்துக்கொள்ளக் கூடாது; அது கர்த்தருக்கு முன்பாக அருவருப்பானது, உன் தேவனாகிய கர்த்தர் உனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>