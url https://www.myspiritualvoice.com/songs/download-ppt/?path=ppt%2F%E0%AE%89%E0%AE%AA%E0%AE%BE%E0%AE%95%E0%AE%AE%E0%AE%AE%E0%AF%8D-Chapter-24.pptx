--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -5773,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474692252" r:id="rId1"/>
+    <p:sldLayoutId id="2478604293" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12750,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>