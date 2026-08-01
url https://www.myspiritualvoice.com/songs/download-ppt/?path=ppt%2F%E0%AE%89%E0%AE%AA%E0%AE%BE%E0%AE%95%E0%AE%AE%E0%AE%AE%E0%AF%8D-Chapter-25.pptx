--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -61,50 +61,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +124,52 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +302,55 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சகோதரர் ஒன்றாய்க் குடியிருக்கும்போது, அவர்களில் ஒருவன் புத்திர சந்தானமில்லாமல் மரித்தால், மரித்தவனுடைய மனைவி புறத்திலிருக்கிற அந்நியனுக்கு மனைவியாகக் கூடாது; அவளுடைய புருஷனின் சகோதரன் அவளைத் தனக்கு மனைவியாகக் கொண்டு, அவளிடத்தில் சேர்ந்து, புருஷனுடைய சகோதரன் செய்யவேண்டிய கடமையைச் செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. If brethren dwell together, and one of them die, and have no child, the wife of the dead shall not marry without unto a stranger: her husband's brother shall go in unto her, and take her to him to wife, and perform the duty of an husband's brother unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மரித்த சகோதரனுடைய பேர் இஸ்ரவேலில் அற்றுப்போகாதபடிக்கு, அவன்பேரை அவள் பெறும் தலைப்பிள்ளைக்குத் தரிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. If brethren dwell together, and one of them die, and have no child, the wife of the dead shall not marry without unto a stranger: her husband's brother shall go in unto her, and take her to him to wife, and perform the duty of an husband's brother unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மரித்த சகோதரனுடைய பேர் இஸ்ரவேலில் அற்றுப்போகாதபடிக்கு, அவன்பேரை அவள் பெறும் தலைப்பிள்ளைக்குத் தரிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. If brethren dwell together, and one of them die, and have no child, the wife of the dead shall not marry without unto a stranger: her husband's brother shall go in unto her, and take her to him to wife, and perform the duty of an husband's brother unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன் சகோதரனுடைய மனைவியை விவாகம்பண்ண மனதில்லாதிருந்தால், அவன் சகோதரனுடைய மனைவி வாசலில் கூடிய மூப்பரிடத்துக்குப்போய்: என் புருஷனுடைய சகோதரன் தன் சகோதரனுடைய பேரை இஸ்ரவேலில் நிலைக்கப்பண்ணமாட்டேன் என்கிறான்; புருஷனுடைய சகோதரன் செய்யவேண்டிய கடமையைச் செய்ய அவன் மனதில்லாதிருக்கிறான் என்று சொல்வாளாக.]]></a:t>
+              <a:t><![CDATA[6. And it shall be, that the firstborn which she bears shall succeed in the name of his brother which is dead, that his name be not put out of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன் சகோதரனுடைய மனைவியை விவாகம்பண்ண மனதில்லாதிருந்தால், அவன் சகோதரனுடைய மனைவி வாசலில் கூடிய மூப்பரிடத்துக்குப்போய்: என் புருஷனுடைய சகோதரன் தன் சகோதரனுடைய பேரை இஸ்ரவேலில் நிலைக்கப்பண்ணமாட்டேன் என்கிறான்; புருஷனுடைய சகோதரன் செய்யவேண்டிய கடமையைச் செய்ய அவன் மனதில்லாதிருக்கிறான் என்று சொல்வாளாக.]]></a:t>
+              <a:t><![CDATA[6. And it shall be, that the firstborn which she bears shall succeed in the name of his brother which is dead, that his name be not put out of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன் சகோதரனுடைய மனைவியை விவாகம்பண்ண மனதில்லாதிருந்தால், அவன் சகோதரனுடைய மனைவி வாசலில் கூடிய மூப்பரிடத்துக்குப்போய்: என் புருஷனுடைய சகோதரன் தன் சகோதரனுடைய பேரை இஸ்ரவேலில் நிலைக்கப்பண்ணமாட்டேன் என்கிறான்; புருஷனுடைய சகோதரன் செய்யவேண்டிய கடமையைச் செய்ய அவன் மனதில்லாதிருக்கிறான் என்று சொல்வாளாக.]]></a:t>
+              <a:t><![CDATA[7. And if the man like not to take his brother's wife, then let his brother's wife go up to the gate unto the elders, and say, My husband's brother refuses to raise up unto his brother a name in Israel, he will not perform the duty of my husband's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அந்தப் பட்டணத்து மூப்பர் அவனை அழைப்பித்து அவனோடேபேசியும், அவன் அவளை விவாகம்பண்ணிக்கொள்ள எனக்குச் சம்மதமில்லை என்று பிடிவாதமாய்ச் சொன்னால்,]]></a:t>
+              <a:t><![CDATA[7. And if the man like not to take his brother's wife, then let his brother's wife go up to the gate unto the elders, and say, My husband's brother refuses to raise up unto his brother a name in Israel, he will not perform the duty of my husband's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அந்தப் பட்டணத்து மூப்பர் அவனை அழைப்பித்து அவனோடேபேசியும், அவன் அவளை விவாகம்பண்ணிக்கொள்ள எனக்குச் சம்மதமில்லை என்று பிடிவாதமாய்ச் சொன்னால்,]]></a:t>
+              <a:t><![CDATA[7. And if the man like not to take his brother's wife, then let his brother's wife go up to the gate unto the elders, and say, My husband's brother refuses to raise up unto his brother a name in Israel, he will not perform the duty of my husband's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் சகோதரனுடைய மனைவி மூப்பரின் கண்களுக்கு முன்பாக அவனிடத்தில் வந்து, அவன் காலிலிருக்கிற பாதரட்சையைக் கழற்றி, அவன் முகத்திலே துப்பி, தன் சகோதரன் வீட்டைக் கட்டாதவனுக்கு இப்படியே செய்யப்படவேண்டும் என்று சொல்லக்கடவள்.]]></a:t>
+              <a:t><![CDATA[8. Then the elders of his city shall call him, and speak unto him: and if he stand to it, and say, I like not to take her;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் சகோதரனுடைய மனைவி மூப்பரின் கண்களுக்கு முன்பாக அவனிடத்தில் வந்து, அவன் காலிலிருக்கிற பாதரட்சையைக் கழற்றி, அவன் முகத்திலே துப்பி, தன் சகோதரன் வீட்டைக் கட்டாதவனுக்கு இப்படியே செய்யப்படவேண்டும் என்று சொல்லக்கடவள்.]]></a:t>
+              <a:t><![CDATA[8. Then the elders of his city shall call him, and speak unto him: and if he stand to it, and say, I like not to take her;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனிதருக்குள்ளே வழக்குண்டாய், அவர்கள் நியாயம் விசாரிக்கப்பட நியாயஸ்தலத்திலே வந்தால், நியாயாதிபதிகள் நீதிமானை நீதிமான் என்றும் குற்றவாளியைக் குற்றவாளி என்றும் தீர்க்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[1. If there be a controversy between men, and they come unto judgment, that the judges may judge them; then they shall justify the righteous, and condemn the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் சகோதரனுடைய மனைவி மூப்பரின் கண்களுக்கு முன்பாக அவனிடத்தில் வந்து, அவன் காலிலிருக்கிற பாதரட்சையைக் கழற்றி, அவன் முகத்திலே துப்பி, தன் சகோதரன் வீட்டைக் கட்டாதவனுக்கு இப்படியே செய்யப்படவேண்டும் என்று சொல்லக்கடவள்.]]></a:t>
+              <a:t><![CDATA[9. Then shall his brother's wife come unto him in the presence of the elders, and loose his shoe from off his foot, and spit in his face, and shall answer and say, So shall it be done unto that man that will not build up his brother's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேலில் அப்படிப்பட்டவன் வீடு, பாதரட்சை கழற்றிப்போடப்பட்டவன் வீடு என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[9. Then shall his brother's wife come unto him in the presence of the elders, and loose his shoe from off his foot, and spit in his face, and shall answer and say, So shall it be done unto that man that will not build up his brother's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. புருஷர் ஒருவரோடொருவர் சண்டைபண்ணிக் கொண்டிருக்கையில், ஒருவனுடைய மனைவி தன் புருஷனை அடிக்கிறவன் கைக்கு அவனைத் தப்புவிக்கும்படி வந்து, தன் கையை நீட்டி, அடிக்கிறவன் மானத்தைப் பிடித்ததுண்டானால்,]]></a:t>
+              <a:t><![CDATA[9. Then shall his brother's wife come unto him in the presence of the elders, and loose his shoe from off his foot, and spit in his face, and shall answer and say, So shall it be done unto that man that will not build up his brother's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. புருஷர் ஒருவரோடொருவர் சண்டைபண்ணிக் கொண்டிருக்கையில், ஒருவனுடைய மனைவி தன் புருஷனை அடிக்கிறவன் கைக்கு அவனைத் தப்புவிக்கும்படி வந்து, தன் கையை நீட்டி, அடிக்கிறவன் மானத்தைப் பிடித்ததுண்டானால்,]]></a:t>
+              <a:t><![CDATA[10. And his name shall be called in Israel, The house of him that has his shoe loosed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவளுடைய கையைத் தறிக்கக்கடவாய்; உன் கண் அவளுக்கு இரங்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[11. When men strive together one with another, and the wife of the one draws near in order to deliver her husband out of the hand of him that strikes him, and puts forth her hand, and takes him by the secrets:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் பையிலே பெரிதும் சிறிதுமான பலவித நிறைகற்களை வைத்திருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[11. When men strive together one with another, and the wife of the one draws near in order to deliver her husband out of the hand of him that strikes him, and puts forth her hand, and takes him by the secrets:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் வீட்டில் பெரிதும் சிறிதுமான பலவித படிகளையும் வைத்திருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[12. Then you shall cut off her hand, yours eye shall not pity her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தில் உன் நாட்கள் நீடித்திருக்கும்படி, குறையற்ற சுமுத்திரையான நிறைகல்லும், குறையற்ற சுமுத்திரையான படியும் உன்னிடத்திலிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. You shall not have in your bag divers weights, a great and a small.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தில் உன் நாட்கள் நீடித்திருக்கும்படி, குறையற்ற சுமுத்திரையான நிறைகல்லும், குறையற்ற சுமுத்திரையான படியும் உன்னிடத்திலிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. You shall not have in yours house divers measures, a great and a small.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவைமுதலான அநியாயத்தைச் செய்கிறவன் எவனும் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவன்.]]></a:t>
+              <a:t><![CDATA[15. But you shall have a perfect and just weight, a perfect and just measure shall you have: that your days may be lengthened in the land which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனிதருக்குள்ளே வழக்குண்டாய், அவர்கள் நியாயம் விசாரிக்கப்பட நியாயஸ்தலத்திலே வந்தால், நியாயாதிபதிகள் நீதிமானை நீதிமான் என்றும் குற்றவாளியைக் குற்றவாளி என்றும் தீர்க்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[1. If there be a controversy between men, and they come unto judgment, that the judges may judge them; then they shall justify the righteous, and condemn the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்திலிருந்து புறப்பட்டு வருகிற வழியிலே, அமலேக்கு தேவனுக்குப் பயப்படாமல் உனக்கு எதிராக வந்து,]]></a:t>
+              <a:t><![CDATA[15. But you shall have a perfect and just weight, a perfect and just measure shall you have: that your days may be lengthened in the land which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ இளைத்து விடாய்த்திருக்கையில், பின்வருகிறவன் பாளயத்திலுள்ள பலவீனரையெல்லாம் வெட்டினான் என்பதை நினைத்திரு.]]></a:t>
+              <a:t><![CDATA[16. For all that do such things, and all that do unrighteously, are an abomination unto the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ இளைத்து விடாய்த்திருக்கையில், பின்வருகிறவன் பாளயத்திலுள்ள பலவீனரையெல்லாம் வெட்டினான் என்பதை நினைத்திரு.]]></a:t>
+              <a:t><![CDATA[17. Remember what Amalek did unto you by the way, when all of you were come forth out of Egypt;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தேவனாகிய கர்த்தர் நீ சுதந்தரித்துக்கொள்ள உனக்குக் கொடுக்கும்தேசத்தின் சுற்றுப்புறத்தாராகிய என்னுடைய சத்துருக்களையெல்லாம் உன் தேவனாகிய கர்த்தர் விலக்கி, உன்னை இளைப்பாறப்பண்ணும்போது, நீ அமலேக்கின் பேரை வானத்தின்கீழ் இராதபடிக்கு அழியப்பண்ணக்கடவாய்; இதை மறக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[18. How he met you by the way, and stroke the hindmost of you, even all that were feeble behind you, when you were faint and weary; and he feared not God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தேவனாகிய கர்த்தர் நீ சுதந்தரித்துக்கொள்ள உனக்குக் கொடுக்கும்தேசத்தின் சுற்றுப்புறத்தாராகிய என்னுடைய சத்துருக்களையெல்லாம் உன் தேவனாகிய கர்த்தர் விலக்கி, உன்னை இளைப்பாறப்பண்ணும்போது, நீ அமலேக்கின் பேரை வானத்தின்கீழ் இராதபடிக்கு அழியப்பண்ணக்கடவாய்; இதை மறக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[18. How he met you by the way, and stroke the hindmost of you, even all that were feeble behind you, when you were faint and weary; and he feared not God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3353,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தேவனாகிய கர்த்தர் நீ சுதந்தரித்துக்கொள்ள உனக்குக் கொடுக்கும்தேசத்தின் சுற்றுப்புறத்தாராகிய என்னுடைய சத்துருக்களையெல்லாம் உன் தேவனாகிய கர்த்தர் விலக்கி, உன்னை இளைப்பாறப்பண்ணும்போது, நீ அமலேக்கின் பேரை வானத்தின்கீழ் இராதபடிக்கு அழியப்பண்ணக்கடவாய்; இதை மறக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[19. Therefore it shall be, when the LORD your God has given you rest from all yours enemies round about, in the land which the LORD your God gives you for an inheritance to possess it, that you shall blot out the remembrance of Amalek from under heaven; you shall not forget it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Therefore it shall be, when the LORD your God has given you rest from all yours enemies round about, in the land which the LORD your God gives you for an inheritance to possess it, that you shall blot out the remembrance of Amalek from under heaven; you shall not forget it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Therefore it shall be, when the LORD your God has given you rest from all yours enemies round about, in the land which the LORD your God gives you for an inheritance to possess it, that you shall blot out the remembrance of Amalek from under heaven; you shall not forget it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. குற்றவாளி அடிகளுக்குப் பாத்திரவானானால், நியாயாதிபதி அவனைக் கீழேகிடக்கப்பண்ணி, அவன் குற்றத்திற்குத்தக்கதாய்த் தனக்கு முன்பாகக் கணக்கின்படி அவனை அடிப்பிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. And it shall be, if the wicked man be worthy to be beaten, that the judge shall cause him to lie down, and to be beaten before his face, according to his fault, by a certain number.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. குற்றவாளி அடிகளுக்குப் பாத்திரவானானால், நியாயாதிபதி அவனைக் கீழேகிடக்கப்பண்ணி, அவன் குற்றத்திற்குத்தக்கதாய்த் தனக்கு முன்பாகக் கணக்கின்படி அவனை அடிப்பிக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. And it shall be, if the wicked man be worthy to be beaten, that the judge shall cause him to lie down, and to be beaten before his face, according to his fault, by a certain number.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனை நாற்பது அடிவரைக்கும் அடிக்கலாம்; அவனை அதிலும் அதிகமாயடிக்கிறதினால் உன் சகோதரன் உன் கண்களுக்கு முன்பாக நீசனாய்த் தோன்றுவான்; ஆதலால் அவனை அதிகமாய் அடிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. Forty stripes he may give him, and not exceed: lest, if he should exceed, and beat him above these with many stripes, then your brother should seem vile unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனை நாற்பது அடிவரைக்கும் அடிக்கலாம்; அவனை அதிலும் அதிகமாயடிக்கிறதினால் உன் சகோதரன் உன் கண்களுக்கு முன்பாக நீசனாய்த் தோன்றுவான்; ஆதலால் அவனை அதிகமாய் அடிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[3. Forty stripes he may give him, and not exceed: lest, if he should exceed, and beat him above these with many stripes, then your brother should seem vile unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. போரடிக்கிற மாட்டை வாய் கட்டாயாக.]]></a:t>
+              <a:t><![CDATA[4. You shall not suppress the ox when he treads out the corn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சகோதரர் ஒன்றாய்க் குடியிருக்கும்போது, அவர்களில் ஒருவன் புத்திர சந்தானமில்லாமல் மரித்தால், மரித்தவனுடைய மனைவி புறத்திலிருக்கிற அந்நியனுக்கு மனைவியாகக் கூடாது; அவளுடைய புருஷனின் சகோதரன் அவளைத் தனக்கு மனைவியாகக் கொண்டு, அவளிடத்தில் சேர்ந்து, புருஷனுடைய சகோதரன் செய்யவேண்டிய கடமையைச் செய்யக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. If brethren dwell together, and one of them die, and have no child, the wife of the dead shall not marry without unto a stranger: her husband's brother shall go in unto her, and take her to him to wife, and perform the duty of an husband's brother unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102602" r:id="rId1"/>
+    <p:sldLayoutId id="2474598886" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4572,66 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया जाए; उसके पति का भाई उसके पास जा कर उसे अपनी पत्नी कर ले, और उस से पति के भाई का धर्म पालन करे।]]></a:t>
+              <a:t><![CDATA[மரித்தவனுடைய மனைவி புறத்திலிருக்கிற அந்நியனுக்கு மனைவியாகக் கூடாது; அவளுடைய புருஷனின் சகோதரன் அவளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और जो पहिला बेटा उस स्त्री से उत्पन्न हो वह उस मरे हुए भाई के नाम का ठहरे, जिस से कि उसका नाम]]></a:t>
+              <a:t><![CDATA[தனக்கு மனைவியாகக் கொண்டு, அவளிடத்தில் சேர்ந்து, புருஷனுடைய சகோதரன் செய்யவேண்டிய கடமையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इस्राएल में से मिट न जाए।]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. यदि उस स्त्री के पति के भाई को उसे ब्याहना न भाए, तो वह स्त्री नगर के फाटक पर वृद्ध लोगों के पास]]></a:t>
+              <a:t><![CDATA[6. மரித்த சகோதரனுடைய பேர் இஸ்ரவேலில் அற்றுப்போகாதபடிக்கு, அவன்பேரை அவள் பெறும் தலைப்பிள்ளைக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जा कर कहे, कि मेरे पति के भाई ने अपने भाई का नाम इस्त्राएल में बनाए रखने से नकार दिया है, और मुझ से]]></a:t>
+              <a:t><![CDATA[தரிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पति के भाई का धर्म पालन करना नहीं चाहता।]]></a:t>
+              <a:t><![CDATA[7. அவன் தன் சகோதரனுடைய மனைவியை விவாகம்பண்ண மனதில்லாதிருந்தால், அவன் சகோதரனுடைய மனைவி வாசலில் கூடிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब उस नगर के वृद्ध उस पुरूष को बुलवाकर उसे समझाएं; और यदि वह अपनी बात पर अड़ा रहे, और कहे, कि]]></a:t>
+              <a:t><![CDATA[மூப்பரிடத்துக்குப்போய்: என் புருஷனுடைய சகோதரன் தன் சகோதரனுடைய பேரை இஸ்ரவேலில் நிலைக்கப்பண்ணமாட்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुझे इस को ब्याहना नहीं भावता,]]></a:t>
+              <a:t><![CDATA[என்கிறான்; புருஷனுடைய சகோதரன் செய்யவேண்டிய கடமையைச் செய்ய அவன் மனதில்லாதிருக்கிறான் என்று சொல்வாளாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तो उसके भाई की पत्नी उन वृद्ध लोगों के साम्हने उसके पास जा कर उसके पांव से जूती उतारे, और उसके]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அந்தப் பட்டணத்து மூப்பர் அவனை அழைப்பித்து அவனோடேபேசியும், அவன் அவளை விவாகம்பண்ணிக்கொள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मूंह पर थूक दे; और कहे, जो पुरूष अपने भाई के वंश को चलाना न चाहे उस से इसी प्रकार व्यवहार किया]]></a:t>
+              <a:t><![CDATA[எனக்குச் சம்மதமில்லை என்று பிடிவாதமாய்ச் சொன்னால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यदि मनुष्यों के बीच कोई झगड़ा हो, और वे न्याय करवाने के लिये न्यायियों के पास जाएं, और वे उनका]]></a:t>
+              <a:t><![CDATA[1. மனிதருக்குள்ளே வழக்குண்டாய், அவர்கள் நியாயம் விசாரிக்கப்பட நியாயஸ்தலத்திலே வந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाएगा।]]></a:t>
+              <a:t><![CDATA[9. அவன் சகோதரனுடைய மனைவி மூப்பரின் கண்களுக்கு முன்பாக அவனிடத்தில் வந்து, அவன் காலிலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तब इस्राएल में उस पुरूष का यह नाम पड़ेगा, अर्थात जूती उतारे हुए पुरूष का घराना॥]]></a:t>
+              <a:t><![CDATA[பாதரட்சையைக் கழற்றி, அவன் முகத்திலே துப்பி, தன் சகோதரன் வீட்டைக் கட்டாதவனுக்கு இப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. यदि दो पुरूष आपस में मारपीट करते हों, और उन में से एक की पत्नी अपने पति को मारने वाले के हाथ से]]></a:t>
+              <a:t><![CDATA[செய்யப்படவேண்டும் என்று சொல்லக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छुड़ाने के लिये पास जाए, और अपना हाथ बढ़ाकर उसके गुप्त अंग को पकड़े,]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேலில் அப்படிப்பட்டவன் வீடு, பாதரட்சை கழற்றிப்போடப்பட்டவன் வீடு என்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तो उस स्त्री का हाथ काट डालना; उस पर तरस न खाना॥]]></a:t>
+              <a:t><![CDATA[11. புருஷர் ஒருவரோடொருவர் சண்டைபண்ணிக் கொண்டிருக்கையில், ஒருவனுடைய மனைவி தன் புருஷனை அடிக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. अपनी थैली में भांति भांति के अर्थात घटती-बढ़ती बटखरे न रखना।]]></a:t>
+              <a:t><![CDATA[கைக்கு அவனைத் தப்புவிக்கும்படி வந்து, தன் கையை நீட்டி, அடிக்கிறவன் மானத்தைப் பிடித்ததுண்டானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. अपने घर में भांति भांति के, अर्थात घटती-बढ़ती नपुए न रखना।]]></a:t>
+              <a:t><![CDATA[12. அவளுடைய கையைத் தறிக்கக்கடவாய்; உன் கண் அவளுக்கு இரங்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तेरे बटखरे और नपुए पूरे पूरे और धर्म के हों; इसलिये कि जो देश तेरा परमेश्वर यहोवा तुझे देता है]]></a:t>
+              <a:t><![CDATA[13. உன் பையிலே பெரிதும் சிறிதுமான பலவித நிறைகற்களை வைத்திருக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस में तेरी आयु बहुत हो।]]></a:t>
+              <a:t><![CDATA[14. உன் வீட்டில் பெரிதும் சிறிதுமான பலவித படிகளையும் வைத்திருக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. क्योंकि ऐसे कामों में जितने कुटिलता करते हैं वे सब तेरे परमेश्वर यहोवा की दृष्टि में घृणित हैं॥]]></a:t>
+              <a:t><![CDATA[15. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்தில் உன் நாட்கள் நீடித்திருக்கும்படி, குறையற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[न्याय करें, तो निर्दोष को निर्दोष और दोषी को दोषी ठहराएं।]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதிகள் நீதிமானை நீதிமான் என்றும் குற்றவாளியைக் குற்றவாளி என்றும் தீர்க்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. स्मरण रख कि जब तू मिस्र से निकलकर आ रहा था तब अमालेक ने तुझ से मार्ग में क्या किया,]]></a:t>
+              <a:t><![CDATA[சுமுத்திரையான நிறைகல்லும், குறையற்ற சுமுத்திரையான படியும் உன்னிடத்திலிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. अर्थात उन को परमेश्वर का भय न था; इस कारण उसने जब तू मार्ग में थका मांदा था, तब तुझ पर चढ़ाई]]></a:t>
+              <a:t><![CDATA[16. இவைமுதலான அநியாயத்தைச் செய்கிறவன் எவனும் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करके जितने निर्बल होने के कारण सब से पीछे थे उन सभों को मारा।]]></a:t>
+              <a:t><![CDATA[17. எகிப்திலிருந்து புறப்பட்டு வருகிற வழியிலே, அமலேக்கு தேவனுக்குப் பயப்படாமல் உனக்கு எதிராக வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. इसलिये जब तेरा परमेश्वर यहोवा उस देश में, जो वह तेरा भाग करके तेरे अधिकार में कर देता है, तुझे]]></a:t>
+              <a:t><![CDATA[18. நீ இளைத்து விடாய்த்திருக்கையில், பின்வருகிறவன் பாளயத்திலுள்ள பலவீனரையெல்லாம் வெட்டினான் என்பதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चारों ओर के सब शत्रुओं से विश्राम दे, तब अमालेक का नाम धरती पर से मिटा डालना; और तुम इस बात को न]]></a:t>
+              <a:t><![CDATA[நினைத்திரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8344,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भूलना॥]]></a:t>
+              <a:t><![CDATA[19. உன் தேவனாகிய கர்த்தர் நீ சுதந்தரித்துக்கொள்ள உனக்குக் கொடுக்கும்தேசத்தின் சுற்றுப்புறத்தாராகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னுடைய சத்துருக்களையெல்லாம் உன் தேவனாகிய கர்த்தர் விலக்கி, உன்னை இளைப்பாறப்பண்ணும்போது, நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அமலேக்கின் பேரை வானத்தின்கீழ் இராதபடிக்கு அழியப்பண்ணக்கடவாய்; இதை மறக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और यदि दोषी मार खाने के योग्य ठहरे, तो न्यायी उसको गिरवाकर अपने साम्हने जैसा उसका दोष हो उसके]]></a:t>
+              <a:t><![CDATA[2. குற்றவாளி அடிகளுக்குப் பாத்திரவானானால், நியாயாதிபதி அவனைக் கீழேகிடக்கப்பண்ணி, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अनुसार कोड़े गिन गिनकर लगवाए।]]></a:t>
+              <a:t><![CDATA[குற்றத்திற்குத்தக்கதாய்த் தனக்கு முன்பாகக் கணக்கின்படி அவனை அடிப்பிக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. वह उसे चालीस कोड़े तक लगवा सकता है, इस से अधिक नहीं लगवा सकता; ऐसा न हो कि इस से अधिक बहुत मार]]></a:t>
+              <a:t><![CDATA[3. அவனை நாற்பது அடிவரைக்கும் அடிக்கலாம்; அவனை அதிலும் அதிகமாயடிக்கிறதினால் உன் சகோதரன் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खिलवाने से तेरा भाई तेरी दृष्टि में तुच्छ ठहरे॥]]></a:t>
+              <a:t><![CDATA[கண்களுக்கு முன்பாக நீசனாய்த் தோன்றுவான்; ஆதலால் அவனை அதிகமாய் அடிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. दांवते समय चलते हुए बैल का मुंह न बान्धना।]]></a:t>
+              <a:t><![CDATA[4. போரடிக்கிற மாட்டை வாய் கட்டாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. जब कोई भाई संग रहते हों, और उन में से एक निपुत्र मर जाए, तो उसकी स्त्री का ब्याह पर गोत्री से न]]></a:t>
+              <a:t><![CDATA[5. சகோதரர் ஒன்றாய்க் குடியிருக்கும்போது, அவர்களில் ஒருவன் புத்திர சந்தானமில்லாமல் மரித்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>