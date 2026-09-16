--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -4304,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598886" r:id="rId1"/>
+    <p:sldLayoutId id="2478604291" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9461,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>