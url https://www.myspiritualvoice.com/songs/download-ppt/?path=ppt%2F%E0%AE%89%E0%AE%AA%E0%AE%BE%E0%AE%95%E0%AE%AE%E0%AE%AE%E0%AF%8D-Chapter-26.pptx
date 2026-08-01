--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -81,50 +81,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +160,55 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +351,58 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் துக்கங்கொண்டாடும்போது அதில் புசிக்கவும் இல்லை, தீட்டான காரியத்துக்கு அதில் ஒன்றும் எடுக்கவுமில்லை; இழவு காரியத்துக்காக அதில் ஒன்று படைக்கவும் இல்லை; நான் என் தேவனாகிய கர்த்தரின் சத்தத்திற்குக் கீழ்ப்படிந்து, தேவரீர் எனக்குக் கட்டளையிட்டபடி சகலமும் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[4. And the priest shall take the basket out of yours hand, and set it down before the altar of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் துக்கங்கொண்டாடும்போது அதில் புசிக்கவும் இல்லை, தீட்டான காரியத்துக்கு அதில் ஒன்றும் எடுக்கவுமில்லை; இழவு காரியத்துக்காக அதில் ஒன்று படைக்கவும் இல்லை; நான் என் தேவனாகிய கர்த்தரின் சத்தத்திற்குக் கீழ்ப்படிந்து, தேவரீர் எனக்குக் கட்டளையிட்டபடி சகலமும் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[4. And the priest shall take the basket out of yours hand, and set it down before the altar of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீர் உமது பரிசுத்த வாசஸ்தலமாகிய பரலோகத்திலிருந்து நோக்கிப் பார்த்து, உமது ஜனங்களாகிய இஸ்ரவேலரையும், நீர் எங்கள் பிதாக்களுக்கு ஆணையிட்டபடியே, எங்களுக்குக் கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்தையும் ஆசீர்வதியும் என்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[5. And you shall speak and say before the LORD your God, A Syrian ready to perish was my father, and he went down into Egypt, and sojourned there with a few, and became there a nation, great, mighty, and populous:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீர் உமது பரிசுத்த வாசஸ்தலமாகிய பரலோகத்திலிருந்து நோக்கிப் பார்த்து, உமது ஜனங்களாகிய இஸ்ரவேலரையும், நீர் எங்கள் பிதாக்களுக்கு ஆணையிட்டபடியே, எங்களுக்குக் கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்தையும் ஆசீர்வதியும் என்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[5. And you shall speak and say before the LORD your God, A Syrian ready to perish was my father, and he went down into Egypt, and sojourned there with a few, and became there a nation, great, mighty, and populous:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தக் கட்டளைகளின்படியும் நியாயங்களின்படியும் நீ செய்யும்பொருட்டு, இன்று உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிடுகிறார்; ஆகையால் உன் முழுஇருதயத்தோடும் உன் முழு ஆத்துமாவோடும் அவைகளைக் காத்து நடக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[5. And you shall speak and say before the LORD your God, A Syrian ready to perish was my father, and he went down into Egypt, and sojourned there with a few, and became there a nation, great, mighty, and populous:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தக் கட்டளைகளின்படியும் நியாயங்களின்படியும் நீ செய்யும்பொருட்டு, இன்று உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிடுகிறார்; ஆகையால் உன் முழுஇருதயத்தோடும் உன் முழு ஆத்துமாவோடும் அவைகளைக் காத்து நடக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. And the Egyptians evil pleaded us, and afflicted us, and laid upon us hard bondage:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் எனக்கு தேவனாயிருப்பாரென்றும், நான் அவர் வழிகளில் நடந்து, அவர் கட்டளைகளையும் அவர் கற்பனைகளையும் அவர் நியாயங்களையும் கைக்கொண்டு, அவர் சத்தத்திற்குக் கீழ்ப்படிவேன் என்றும் நீ இன்று அவருக்கு வாக்குக்கொடுத்தாய்.]]></a:t>
+              <a:t><![CDATA[7. And when we cried unto the LORD God of our fathers, the LORD heard our voice, and looked on our affliction, and our labour, and our oppression:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் எனக்கு தேவனாயிருப்பாரென்றும், நான் அவர் வழிகளில் நடந்து, அவர் கட்டளைகளையும் அவர் கற்பனைகளையும் அவர் நியாயங்களையும் கைக்கொண்டு, அவர் சத்தத்திற்குக் கீழ்ப்படிவேன் என்றும் நீ இன்று அவருக்கு வாக்குக்கொடுத்தாய்.]]></a:t>
+              <a:t><![CDATA[7. And when we cried unto the LORD God of our fathers, the LORD heard our voice, and looked on our affliction, and our labour, and our oppression:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தரும் உனக்கு வாக்குக்கொடுத்து உனக்குச் சொல்லியிருக்கிறபடி நீ என்னுடைய கட்டளைகளையெல்லாம் கைக்கொண்டால், எனக்குச் சொந்த ஜனமாயிருப்பாய் என்றும்,]]></a:t>
+              <a:t><![CDATA[8. And the LORD brought us forth out of Egypt with a mighty hand, and with an outstretched arm, and with great terribleness, and with signs, and with wonders:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தரும் உனக்கு வாக்குக்கொடுத்து உனக்குச் சொல்லியிருக்கிறபடி நீ என்னுடைய கட்டளைகளையெல்லாம் கைக்கொண்டால், எனக்குச் சொந்த ஜனமாயிருப்பாய் என்றும்,]]></a:t>
+              <a:t><![CDATA[8. And the LORD brought us forth out of Egypt with a mighty hand, and with an outstretched arm, and with great terribleness, and with signs, and with wonders:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தசமபாகம் செலுத்தும் வருஷமாகிய மூன்றாம் வருஷத்திலே, நீ உன் வரத்திலெல்லாம் பத்தில் ஒன்றை எடுத்து, லேவியனும் பரதேசியும் திக்கற்ற பிள்ளையும் விதவையும் உன் வாசல்களில் புசித்துத் திர்ப்தியாகும்படி அவர்களுக்குக் கொடுத்துத் தீர்ந்தபின்பு,]]></a:t>
+              <a:t><![CDATA[1. And it shall be, when you are come in unto the land which the LORD your God gives you for an inheritance, and possess it, and dwell therein;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உண்டுபண்ணின எல்லா ஜாதிகளைப்பார்க்கிலும், புகழ்ச்சியிலும் கீர்த்தியிலும் மகிமையிலும் உன்னைச் சிறந்திருக்கும்படி செய்வேன் என்றும், நான் சொன்னபடியே, நீ உன் தேவனாகிய கர்த்தரான எனக்குப் பரிசுத்த ஜனமாயிருப்பாய் என்றும், அவர் இன்று உனக்குச் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And he has brought us into this place, and has given us this land, even a land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உண்டுபண்ணின எல்லா ஜாதிகளைப்பார்க்கிலும், புகழ்ச்சியிலும் கீர்த்தியிலும் மகிமையிலும் உன்னைச் சிறந்திருக்கும்படி செய்வேன் என்றும், நான் சொன்னபடியே, நீ உன் தேவனாகிய கர்த்தரான எனக்குப் பரிசுத்த ஜனமாயிருப்பாய் என்றும், அவர் இன்று உனக்குச் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And he has brought us into this place, and has given us this land, even a land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் நீ போய்ச் சேர்ந்து, அதைக் கட்டிக்கொண்டு, அதில் வாசம்பண்ணும்போது,]]></a:t>
+              <a:t><![CDATA[10. And now, behold, I have brought the first-fruits of the land, which you, O LORD, have given me. And you shall set it before the LORD your God, and worship before the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் நீ போய்ச் சேர்ந்து, அதைக் கட்டிக்கொண்டு, அதில் வாசம்பண்ணும்போது,]]></a:t>
+              <a:t><![CDATA[10. And now, behold, I have brought the first-fruits of the land, which you, O LORD, have given me. And you shall set it before the LORD your God, and worship before the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் உன் தேசத்தில் நீ பயிரிடும் நிலத்தின் கனிகளிலெல்லாம் முந்தின பலனை எடுத்து, ஒரு கூடையிலே வைத்து, உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொண்டிருக்கும் ஸ்தானத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[10. And now, behold, I have brought the first-fruits of the land, which you, O LORD, have given me. And you shall set it before the LORD your God, and worship before the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் உன் தேசத்தில் நீ பயிரிடும் நிலத்தின் கனிகளிலெல்லாம் முந்தின பலனை எடுத்து, ஒரு கூடையிலே வைத்து, உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொண்டிருக்கும் ஸ்தானத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[11. And you shall rejoice in every good thing which the LORD your God has given unto you, and unto yours house, you, and the Levite, and the stranger that is among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் உன் தேசத்தில் நீ பயிரிடும் நிலத்தின் கனிகளிலெல்லாம் முந்தின பலனை எடுத்து, ஒரு கூடையிலே வைத்து, உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி தெரிந்துகொண்டிருக்கும் ஸ்தானத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[11. And you shall rejoice in every good thing which the LORD your God has given unto you, and unto yours house, you, and the Levite, and the stranger that is among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்நாட்களில் இருக்கும் ஆசாரியனிடத்தில் சென்று, அவனை நோக்கி: கர்த்தர் எங்களுக்குக் கொடுக்க நம்முடைய பிதாக்களுக்கு ஆணையிட்டதேசத்தில் வந்து சேர்ந்தேன் என்று இன்று உம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் அறிக்கையிடுகிறேன் என்பாயாக.]]></a:t>
+              <a:t><![CDATA[12. When you have made an end of tithing all the tithes of yours increase the third year, which is the year of tithing, and have given it unto the Levite, the stranger, the fatherless, and the widow, that they may eat within your gates, and be filled;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்நாட்களில் இருக்கும் ஆசாரியனிடத்தில் சென்று, அவனை நோக்கி: கர்த்தர் எங்களுக்குக் கொடுக்க நம்முடைய பிதாக்களுக்கு ஆணையிட்டதேசத்தில் வந்து சேர்ந்தேன் என்று இன்று உம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் அறிக்கையிடுகிறேன் என்பாயாக.]]></a:t>
+              <a:t><![CDATA[12. When you have made an end of tithing all the tithes of yours increase the third year, which is the year of tithing, and have given it unto the Levite, the stranger, the fatherless, and the widow, that they may eat within your gates, and be filled;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்நாட்களில் இருக்கும் ஆசாரியனிடத்தில் சென்று, அவனை நோக்கி: கர்த்தர் எங்களுக்குக் கொடுக்க நம்முடைய பிதாக்களுக்கு ஆணையிட்டதேசத்தில் வந்து சேர்ந்தேன் என்று இன்று உம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் அறிக்கையிடுகிறேன் என்பாயாக.]]></a:t>
+              <a:t><![CDATA[12. When you have made an end of tithing all the tithes of yours increase the third year, which is the year of tithing, and have given it unto the Levite, the stranger, the fatherless, and the widow, that they may eat within your gates, and be filled;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தசமபாகம் செலுத்தும் வருஷமாகிய மூன்றாம் வருஷத்திலே, நீ உன் வரத்திலெல்லாம் பத்தில் ஒன்றை எடுத்து, லேவியனும் பரதேசியும் திக்கற்ற பிள்ளையும் விதவையும் உன் வாசல்களில் புசித்துத் திர்ப்தியாகும்படி அவர்களுக்குக் கொடுத்துத் தீர்ந்தபின்பு,]]></a:t>
+              <a:t><![CDATA[1. And it shall be, when you are come in unto the land which the LORD your God gives you for an inheritance, and possess it, and dwell therein;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆசாரியன் அந்தக் கூடையை உன் கையிலிருந்து வாங்கி, அதை உன் தேவனாகிய கர்த்தரின் பலிபீடத்திற்கு முன்பாக வைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. Then you shall say before the LORD your God, I have brought away the hallowed things out of mine house, and also have given them unto the Levite, and unto the stranger, to the fatherless, and to the widow, according to all your commandments which you have commanded me: I have not transgressed your commandments, neither have I forgotten them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆசாரியன் அந்தக் கூடையை உன் கையிலிருந்து வாங்கி, அதை உன் தேவனாகிய கர்த்தரின் பலிபீடத்திற்கு முன்பாக வைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. Then you shall say before the LORD your God, I have brought away the hallowed things out of mine house, and also have given them unto the Levite, and unto the stranger, to the fatherless, and to the widow, according to all your commandments which you have commanded me: I have not transgressed your commandments, neither have I forgotten them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது நீ உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் நின்று வசனித்துச் சொல்லவேண்டியது என்னவென்றால் என் தகப்பன் அழிவுக்கு நேரான சீரிய தேசத்தானாயிருந்தான். அவன் கொஞ்சம் ஜனங்களோடே எகிப்துக்குப்போய், அவ்விடத்தில் பரதேசியாய்ச் சஞ்சரித்து, அங்கே பெரிய பலத்த திரட்சியான ஜாதியானான்.]]></a:t>
+              <a:t><![CDATA[13. Then you shall say before the LORD your God, I have brought away the hallowed things out of mine house, and also have given them unto the Levite, and unto the stranger, to the fatherless, and to the widow, according to all your commandments which you have commanded me: I have not transgressed your commandments, neither have I forgotten them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது நீ உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் நின்று வசனித்துச் சொல்லவேண்டியது என்னவென்றால் என் தகப்பன் அழிவுக்கு நேரான சீரிய தேசத்தானாயிருந்தான். அவன் கொஞ்சம் ஜனங்களோடே எகிப்துக்குப்போய், அவ்விடத்தில் பரதேசியாய்ச் சஞ்சரித்து, அங்கே பெரிய பலத்த திரட்சியான ஜாதியானான்.]]></a:t>
+              <a:t><![CDATA[13. Then you shall say before the LORD your God, I have brought away the hallowed things out of mine house, and also have given them unto the Levite, and unto the stranger, to the fatherless, and to the widow, according to all your commandments which you have commanded me: I have not transgressed your commandments, neither have I forgotten them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது நீ உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் நின்று வசனித்துச் சொல்லவேண்டியது என்னவென்றால் என் தகப்பன் அழிவுக்கு நேரான சீரிய தேசத்தானாயிருந்தான். அவன் கொஞ்சம் ஜனங்களோடே எகிப்துக்குப்போய், அவ்விடத்தில் பரதேசியாய்ச் சஞ்சரித்து, அங்கே பெரிய பலத்த திரட்சியான ஜாதியானான்.]]></a:t>
+              <a:t><![CDATA[14. I have not eaten thereof in my mourning, neither have I taken away ought thereof for any unclean use, nor given ought thereof for the dead: but I have hearkened to the voice of the LORD my God, and have done according to all that you have commanded me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்தியர் எங்களை ஒடுக்கி எங்களைச் சிறுமைப்படுத்தி, எங்கள்மேல் கனமான வேலையைச் சுமத்தினபோது,]]></a:t>
+              <a:t><![CDATA[14. I have not eaten thereof in my mourning, neither have I taken away ought thereof for any unclean use, nor given ought thereof for the dead: but I have hearkened to the voice of the LORD my God, and have done according to all that you have commanded me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் பிதாக்களின் தேவனாகிய கர்த்தரை நோக்கிக் கூப்பிட்டோம்; கர்த்தர் எங்கள் சத்தத்தைக் கேட்டு, எங்கள் சிறுமையையும் எங்கள் வருத்தத்தையும் எங்கள் ஒடுக்கத்தையும் பார்த்து,]]></a:t>
+              <a:t><![CDATA[14. I have not eaten thereof in my mourning, neither have I taken away ought thereof for any unclean use, nor given ought thereof for the dead: but I have hearkened to the voice of the LORD my God, and have done according to all that you have commanded me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் பிதாக்களின் தேவனாகிய கர்த்தரை நோக்கிக் கூப்பிட்டோம்; கர்த்தர் எங்கள் சத்தத்தைக் கேட்டு, எங்கள் சிறுமையையும் எங்கள் வருத்தத்தையும் எங்கள் ஒடுக்கத்தையும் பார்த்து,]]></a:t>
+              <a:t><![CDATA[15. Look down from your holy habitation, from heaven, and bless your people Israel, and the land which you have given us, as you sware unto our fathers, a land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எங்களைப் பலத்த கையினாலும், ஓங்கிய புயத்தினாலும், மகா பயங்கரங்களினாலும், அடையாளங்களினாலும், அற்புதங்களினாலும் எகிப்திலிருந்து புறப்படப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[15. Look down from your holy habitation, from heaven, and bless your people Israel, and the land which you have given us, as you sware unto our fathers, a land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எங்களைப் பலத்த கையினாலும், ஓங்கிய புயத்தினாலும், மகா பயங்கரங்களினாலும், அடையாளங்களினாலும், அற்புதங்களினாலும் எகிப்திலிருந்து புறப்படப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[15. Look down from your holy habitation, from heaven, and bless your people Israel, and the land which you have given us, as you sware unto our fathers, a land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தசமபாகம் செலுத்தும் வருஷமாகிய மூன்றாம் வருஷத்திலே, நீ உன் வரத்திலெல்லாம் பத்தில் ஒன்றை எடுத்து, லேவியனும் பரதேசியும் திக்கற்ற பிள்ளையும் விதவையும் உன் வாசல்களில் புசித்துத் திர்ப்தியாகும்படி அவர்களுக்குக் கொடுத்துத் தீர்ந்தபின்பு,]]></a:t>
+              <a:t><![CDATA[2. That you shall take of the first of all the fruit of the earth, which you shall bring of your land that the LORD your God gives you, and shall put it in a basket, and shall go unto the place which the LORD your God shall choose to place his name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களை இவ்விடத்துக்கு அழைத்துவந்து, பாலும் தேனும் ஓடுகிற தேசமாகிய இந்தத் தேசத்தை எங்களுக்குக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[16. This day the LORD your God has commanded you to do these statutes and judgments: you shall therefore keep and do them with all yours heart, and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களை இவ்விடத்துக்கு அழைத்துவந்து, பாலும் தேனும் ஓடுகிற தேசமாகிய இந்தத் தேசத்தை எங்களுக்குக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[16. This day the LORD your God has commanded you to do these statutes and judgments: you shall therefore keep and do them with all yours heart, and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுதும், இதோ, கர்த்தாவே, தேவரீர் எனக்குக் கொடுத்த நிலத்தினுடைய கனிகளின் முதற்பலனைக் கொண்டுவந்தேன் என்று சொல்லி, அதை உன்தேவனாகிய கர்த்தருடைய சந்நிதியில் வைத்து, உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் பணிந்து,]]></a:t>
+              <a:t><![CDATA[16. This day the LORD your God has commanded you to do these statutes and judgments: you shall therefore keep and do them with all yours heart, and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுதும், இதோ, கர்த்தாவே, தேவரீர் எனக்குக் கொடுத்த நிலத்தினுடைய கனிகளின் முதற்பலனைக் கொண்டுவந்தேன் என்று சொல்லி, அதை உன்தேவனாகிய கர்த்தருடைய சந்நிதியில் வைத்து, உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் பணிந்து,]]></a:t>
+              <a:t><![CDATA[17. You have stand as a witness to the LORD this day to be your God, and to walk in his ways, and to keep his statutes, and his commandments, and his judgments, and to hearken unto his voice:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீயும் லேவியனும், உன்னிடத்திலிருக்கிற பரதேசியும் உன் தேவனாகிய கர்த்தர் உனக்கும் உன் வீட்டாருக்கும் அநுக்கிரகம்பண்ணின சகல நன்மைகளினிமித்தமும் சந்தோஷப்படுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[17. You have stand as a witness to the LORD this day to be your God, and to walk in his ways, and to keep his statutes, and his commandments, and his judgments, and to hearken unto his voice:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4604,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீயும் லேவியனும், உன்னிடத்திலிருக்கிற பரதேசியும் உன் தேவனாகிய கர்த்தர் உனக்கும் உன் வீட்டாருக்கும் அநுக்கிரகம்பண்ணின சகல நன்மைகளினிமித்தமும் சந்தோஷப்படுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[17. You have stand as a witness to the LORD this day to be your God, and to walk in his ways, and to keep his statutes, and his commandments, and his judgments, and to hearken unto his voice:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the LORD has stand as a witness to you this day to be his exclusive people, as he has promised you, and that you should keep all his commandments;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the LORD has stand as a witness to you this day to be his exclusive people, as he has promised you, and that you should keep all his commandments;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And to make you high above all nations which he has made, in praise, and in name, and in honour; and that you may be an holy people unto the LORD your God, as he has spoken.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And to make you high above all nations which he has made, in praise, and in name, and in honour; and that you may be an holy people unto the LORD your God, as he has spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் போய் அவரை நோக்கி: தேவரீர் எனக்குக் கொடுத்த எல்லாக் கட்டளைகளின்படியும், நான் பரிசுத்தமான பொருள்களை என் வீட்டிலிருந்து எடுத்துவந்து, லேவியனுக்கும் பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் கொடுத்தேன்; உம்முடைய கட்டளைகளில் ஒன்றையும் நான் மீறவும் இல்லை மறக்கவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[2. That you shall take of the first of all the fruit of the earth, which you shall bring of your land that the LORD your God gives you, and shall put it in a basket, and shall go unto the place which the LORD your God shall choose to place his name there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And to make you high above all nations which he has made, in praise, and in name, and in honour; and that you may be an holy people unto the LORD your God, as he has spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் போய் அவரை நோக்கி: தேவரீர் எனக்குக் கொடுத்த எல்லாக் கட்டளைகளின்படியும், நான் பரிசுத்தமான பொருள்களை என் வீட்டிலிருந்து எடுத்துவந்து, லேவியனுக்கும் பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் கொடுத்தேன்; உம்முடைய கட்டளைகளில் ஒன்றையும் நான் மீறவும் இல்லை மறக்கவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[2. That you shall take of the first of all the fruit of the earth, which you shall bring of your land that the LORD your God gives you, and shall put it in a basket, and shall go unto the place which the LORD your God shall choose to place his name there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் போய் அவரை நோக்கி: தேவரீர் எனக்குக் கொடுத்த எல்லாக் கட்டளைகளின்படியும், நான் பரிசுத்தமான பொருள்களை என் வீட்டிலிருந்து எடுத்துவந்து, லேவியனுக்கும் பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் கொடுத்தேன்; உம்முடைய கட்டளைகளில் ஒன்றையும் நான் மீறவும் இல்லை மறக்கவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[3. And you shall go unto the priest that shall be in those days, and say unto him, I profess this day unto the LORD your God, that I am come unto the country which the LORD swore unto our fathers in order to give us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் போய் அவரை நோக்கி: தேவரீர் எனக்குக் கொடுத்த எல்லாக் கட்டளைகளின்படியும், நான் பரிசுத்தமான பொருள்களை என் வீட்டிலிருந்து எடுத்துவந்து, லேவியனுக்கும் பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் கொடுத்தேன்; உம்முடைய கட்டளைகளில் ஒன்றையும் நான் மீறவும் இல்லை மறக்கவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[3. And you shall go unto the priest that shall be in those days, and say unto him, I profess this day unto the LORD your God, that I am come unto the country which the LORD swore unto our fathers in order to give us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் துக்கங்கொண்டாடும்போது அதில் புசிக்கவும் இல்லை, தீட்டான காரியத்துக்கு அதில் ஒன்றும் எடுக்கவுமில்லை; இழவு காரியத்துக்காக அதில் ஒன்று படைக்கவும் இல்லை; நான் என் தேவனாகிய கர்த்தரின் சத்தத்திற்குக் கீழ்ப்படிந்து, தேவரீர் எனக்குக் கட்டளையிட்டபடி சகலமும் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[3. And you shall go unto the priest that shall be in those days, and say unto him, I profess this day unto the LORD your God, that I am come unto the country which the LORD swore unto our fathers in order to give us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495622" r:id="rId1"/>
+    <p:sldLayoutId id="2474602504" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,54 +6129,94 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5748,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[use, nor given ought thereof for the dead: but I have hearkened to the voice of the LORD my God, and]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ஆசாரியன் அந்தக் கூடையை உன் கையிலிருந்து வாங்கி, அதை உன் தேவனாகிய கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have done according to all that you have commanded me.]]></a:t>
+              <a:t><![CDATA[பலிபீடத்திற்கு முன்பாக வைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Look down from your holy habitation, from heaven, and bless your people Israel, and the land]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது நீ உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் நின்று வசனித்துச் சொல்லவேண்டியது என்னவென்றால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which you have given us, as you sware unto our fathers, a land that flows with milk and honey.]]></a:t>
+              <a:t><![CDATA[என் தகப்பன் அழிவுக்கு நேரான சீரிய தேசத்தானாயிருந்தான். அவன் கொஞ்சம் ஜனங்களோடே எகிப்துக்குப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. This day the LORD your God has commanded you to do these statutes and judgments: you shall]]></a:t>
+              <a:t><![CDATA[அவ்விடத்தில் பரதேசியாய்ச் சஞ்சரித்து, அங்கே பெரிய பலத்த திரட்சியான ஜாதியானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore keep and do them with all yours heart, and with all your soul.]]></a:t>
+              <a:t><![CDATA[6. எகிப்தியர் எங்களை ஒடுக்கி எங்களைச் சிறுமைப்படுத்தி, எங்கள்மேல் கனமான வேலையைச் சுமத்தினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. You have stand as a witness to the LORD this day to be your God, and to walk in his ways, and to]]></a:t>
+              <a:t><![CDATA[7. எங்கள் பிதாக்களின் தேவனாகிய கர்த்தரை நோக்கிக் கூப்பிட்டோம்; கர்த்தர் எங்கள் சத்தத்தைக் கேட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[keep his statutes, and his commandments, and his judgments, and to hearken unto his voice:]]></a:t>
+              <a:t><![CDATA[எங்கள் சிறுமையையும் எங்கள் வருத்தத்தையும் எங்கள் ஒடுக்கத்தையும் பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the LORD has stand as a witness to you this day to be his exclusive people, as he has]]></a:t>
+              <a:t><![CDATA[8. எங்களைப் பலத்த கையினாலும், ஓங்கிய புயத்தினாலும், மகா பயங்கரங்களினாலும், அடையாளங்களினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[promised you, and that you should keep all his commandments;]]></a:t>
+              <a:t><![CDATA[அற்புதங்களினாலும் எகிப்திலிருந்து புறப்படப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. When you have made an end of tithing all the tithes of yours increase the third year, which is]]></a:t>
+              <a:t><![CDATA[1. உன் தேவனாகிய கர்த்தர் உனக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் நீ போய்ச் சேர்ந்து, அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And to make you high above all nations which he has made, in praise, and in name, and in honour;]]></a:t>
+              <a:t><![CDATA[9. எங்களை இவ்விடத்துக்கு அழைத்துவந்து, பாலும் தேனும் ஓடுகிற தேசமாகிய இந்தத் தேசத்தை எங்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and that you may be an holy people unto the LORD your God, as he has spoken.]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it shall be, when you are come in unto the land which the LORD your God gives you for an]]></a:t>
+              <a:t><![CDATA[10. இப்பொழுதும், இதோ, கர்த்தாவே, தேவரீர் எனக்குக் கொடுத்த நிலத்தினுடைய கனிகளின் முதற்பலனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inheritance, and possess it, and dwell therein;]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தேன் என்று சொல்லி, அதை உன்தேவனாகிய கர்த்தருடைய சந்நிதியில் வைத்து, உன் தேவனாகிய கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That you shall take of the first of all the fruit of the earth, which you shall bring of your]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் பணிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land that the LORD your God gives you, and shall put it in a basket, and shall go unto the place]]></a:t>
+              <a:t><![CDATA[11. நீயும் லேவியனும், உன்னிடத்திலிருக்கிற பரதேசியும் உன் தேவனாகிய கர்த்தர் உனக்கும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which the LORD your God shall choose to place his name there.]]></a:t>
+              <a:t><![CDATA[வீட்டாருக்கும் அநுக்கிரகம்பண்ணின சகல நன்மைகளினிமித்தமும் சந்தோஷப்படுவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And you shall go unto the priest that shall be in those days, and say unto him, I profess this]]></a:t>
+              <a:t><![CDATA[12. தசமபாகம் செலுத்தும் வருஷமாகிய மூன்றாம் வருஷத்திலே, நீ உன் வரத்திலெல்லாம் பத்தில் ஒன்றை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day unto the LORD your God, that I am come unto the country which the LORD swore unto our fathers in]]></a:t>
+              <a:t><![CDATA[லேவியனும் பரதேசியும் திக்கற்ற பிள்ளையும் விதவையும் உன் வாசல்களில் புசித்துத் திர்ப்தியாகும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[order to give us.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கொடுத்துத் தீர்ந்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the year of tithing, and have given it unto the Levite, the stranger, the fatherless, and the widow,]]></a:t>
+              <a:t><![CDATA[கட்டிக்கொண்டு, அதில் வாசம்பண்ணும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the priest shall take the basket out of yours hand, and set it down before the altar of the]]></a:t>
+              <a:t><![CDATA[13. நீ உன் தேவனாகிய கர்த்தருடைய சந்நிதியில் போய் அவரை நோக்கி: தேவரீர் எனக்குக் கொடுத்த எல்லாக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD your God.]]></a:t>
+              <a:t><![CDATA[கட்டளைகளின்படியும், நான் பரிசுத்தமான பொருள்களை என் வீட்டிலிருந்து எடுத்துவந்து, லேவியனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And you shall speak and say before the LORD your God, A Syrian ready to perish was my father, and]]></a:t>
+              <a:t><![CDATA[பரதேசிக்கும் திக்கற்ற பிள்ளைக்கும் விதவைக்கும் கொடுத்தேன்; உம்முடைய கட்டளைகளில் ஒன்றையும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he went down into Egypt, and sojourned there with a few, and became there a nation, great, mighty,]]></a:t>
+              <a:t><![CDATA[மீறவும் இல்லை மறக்கவும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and populous:]]></a:t>
+              <a:t><![CDATA[14. நான் துக்கங்கொண்டாடும்போது அதில் புசிக்கவும் இல்லை, தீட்டான காரியத்துக்கு அதில் ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the Egyptians evil pleaded us, and afflicted us, and laid upon us hard bondage:]]></a:t>
+              <a:t><![CDATA[எடுக்கவுமில்லை; இழவு காரியத்துக்காக அதில் ஒன்று படைக்கவும் இல்லை; நான் என் தேவனாகிய கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when we cried unto the LORD God of our fathers, the LORD heard our voice, and looked on our]]></a:t>
+              <a:t><![CDATA[சத்தத்திற்குக் கீழ்ப்படிந்து, தேவரீர் எனக்குக் கட்டளையிட்டபடி சகலமும் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[affliction, and our labour, and our oppression:]]></a:t>
+              <a:t><![CDATA[15. நீர் உமது பரிசுத்த வாசஸ்தலமாகிய பரலோகத்திலிருந்து நோக்கிப் பார்த்து, உமது ஜனங்களாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the LORD brought us forth out of Egypt with a mighty hand, and with an outstretched arm, and]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலரையும், நீர் எங்கள் பிதாக்களுக்கு ஆணையிட்டபடியே, எங்களுக்குக் கொடுத்த பாலும் தேனும் ஓடுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with great terribleness, and with signs, and with wonders:]]></a:t>
+              <a:t><![CDATA[தேசத்தையும் ஆசீர்வதியும் என்று சொல்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they may eat within your gates, and be filled;]]></a:t>
+              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் உன் தேசத்தில் நீ பயிரிடும் நிலத்தின் கனிகளிலெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he has brought us into this place, and has given us this land, even a land that flows with]]></a:t>
+              <a:t><![CDATA[16. இந்தக் கட்டளைகளின்படியும் நியாயங்களின்படியும் நீ செய்யும்பொருட்டு, இன்று உன் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[milk and honey.]]></a:t>
+              <a:t><![CDATA[உனக்குக் கட்டளையிடுகிறார்; ஆகையால் உன் முழுஇருதயத்தோடும் உன் முழு ஆத்துமாவோடும் அவைகளைக் காத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And now, behold, I have brought the first-fruits of the land, which you, O LORD, have given me.]]></a:t>
+              <a:t><![CDATA[நடக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And you shall set it before the LORD your God, and worship before the LORD your God:]]></a:t>
+              <a:t><![CDATA[17. கர்த்தர் எனக்கு தேவனாயிருப்பாரென்றும், நான் அவர் வழிகளில் நடந்து, அவர் கட்டளைகளையும் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And you shall rejoice in every good thing which the LORD your God has given unto you, and unto]]></a:t>
+              <a:t><![CDATA[கற்பனைகளையும் அவர் நியாயங்களையும் கைக்கொண்டு, அவர் சத்தத்திற்குக் கீழ்ப்படிவேன் என்றும் நீ இன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11369,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours house, you, and the Levite, and the stranger that is among you.]]></a:t>
+              <a:t><![CDATA[அவருக்கு வாக்குக்கொடுத்தாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. கர்த்தரும் உனக்கு வாக்குக்கொடுத்து உனக்குச் சொல்லியிருக்கிறபடி நீ என்னுடைய கட்டளைகளையெல்லாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கைக்கொண்டால், எனக்குச் சொந்த ஜனமாயிருப்பாய் என்றும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. நான் உண்டுபண்ணின எல்லா ஜாதிகளைப்பார்க்கிலும், புகழ்ச்சியிலும் கீர்த்தியிலும் மகிமையிலும் உன்னைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிறந்திருக்கும்படி செய்வேன் என்றும், நான் சொன்னபடியே, நீ உன் தேவனாகிய கர்த்தரான எனக்குப் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then you shall say before the LORD your God, I have brought away the hallowed things out of mine]]></a:t>
+              <a:t><![CDATA[முந்தின பலனை எடுத்து, ஒரு கூடையிலே வைத்து, உன் தேவனாகிய கர்த்தர் தமது நாமம் விளங்கும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனமாயிருப்பாய் என்றும், அவர் இன்று உனக்குச் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house, and also have given them unto the Levite, and unto the stranger, to the fatherless, and to]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்டிருக்கும் ஸ்தானத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the widow, according to all your commandments which you have commanded me: I have not transgressed]]></a:t>
+              <a:t><![CDATA[3. அந்நாட்களில் இருக்கும் ஆசாரியனிடத்தில் சென்று, அவனை நோக்கி: கர்த்தர் எங்களுக்குக் கொடுக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your commandments, neither have I forgotten them.]]></a:t>
+              <a:t><![CDATA[நம்முடைய பிதாக்களுக்கு ஆணையிட்டதேசத்தில் வந்து சேர்ந்தேன் என்று இன்று உம்முடைய தேவனாகிய கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I have not eaten thereof in my mourning, neither have I taken away ought thereof for any unclean]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் அறிக்கையிடுகிறேன் என்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>