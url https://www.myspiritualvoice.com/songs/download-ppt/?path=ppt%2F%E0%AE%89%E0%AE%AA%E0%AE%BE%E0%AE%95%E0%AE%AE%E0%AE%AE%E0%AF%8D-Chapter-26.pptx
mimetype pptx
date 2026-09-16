--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5773,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602504" r:id="rId1"/>
+    <p:sldLayoutId id="2478604306" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12750,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>