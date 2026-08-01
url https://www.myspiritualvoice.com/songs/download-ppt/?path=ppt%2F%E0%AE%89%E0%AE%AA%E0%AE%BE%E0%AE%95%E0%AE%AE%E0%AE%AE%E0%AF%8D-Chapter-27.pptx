--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -65,50 +65,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +154,64 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +346,67 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் நீங்கள் யோர்தானைக் கடந்தபோது, இன்று நான் உங்களுக்குக் கட்டளையிட்டபடி அந்தக் கல்லுகளை ஏபால்மலையிலே நாட்டி, அவைகளுக்குச் சாந்து பூசி,]]></a:t>
+              <a:t><![CDATA[4. Therefore it shall be when all of you be gone over Jordan, that all of you shall set up these stones, which I command you this day, in mount Ebal, and you shall smear them with plaster.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அங்கே இருப்பாயுதம்படாத கற்களாலே உங்கள் தேவனாகிய கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[5. And there shall you build an altar unto the LORD your God, an altar of stones: you shall not lift up any iron tool upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ உன் தேவனாகிய கர்த்தரின் பலிபீடத்தை முழுக்கற்களாலே கட்டி, அதின்மேல் உன் தேவனாகிய கர்த்தருக்குச் சர்வாங்க தகனபலிகளையும்,]]></a:t>
+              <a:t><![CDATA[6. You shall build the altar of the LORD your God of whole stones: and you shall offer burnt offerings thereon unto the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சமாதானபலிகளையும் இட்டு, உன் தேவனாகிய கர்த்தருடைய சந்ததியில் புசித்துச் சந்தோஷமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[6. You shall build the altar of the LORD your God of whole stones: and you shall offer burnt offerings thereon unto the LORD your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்தக் கல்லுகளில் இந்த நியாயப்பிரமாணத்தின் வார்த்தைகளையெல்லாம் துலக்கமாய் எழுதக்கடவாய் என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And you shall offer peace offerings, and shall eat there, and rejoice before the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் மோசே, லேவியராகிய ஆசாரியர்களும்கூட இருக்கையில், இஸ்ரவேலர் எல்லாரையும் நோக்கி: இஸ்ரவேலே, கவனித்துக் கேள்; இந்நாளிலே உன் தேவனாகிய கர்த்தருக்கு ஜனமானாய்.]]></a:t>
+              <a:t><![CDATA[8. And you shall write upon the stones all the words of this law very plainly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் மோசே, லேவியராகிய ஆசாரியர்களும்கூட இருக்கையில், இஸ்ரவேலர் எல்லாரையும் நோக்கி: இஸ்ரவேலே, கவனித்துக் கேள்; இந்நாளிலே உன் தேவனாகிய கர்த்தருக்கு ஜனமானாய்.]]></a:t>
+              <a:t><![CDATA[8. And you shall write upon the stones all the words of this law very plainly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நீ உன் தேவனாகிய கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படிந்து, இன்று நான் உனக்கு விதிக்கிற அவருடைய கற்பனைகளின்படியும் அவருடைய கட்டளைகளின்படியும் செய்வாயாக என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And Moses and the priests the Levites spoke unto all Israel, saying, Take heed, and hearken, O Israel; this day you are become the people of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நீ உன் தேவனாகிய கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படிந்து, இன்று நான் உனக்கு விதிக்கிற அவருடைய கற்பனைகளின்படியும் அவருடைய கட்டளைகளின்படியும் செய்வாயாக என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And Moses and the priests the Levites spoke unto all Israel, saying, Take heed, and hearken, O Israel; this day you are become the people of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும் அந்நாளிலே மோசே ஜனங்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[10. You shall therefore obey the voice of the LORD your God, and do his commandments and his statutes, which I command you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு மோசே, இஸ்ரவேலின் மூப்பர்கூட இருக்கையில், ஜனங்களை நோக்கி: நான் இன்று உங்களுக்கு விதிக்கிற கட்டளைகளையெல்லாம் கைக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Moses with the elders of Israel commanded the people, saying, Keep all the commandments which I command you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் யோர்தானைக் கடந்தபின்பு, ஜனங்கள் ஆசீர்வதிக்கப்படும்படி கெரிசீம் மலையில் சிமியோன், லேவி, யூதா, இசக்கார், யோசேப்பு, பென்யமீன் என்னும் கோத்திரங்கள் நிற்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. You shall therefore obey the voice of the LORD your God, and do his commandments and his statutes, which I command you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் யோர்தானைக் கடந்தபின்பு, ஜனங்கள் ஆசீர்வதிக்கப்படும்படி கெரிசீம் மலையில் சிமியோன், லேவி, யூதா, இசக்கார், யோசேப்பு, பென்யமீன் என்னும் கோத்திரங்கள் நிற்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. And Moses charged the people the same day, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சாபங்கூறப்படும்பொருட்டு ஏபால்மலையில் ரூபன், காத், ஆசேர், செபுலோன், தாண், நப்தலி என்னும் கோத்திரங்கள் நிற்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. These shall stand upon mount Gerizim to bless the people, when all of you are come over Jordan; Simeon, and Levi, and Judah, and Issachar, and Joseph, and Benjamin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது லேவியர் உரத்த சத்தமிட்டு இஸ்ரவேல் மனிதர் எல்லாரையும் பார்த்து:]]></a:t>
+              <a:t><![CDATA[12. These shall stand upon mount Gerizim to bless the people, when all of you are come over Jordan; Simeon, and Levi, and Judah, and Issachar, and Joseph, and Benjamin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தருக்கு அருவருப்பான காரியமாகிய தொழிலாளிகளுடைய கைவேலையால் செய்யப்பட்டதும் வார்ப்பிக்கப்பட்டதுமான யாதொரு விக்கிரகத்தை உண்டுபண்ணி ஒளிப்பிடத்திலே வைக்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; அதற்கு ஜனங்களெல்லாரும் பிரதியுத்தரமாக ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. And these shall stand upon mount Ebal to curse; Reuben, Gad, and Asher, and Zebulun, Dan, and Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தருக்கு அருவருப்பான காரியமாகிய தொழிலாளிகளுடைய கைவேலையால் செய்யப்பட்டதும் வார்ப்பிக்கப்பட்டதுமான யாதொரு விக்கிரகத்தை உண்டுபண்ணி ஒளிப்பிடத்திலே வைக்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; அதற்கு ஜனங்களெல்லாரும் பிரதியுத்தரமாக ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. And these shall stand upon mount Ebal to curse; Reuben, Gad, and Asher, and Zebulun, Dan, and Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன் தகப்பனையும் தன் தாயையும் தூஷிக்கிறவன் சபிக்கப்பட்டவன் என்பார்கள்; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the Levites shall speak, and say unto all the men of Israel with a loud voice,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பிறனுடைய எல்லைக்குறியை ஒற்றிப்போடுகிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Cursed be the man that makes any graven or molten image, an abomination unto the LORD, the work of the hands of the craftsman, and puts it in a secret place. And all the people shall answer and say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. குருடனை வழிதப்பச்செய்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Cursed be the man that makes any graven or molten image, an abomination unto the LORD, the work of the hands of the craftsman, and puts it in a secret place. And all the people shall answer and say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பரதேசி திக்கற்றவன் விதவை ஆகிய இவர்களுடைய நியாயத்தைப் புரட்டுகிறவன் சபிக்கப்படவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Cursed be the man that makes any graven or molten image, an abomination unto the LORD, the work of the hands of the craftsman, and puts it in a secret place. And all the people shall answer and say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு மோசே, இஸ்ரவேலின் மூப்பர்கூட இருக்கையில், ஜனங்களை நோக்கி: நான் இன்று உங்களுக்கு விதிக்கிற கட்டளைகளையெல்லாம் கைக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Moses with the elders of Israel commanded the people, saying, Keep all the commandments which I command you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தன் தகப்பன் மனைவியோடே சயனிக்கிறவன், தன் தகப்பனுடைய மானத்தைத் திறந்தபடியினாலே, சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Cursed be he that sets light by his father or his mother. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தன் தகப்பன் மனைவியோடே சயனிக்கிறவன், தன் தகப்பனுடைய மானத்தைத் திறந்தபடியினாலே, சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Cursed be he that sets light by his father or his mother. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யாதொரு மிருகத்தோடே புணர்ச்சிசெய்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Cursed be he that removes his neighbour's landmark. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் தகப்பனுக்காவது தாய்க்காவது குமாரத்தியாகிய தன் சகோதரியோடே சயனிக்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Cursed be he that removes his neighbour's landmark. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தன் மாமியோடே சயனிக்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. Cursed be he that makes the blind to wander out of the way. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒளிப்பிடத்திலே பிறனைக் கொலைசெய்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. Cursed be he that makes the blind to wander out of the way. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. குற்றமில்லாதவனைக் கொலைசெய்யும்படி பரிதானம் வாங்குகிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. Cursed be he that perverts the judgment of the stranger, fatherless, and widow. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3627,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்த நியாயப்பிரமாண வார்த்தைகளையெல்லாம் கைக்கொண்டு நடவாதவன் சபிக்கப்பட்டவன் என்பர்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. Cursed be he that perverts the judgment of the stranger, fatherless, and widow. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Cursed be he that lies with his father's wife; because he uncovers his father's skirt. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Cursed be he that lies with his father's wife; because he uncovers his father's skirt. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3954,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுக்கும் தேசத்திற்கு நீ போக யோர்தானைக் கடக்கும் நாளில், நீ பெரியகல்லுகளை நாட்டி, அவைகளுக்குச் சாந்து பூசி,]]></a:t>
+              <a:t><![CDATA[2. And it shall be on the day when all of you shall pass over Jordan unto the land which the LORD your God gives you, that you shall set you up great stones, and smear them with plaster:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Cursed be he that lies with any manner of beast. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Cursed be he that lies with any manner of beast. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Cursed be he that lies with his sister, the daughter of his father, or the daughter of his mother. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Cursed be he that lies with his sister, the daughter of his father, or the daughter of his mother. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Cursed be he that lies with his mother in law. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Cursed be he that lies with his mother in law. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Cursed be he that strikes his neighbour secretly. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Cursed be he that strikes his neighbour secretly. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Cursed be he that takes reward to slay an innocent person. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Cursed be he that takes reward to slay an innocent person. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுக்கும் தேசத்திற்கு நீ போக யோர்தானைக் கடக்கும் நாளில், நீ பெரியகல்லுகளை நாட்டி, அவைகளுக்குச் சாந்து பூசி,]]></a:t>
+              <a:t><![CDATA[2. And it shall be on the day when all of you shall pass over Jordan unto the land which the LORD your God gives you, that you shall set you up great stones, and smear them with plaster:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Cursed be he that confirms not all the words of this law to do them. And all the people shall say, Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Cursed be he that confirms not all the words of this law to do them. And all the people shall say, Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் பிதாக்களின் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி உனக்குக் கொடுக்கும் பாலும் தேனும் ஓடுகிற தேசத்திற்குள் பிரவேசிக்கும்படி நீ கடந்துபோனபின்பு, இந்த நியாயப்பிரமாண வார்த்தைகள் யாவையும் அவைகளில் எழுதக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[3. And you shall write upon them all the words of this law, when you are passed over, that you may go in unto the land which the LORD your God gives you, a land that flows with milk and honey; as the LORD God of your fathers has promised you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் பிதாக்களின் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி உனக்குக் கொடுக்கும் பாலும் தேனும் ஓடுகிற தேசத்திற்குள் பிரவேசிக்கும்படி நீ கடந்துபோனபின்பு, இந்த நியாயப்பிரமாண வார்த்தைகள் யாவையும் அவைகளில் எழுதக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[3. And you shall write upon them all the words of this law, when you are passed over, that you may go in unto the land which the LORD your God gives you, a land that flows with milk and honey; as the LORD God of your fathers has promised you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் பிதாக்களின் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி உனக்குக் கொடுக்கும் பாலும் தேனும் ஓடுகிற தேசத்திற்குள் பிரவேசிக்கும்படி நீ கடந்துபோனபின்பு, இந்த நியாயப்பிரமாண வார்த்தைகள் யாவையும் அவைகளில் எழுதக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[3. And you shall write upon them all the words of this law, when you are passed over, that you may go in unto the land which the LORD your God gives you, a land that flows with milk and honey; as the LORD God of your fathers has promised you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் நீங்கள் யோர்தானைக் கடந்தபோது, இன்று நான் உங்களுக்குக் கட்டளையிட்டபடி அந்தக் கல்லுகளை ஏபால்மலையிலே நாட்டி, அவைகளுக்குச் சாந்து பூசி,]]></a:t>
+              <a:t><![CDATA[4. Therefore it shall be when all of you be gone over Jordan, that all of you shall set up these stones, which I command you this day, in mount Ebal, and you shall smear them with plaster.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102615" r:id="rId1"/>
+    <p:sldLayoutId id="2474598876" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,62 +6170,174 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -4780,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खड़ा करना, और उन पर चूना पोतना।]]></a:t>
+              <a:t><![CDATA[ஏபால்மலையிலே நாட்டி, அவைகளுக்குச் சாந்து பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और वहीं अपने परमेश्वर यहोवा के लिये पत्थरों की एक वेदी बनाना, उन पर कोई औजार न चलाना।]]></a:t>
+              <a:t><![CDATA[5. அங்கே இருப்பாயுதம்படாத கற்களாலே உங்கள் தேவனாகிய கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. अपने परमेश्वर यहोवा की वेदी अनगढ़े पत्थरों की बनाकर उन पर उसके लिये होमबलि चढ़ाना;]]></a:t>
+              <a:t><![CDATA[6. நீ உன் தேவனாகிய கர்த்தரின் பலிபீடத்தை முழுக்கற்களாலே கட்டி, அதின்மேல் உன் தேவனாகிய கர்த்தருக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और वहीं मेलबलि भी चढ़ाकर भोजन करना, और अपने परमेश्वर यहोवा के सम्मुख आनन्द करना।]]></a:t>
+              <a:t><![CDATA[சர்வாங்க தகனபலிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और उन पत्थरों पर इस व्यवस्था के सब वचनों को शुद्ध रीति से लिख देना॥]]></a:t>
+              <a:t><![CDATA[7. சமாதானபலிகளையும் இட்டு, உன் தேவனாகிய கர்த்தருடைய சந்ததியில் புசித்துச் சந்தோஷமாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. फिर मूसा और लेवीय याजकों ने सब इस्राएलियों से यह भी कहा, कि हे इस्राएल, चुप रहकर सुन; आज के दिन]]></a:t>
+              <a:t><![CDATA[8. அந்தக் கல்லுகளில் இந்த நியாயப்பிரமாணத்தின் வார்த்தைகளையெல்லாம் துலக்கமாய் எழுதக்கடவாய் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू अपने परमेश्वर यहोवा की प्रजा हो गया है।]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. इसलिये अपने परमेश्वर यहोवा की बात मानना, और उसकी जो जो आज्ञा और विधि मैं आज तुझे सुनाता हूं उनका]]></a:t>
+              <a:t><![CDATA[9. பின்னும் மோசே, லேவியராகிய ஆசாரியர்களும்கூட இருக்கையில், இஸ்ரவேலர் எல்லாரையும் நோக்கி: இஸ்ரவேலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पालन करना।]]></a:t>
+              <a:t><![CDATA[கவனித்துக் கேள்; இந்நாளிலே உன் தேவனாகிய கர்த்தருக்கு ஜனமானாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. फिर उसी दिन मूसा ने प्रजा के लोगों को यह आज्ञा दी,]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் நீ உன் தேவனாகிய கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படிந்து, இன்று நான் உனக்கு விதிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर इस्राएल के वृद्ध लोगों समेत मूसा ने प्रजा के लोगों को यह आज्ञा दी, कि जितनी आज्ञाएं मैं आज]]></a:t>
+              <a:t><![CDATA[1. பின்பு மோசே, இஸ்ரவேலின் மூப்பர்கூட இருக்கையில், ஜனங்களை நோக்கி: நான் இன்று உங்களுக்கு விதிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. कि जब तुम यरदन पार हो जाओ तब शिमौन, लेवी, यहूदा, इस्साकार, युसुफ, और बिन्यामीन, ये गिरिज्जीम]]></a:t>
+              <a:t><![CDATA[அவருடைய கற்பனைகளின்படியும் அவருடைய கட்டளைகளின்படியும் செய்வாயாக என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहाड़ पर खडे हो कर आशीर्वाद सुनाएं।]]></a:t>
+              <a:t><![CDATA[11. மேலும் அந்நாளிலே மோசே ஜனங்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और रूबेन, गाद, आशेर, जबूलून, दान, और नप्ताली, ये एबाल पहाड़ पर खड़े हो के शाप सुनाएं।]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் யோர்தானைக் கடந்தபின்பு, ஜனங்கள் ஆசீர்வதிக்கப்படும்படி கெரிசீம் மலையில் சிமியோன், லேவி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब लेवीय लोग सब इस्राएली पुरूषों से पुकार के कहें,]]></a:t>
+              <a:t><![CDATA[யூதா, இசக்கார், யோசேப்பு, பென்யமீன் என்னும் கோத்திரங்கள் நிற்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. कि शापित हो वह मनुष्य जो कोई मूर्ति कारीगर से खुदवाकर वा ढलवाकर निराले स्थान में स्थापन करे,]]></a:t>
+              <a:t><![CDATA[13. சாபங்கூறப்படும்பொருட்டு ஏபால்மலையில் ரூபன், காத், ஆசேர், செபுலோன், தாண், நப்தலி என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि इस से यहोवा को घृणा लगती है। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[கோத்திரங்கள் நிற்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. शापित हो वह जो अपने पिता वा माता को तुच्छ जाने। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது லேவியர் உரத்த சத்தமிட்டு இஸ்ரவேல் மனிதர் எல்லாரையும் பார்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. शापित हो वह जो किसी दूसरे के सिवाने को हटाए। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[15. கர்த்தருக்கு அருவருப்பான காரியமாகிய தொழிலாளிகளுடைய கைவேலையால் செய்யப்பட்டதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. शापित हो वह जो अन्धे को मार्ग से भटका दे। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[வார்ப்பிக்கப்பட்டதுமான யாதொரு விக்கிரகத்தை உண்டுபண்ணி ஒளிப்பிடத்திலே வைக்கிறவன் சபிக்கப்பட்டவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. शापित हो वह जो परदेशी, अनाथ, वा विधवा का न्याय बिगाड़े। तब सब लोग कहें आमीन॥]]></a:t>
+              <a:t><![CDATA[என்பார்களாக; அதற்கு ஜனங்களெல்லாரும் பிரதியுத்தரமாக ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हें सुनाता हूं उन सब को मानना।]]></a:t>
+              <a:t><![CDATA[கட்டளைகளையெல்லாம் கைக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. शापित हो वह जो अपनी सौतेली माता से कुकर्म करे, क्योकिं वह अपने पिता का ओढ़ना उघाड़ता है। तब सब]]></a:t>
+              <a:t><![CDATA[16. தன் தகப்பனையும் தன் தாயையும் தூஷிக்கிறவன் சபிக்கப்பட்டவன் என்பார்கள்; ஜனங்களெல்லாரும் ஆமென்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[என்று சொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. शापित हो वह जो किसी प्रकार के पशु से कुकर्म करे। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[17. பிறனுடைய எல்லைக்குறியை ஒற்றிப்போடுகிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. शापित हो वह जो अपनी बहिन, चाहे सगी हो चाहे सौतेली, उस से कुकर्म करे। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[என்று சொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. शापित हो वह जो अपनी सास के संग कुकर्म करे। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[18. குருடனை வழிதப்பச்செய்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. शापित हो वह जो किसी को छिपकर मारे। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[சொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. शापित हो वह जो निर्दोष जन के मार डालने के लिये धन ले। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[19. பரதேசி திக்கற்றவன் விதவை ஆகிய இவர்களுடைய நியாயத்தைப் புரட்டுகிறவன் சபிக்கப்படவன் என்பார்களாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +10302,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. शापित हो वह जो इस व्यवस्था के वचनों को मानकर पूरा न करे। तब सब लोग कहें, आमीन॥]]></a:t>
+              <a:t><![CDATA[ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. தன் தகப்பன் மனைவியோடே சயனிக்கிறவன், தன் தகப்பனுடைய மானத்தைத் திறந்தபடியினாலே, சபிக்கப்பட்டவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +10698,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और जब तुम यरदन पार होके उस देश में पहुंचो, जो तेरा परमेश्वर यहोवा तुझे देता है, तब बड़े बड़े]]></a:t>
+              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுக்கும் தேசத்திற்கு நீ போக யோர்தானைக் கடக்கும் நாளில், நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. யாதொரு மிருகத்தோடே புணர்ச்சிசெய்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. தன் தகப்பனுக்காவது தாய்க்காவது குமாரத்தியாகிய தன் சகோதரியோடே சயனிக்கிறவன் சபிக்கப்பட்டவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. தன் மாமியோடே சயனிக்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ஒளிப்பிடத்திலே பிறனைக் கொலைசெய்கிறவன் சபிக்கப்பட்டவன் என்பார்களாக; ஜனங்களெல்லாரும் ஆமென் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. குற்றமில்லாதவனைக் கொலைசெய்யும்படி பரிதானம் வாங்குகிறவன் சபிக்கப்பட்டவன் என்பார்களாக;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पत्थर खड़े कर लेना, और उन पर चूना पोतना;]]></a:t>
+              <a:t><![CDATA[பெரியகல்லுகளை நாட்டி, அவைகளுக்குச் சாந்து பூசி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. இந்த நியாயப்பிரமாண வார்த்தைகளையெல்லாம் கைக்கொண்டு நடவாதவன் சபிக்கப்பட்டவன் என்பர்களாக;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்களெல்லாரும் ஆமென் என்று சொல்லக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और पार होने के बाद उन पर इस व्यवस्था के सारे वचनों को लिखना, इसलिये कि जो देश तेरे पूर्वजों का]]></a:t>
+              <a:t><![CDATA[3. உன் பிதாக்களின் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி உனக்குக் கொடுக்கும் பாலும் தேனும் ஓடுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर यहोवा अपने वचन के अनुसार तुझे देता है, और जिस में दूध और मधु की धाराएं बहती हैं, उस देश में]]></a:t>
+              <a:t><![CDATA[தேசத்திற்குள் பிரவேசிக்கும்படி நீ கடந்துபோனபின்பு, இந்த நியாயப்பிரமாண வார்த்தைகள் யாவையும் அவைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू जाने पाए।]]></a:t>
+              <a:t><![CDATA[எழுதக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर जिन पत्थरों के विषय में मैं ने आज आज्ञा दी है, उन्हें तुम यरदन के पार हो कर एबाल पहाड़ पर]]></a:t>
+              <a:t><![CDATA[4. மேலும் நீங்கள் யோர்தானைக் கடந்தபோது, இன்று நான் உங்களுக்குக் கட்டளையிட்டபடி அந்தக் கல்லுகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>