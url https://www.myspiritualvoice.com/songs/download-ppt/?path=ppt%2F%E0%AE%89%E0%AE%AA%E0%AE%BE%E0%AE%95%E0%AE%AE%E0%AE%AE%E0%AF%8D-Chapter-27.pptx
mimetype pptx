--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598876" r:id="rId1"/>
+    <p:sldLayoutId id="2478604292" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>