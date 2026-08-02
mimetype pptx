--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -279,58 +279,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide141.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide141.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide142.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide142.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide143.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide143.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide144.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide144.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide145.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide148.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -455,54 +447,50 @@
     <p:sldId id="375" r:id="rId122"/>
     <p:sldId id="376" r:id="rId123"/>
     <p:sldId id="377" r:id="rId124"/>
     <p:sldId id="378" r:id="rId125"/>
     <p:sldId id="379" r:id="rId126"/>
     <p:sldId id="380" r:id="rId127"/>
     <p:sldId id="381" r:id="rId128"/>
     <p:sldId id="382" r:id="rId129"/>
     <p:sldId id="383" r:id="rId130"/>
     <p:sldId id="384" r:id="rId131"/>
     <p:sldId id="385" r:id="rId132"/>
     <p:sldId id="386" r:id="rId133"/>
     <p:sldId id="387" r:id="rId134"/>
     <p:sldId id="388" r:id="rId135"/>
     <p:sldId id="389" r:id="rId136"/>
     <p:sldId id="390" r:id="rId137"/>
     <p:sldId id="391" r:id="rId138"/>
     <p:sldId id="392" r:id="rId139"/>
     <p:sldId id="393" r:id="rId140"/>
     <p:sldId id="394" r:id="rId141"/>
     <p:sldId id="395" r:id="rId142"/>
     <p:sldId id="396" r:id="rId143"/>
     <p:sldId id="397" r:id="rId144"/>
     <p:sldId id="398" r:id="rId145"/>
     <p:sldId id="399" r:id="rId146"/>
-    <p:sldId id="400" r:id="rId147"/>
-[...2 lines deleted...]
-    <p:sldId id="403" r:id="rId150"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -744,57 +732,53 @@
   <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
   <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
   <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
   <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
   <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
   <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
   <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
   <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
   <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
   <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide129.xml"/>
   <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide130.xml"/>
   <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide131.xml"/>
   <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide132.xml"/>
   <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide133.xml"/>
   <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide134.xml"/>
   <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide135.xml"/>
   <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide136.xml"/>
   <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide137.xml"/>
   <Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide138.xml"/>
   <Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide139.xml"/>
   <Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide140.xml"/>
   <Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide141.xml"/>
   <Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide142.xml"/>
   <Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide143.xml"/>
   <Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide144.xml"/>
-  <Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide145.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -854,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உன் சத்துருக்கள் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுத்த உன் கர்ப்பக்கனியான உன் புத்திரபுத்திரிகளின் மாம்சத்தைத் தின்பாய்.]]></a:t>
+              <a:t><![CDATA[5. Blessed shall be your basket and your store.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் சத்துருக்களுக்கு முன்பாக நீ முறிய அடிக்கப்படும்படி கர்த்தர் செய்வார்; ஒரு வழியாய் அவர்களுக்கு எதிராகப் புறப்படுவாய், ஏழு வழியாய் அவர்களுக்கு முன்பாக ஓடிப்போவாய்; நீ பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் சிதறுண்டுபோவாய்.]]></a:t>
+              <a:t><![CDATA[50. A nation of fierce countenance, which shall not regard the person of the old, nor show favour to the young:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் சத்துருக்களுக்கு முன்பாக நீ முறிய அடிக்கப்படும்படி கர்த்தர் செய்வார்; ஒரு வழியாய் அவர்களுக்கு எதிராகப் புறப்படுவாய், ஏழு வழியாய் அவர்களுக்கு முன்பாக ஓடிப்போவாய்; நீ பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் சிதறுண்டுபோவாய்.]]></a:t>
+              <a:t><![CDATA[51. And he shall eat the fruit of your cattle, and the fruit of your land, until you be destroyed: which also shall not leave you either corn, wine, or oil, or the increase of your cattle, or flocks of your sheep, until he have destroyed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் பிணம் ஆகாயத்துப் பறவைகளுக்கும் பூமியின் மிருகங்களுக்கும் இரையாகும்; அவைகளை விரட்டுவாரில்லாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[51. And he shall eat the fruit of your cattle, and the fruit of your land, until you be destroyed: which also shall not leave you either corn, wine, or oil, or the increase of your cattle, or flocks of your sheep, until he have destroyed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் பிணம் ஆகாயத்துப் பறவைகளுக்கும் பூமியின் மிருகங்களுக்கும் இரையாகும்; அவைகளை விரட்டுவாரில்லாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[51. And he shall eat the fruit of your cattle, and the fruit of your land, until you be destroyed: which also shall not leave you either corn, wine, or oil, or the increase of your cattle, or flocks of your sheep, until he have destroyed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ குணமாகாதபடி கர்த்தர் உன்னை எகிப்தின் எரிபந்தமான பருக்களினாலும், மூலவியாதியினாலும், சொறியினாலும், சிரங்கினாலும் வாதிப்பார்.]]></a:t>
+              <a:t><![CDATA[52. And he shall besiege you in all your gates, until your high and fenced walls come down, wherein you trusted, throughout all your land: and he shall besiege you in all your gates throughout all your land, which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ குணமாகாதபடி கர்த்தர் உன்னை எகிப்தின் எரிபந்தமான பருக்களினாலும், மூலவியாதியினாலும், சொறியினாலும், சிரங்கினாலும் வாதிப்பார்.]]></a:t>
+              <a:t><![CDATA[52. And he shall besiege you in all your gates, until your high and fenced walls come down, wherein you trusted, throughout all your land: and he shall besiege you in all your gates throughout all your land, which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கர்த்தர் உன்னைப் புத்திமயக்கத்தினாலும், குருட்டாட்டத்தினாலும், மனத்திகைப்பினாலும் வாதிப்பார்.]]></a:t>
+              <a:t><![CDATA[52. And he shall besiege you in all your gates, until your high and fenced walls come down, wherein you trusted, throughout all your land: and he shall besiege you in all your gates throughout all your land, which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. குருடன் அந்தகாரத்திலே தடவித்திரிகிறதுபோல, நீ பட்டப்பகலிலே தடவிக்கொண்டு திரிவாய்; உன் வழிகளில் ஒன்றும் உனக்கு வாய்க்காதேபோம்; உதவிசெய்வாரில்லாமல் நீ எந்நாளும் ஒடுக்கப்படுகிறவனும் பறிகொடுக்கிறவனுமாய் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[53. And you shall eat the fruit of yours own body, the flesh of your sons and of your daughters, which the LORD your God has given you, in the siege, and in the strictness, wherewith yours enemies shall distress you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. குருடன் அந்தகாரத்திலே தடவித்திரிகிறதுபோல, நீ பட்டப்பகலிலே தடவிக்கொண்டு திரிவாய்; உன் வழிகளில் ஒன்றும் உனக்கு வாய்க்காதேபோம்; உதவிசெய்வாரில்லாமல் நீ எந்நாளும் ஒடுக்கப்படுகிறவனும் பறிகொடுக்கிறவனுமாய் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[53. And you shall eat the fruit of yours own body, the flesh of your sons and of your daughters, which the LORD your God has given you, in the siege, and in the strictness, wherewith yours enemies shall distress you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பெண்ணை உனக்கு நியமிப்பாய், வேறொருவன் அவளுடன் சயனிப்பான்; வீட்டைக் கட்டுவாய், அதிலே குடியிருக்கமாட்டாய்; திராட்சத்தோட்டத்தை நாட்டுவாய், அதின் பலனை அனுபவிக்கமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[54. So that the man that is tender among you, and very delicate, his eye shall be evil toward his brother, and toward the wife of his bosom, and toward the remnant of his children which he shall leave:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உன் சத்துருக்கள் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுத்த உன் கர்ப்பக்கனியான உன் புத்திரபுத்திரிகளின் மாம்சத்தைத் தின்பாய்.]]></a:t>
+              <a:t><![CDATA[6. Blessed shall you be when you come in, and blessed shall you be when you go out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பெண்ணை உனக்கு நியமிப்பாய், வேறொருவன் அவளுடன் சயனிப்பான்; வீட்டைக் கட்டுவாய், அதிலே குடியிருக்கமாட்டாய்; திராட்சத்தோட்டத்தை நாட்டுவாய், அதின் பலனை அனுபவிக்கமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[54. So that the man that is tender among you, and very delicate, his eye shall be evil toward his brother, and toward the wife of his bosom, and toward the remnant of his children which he shall leave:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் மாடுகள் உன் கண்களுக்கு முன்பாக அடிக்கப்படும், நீ அதில் ஒன்றும் புசிப்பதில்லை; உன் கழுதை உனக்கு முன்பாகக் கொள்ளையிட்டுக் கொண்டுபோகப்பட்டு, உனக்குத் திரும்ப அகப்படாமற்போம்; உன் ஆடுகள் உன் சத்துருக்களுக்குக் கொடுக்கப்படும்; விடுவிப்பார் ஒருவரும் உனக்கு இல்லாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[54. So that the man that is tender among you, and very delicate, his eye shall be evil toward his brother, and toward the wife of his bosom, and toward the remnant of his children which he shall leave:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் மாடுகள் உன் கண்களுக்கு முன்பாக அடிக்கப்படும், நீ அதில் ஒன்றும் புசிப்பதில்லை; உன் கழுதை உனக்கு முன்பாகக் கொள்ளையிட்டுக் கொண்டுபோகப்பட்டு, உனக்குத் திரும்ப அகப்படாமற்போம்; உன் ஆடுகள் உன் சத்துருக்களுக்குக் கொடுக்கப்படும்; விடுவிப்பார் ஒருவரும் உனக்கு இல்லாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[55. So that he will not give to any of them of the flesh of his children whom he shall eat: because he has nothing left him in the siege, and in the strictness, wherewith yours enemies shall distress you in all your gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் மாடுகள் உன் கண்களுக்கு முன்பாக அடிக்கப்படும், நீ அதில் ஒன்றும் புசிப்பதில்லை; உன் கழுதை உனக்கு முன்பாகக் கொள்ளையிட்டுக் கொண்டுபோகப்பட்டு, உனக்குத் திரும்ப அகப்படாமற்போம்; உன் ஆடுகள் உன் சத்துருக்களுக்குக் கொடுக்கப்படும்; விடுவிப்பார் ஒருவரும் உனக்கு இல்லாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[55. So that he will not give to any of them of the flesh of his children whom he shall eat: because he has nothing left him in the siege, and in the strictness, wherewith yours enemies shall distress you in all your gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. உன் குமாரரும் உன் குமாரத்திகளும் அந்நிய ஜனங்களுக்கு ஒப்புக்கொடுக்கப்படுவார்கள்; அவர்களைக் காண உன் கண்கள் நாடோறும் பார்த்துப்பார்த்துப் பூத்துப்போம்; உன் கையில் பெலனில்லாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[56. The tender and delicate woman among you, which would not adventure to set the sole of her foot upon the ground for delicateness and tenderness, her eye shall be evil toward the husband of her bosom, and toward her son, and toward her daughter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. உன் குமாரரும் உன் குமாரத்திகளும் அந்நிய ஜனங்களுக்கு ஒப்புக்கொடுக்கப்படுவார்கள்; அவர்களைக் காண உன் கண்கள் நாடோறும் பார்த்துப்பார்த்துப் பூத்துப்போம்; உன் கையில் பெலனில்லாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[56. The tender and delicate woman among you, which would not adventure to set the sole of her foot upon the ground for delicateness and tenderness, her eye shall be evil toward the husband of her bosom, and toward her son, and toward her daughter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உன் நிலத்தின் கனியையும், உன் பிரயாசத்தின் எல்லாப் பலனையும் நீ அறியாத ஜனங்கள் புசிப்பார்கள்; நீ சகலநாளும் ஒடுக்கப்பட்டும் நொறுக்கப்பட்டும் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[56. The tender and delicate woman among you, which would not adventure to set the sole of her foot upon the ground for delicateness and tenderness, her eye shall be evil toward the husband of her bosom, and toward her son, and toward her daughter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உன் நிலத்தின் கனியையும், உன் பிரயாசத்தின் எல்லாப் பலனையும் நீ அறியாத ஜனங்கள் புசிப்பார்கள்; நீ சகலநாளும் ஒடுக்கப்பட்டும் நொறுக்கப்பட்டும் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[56. The tender and delicate woman among you, which would not adventure to set the sole of her foot upon the ground for delicateness and tenderness, her eye shall be evil toward the husband of her bosom, and toward her son, and toward her daughter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உன் கண்கள் காணும் காரியங்களினாலே மதிமயங்கிப்போவாய்.]]></a:t>
+              <a:t><![CDATA[57. And toward her young one that comes out from between her feet, and toward her children which she shall bear: for she shall eat them for lack of all things secretly in the siege and strictness, wherewith yours enemy shall distress you in your gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன் உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் குணமாகாதபடிக்கு, கர்த்தர் உன்னை முழங்கால்களிலும் தொடைகளிலும் கொடிய எரிபந்தப் பருக்களினாலே வாதிப்பார்.]]></a:t>
+              <a:t><![CDATA[57. And toward her young one that comes out from between her feet, and toward her children which she shall bear: for she shall eat them for lack of all things secretly in the siege and strictness, wherewith yours enemy shall distress you in your gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உன் சத்துருக்கள் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுத்த உன் கர்ப்பக்கனியான உன் புத்திரபுத்திரிகளின் மாம்சத்தைத் தின்பாய்.]]></a:t>
+              <a:t><![CDATA[7. The LORD shall cause yours enemies that rise up against you to be smitten before your face: they shall come out against you one way, and flee before you seven ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன் உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் குணமாகாதபடிக்கு, கர்த்தர் உன்னை முழங்கால்களிலும் தொடைகளிலும் கொடிய எரிபந்தப் பருக்களினாலே வாதிப்பார்.]]></a:t>
+              <a:t><![CDATA[58. If you will not observe to do all the words of this law that are written in this book, that you may fear this glorious and fearful name, THE LORD Your GOD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தர் உன்னையும், உனக்காக நீ ஏற்படுத்திக்கொண்ட ராஜாவையும், நீயும் உன் பிதாக்களும் அறியாத ஜாதிகளிடத்துக்குப் போகப்பண்ணுவார்; அங்கே நீ மரமும் கல்லுமான அந்நிய தேவர்களைச் சேவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[58. If you will not observe to do all the words of this law that are written in this book, that you may fear this glorious and fearful name, THE LORD Your GOD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தர் உன்னையும், உனக்காக நீ ஏற்படுத்திக்கொண்ட ராஜாவையும், நீயும் உன் பிதாக்களும் அறியாத ஜாதிகளிடத்துக்குப் போகப்பண்ணுவார்; அங்கே நீ மரமும் கல்லுமான அந்நிய தேவர்களைச் சேவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[59. Then the LORD will make your plagues wonderful, and the plagues of your seed, even great plagues, and of long continuance, and sore sicknesses, and of long continuance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தர் உன்னைக் கொண்டுபோய்விடும் எல்லா ஜனங்களுக்குள்ளும் பிரமிப்பும் பழமொழியும் பரியாசச் சொல்லுமாவாய்.]]></a:t>
+              <a:t><![CDATA[59. Then the LORD will make your plagues wonderful, and the plagues of your seed, even great plagues, and of long continuance, and sore sicknesses, and of long continuance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்த்தர் உன்னைக் கொண்டுபோய்விடும் எல்லா ஜனங்களுக்குள்ளும் பிரமிப்பும் பழமொழியும் பரியாசச் சொல்லுமாவாய்.]]></a:t>
+              <a:t><![CDATA[60. Moreover he will bring upon you all the diseases of Egypt, which you were afraid of; and they shall cleave unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. மிகுந்த விதையை வயலுக்குக் கொண்டுபோவாய், கொஞ்சம் அறுப்பாய்; வெட்டுக்கிளி அதைப் பட்சித்துப்போடும்.]]></a:t>
+              <a:t><![CDATA[61. Also every sickness, and every plague, which is not written in the book of this law, them will the LORD bring upon you, until you be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. மிகுந்த விதையை வயலுக்குக் கொண்டுபோவாய், கொஞ்சம் அறுப்பாய்; வெட்டுக்கிளி அதைப் பட்சித்துப்போடும்.]]></a:t>
+              <a:t><![CDATA[61. Also every sickness, and every plague, which is not written in the book of this law, them will the LORD bring upon you, until you be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. திராட்சத்தோட்டங்களை நாட்டிப்பயிரிடுவாய், ஆனாலும் நீ திராட்சரசம் குடிப்பதும் இல்லை, திராட்சப்பழங்களைச் சேர்ப்பதும் இல்லை; பூச்சி அதைத் தின்று போடும்.]]></a:t>
+              <a:t><![CDATA[62. And all of you shall be left few in number, whereas all of you were as the stars of heaven for multitude; because you would not obey the voice of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. திராட்சத்தோட்டங்களை நாட்டிப்பயிரிடுவாய், ஆனாலும் நீ திராட்சரசம் குடிப்பதும் இல்லை, திராட்சப்பழங்களைச் சேர்ப்பதும் இல்லை; பூச்சி அதைத் தின்று போடும்.]]></a:t>
+              <a:t><![CDATA[62. And all of you shall be left few in number, whereas all of you were as the stars of heaven for multitude; because you would not obey the voice of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஒலிவமரங்கள் உன் எல்லைகளிலெங்கும் இருக்கும், ஆனாலும் அதின் எண்ணெயை நீ பூசிக்கொள்வதில்லை; உன் ஒலிவமரத்தின் பிஞ்சுகள் உதிர்ந்துபோம்.]]></a:t>
+              <a:t><![CDATA[63. And it shall come to pass, that as the LORD rejoiced over you to do you good, and to multiply you; so the LORD will rejoice over you to destroy you, and to bring you to nothing; and all of you shall be plucked from off the land where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +4435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உன் சத்துருக்கள் உன் வாசல்களிலும் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், உன்னிடத்தில் செருக்கும் சுகசெல்வமுமுள்ள மனிதன் சகலத்தையும் இழந்து, தன் இல்லாமையிலே தான் தின்னும் தன் பிள்ளைகளின் மாம்சத்திலே,]]></a:t>
+              <a:t><![CDATA[7. The LORD shall cause yours enemies that rise up against you to be smitten before your face: they shall come out against you one way, and flee before you seven ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4560,51 +4544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஒலிவமரங்கள் உன் எல்லைகளிலெங்கும் இருக்கும், ஆனாலும் அதின் எண்ணெயை நீ பூசிக்கொள்வதில்லை; உன் ஒலிவமரத்தின் பிஞ்சுகள் உதிர்ந்துபோம்.]]></a:t>
+              <a:t><![CDATA[63. And it shall come to pass, that as the LORD rejoiced over you to do you good, and to multiply you; so the LORD will rejoice over you to destroy you, and to bring you to nothing; and all of you shall be plucked from off the land where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4669,51 +4653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீ குமாரரையும் குமாரத்திகளையும் பெறுவாய், ஆனாலும் அவர்கள் உன்னோடேகூட இரார்கள்; அவர்கள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[63. And it shall come to pass, that as the LORD rejoiced over you to do you good, and to multiply you; so the LORD will rejoice over you to destroy you, and to bring you to nothing; and all of you shall be plucked from off the land where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide132.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4778,51 +4762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீ குமாரரையும் குமாரத்திகளையும் பெறுவாய், ஆனாலும் அவர்கள் உன்னோடேகூட இரார்கள்; அவர்கள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[64. And the LORD shall scatter you among all people, from the one end of the earth even unto the other; and there you shall serve other gods, which neither you nor your fathers have known, even wood and stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide133.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4887,51 +4871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உன் மரங்களெல்லாவற்றையும் உன் நிலத்தின் கனிகளையும் விட்டில் பட்சித்துப்போடும்.]]></a:t>
+              <a:t><![CDATA[64. And the LORD shall scatter you among all people, from the one end of the earth even unto the other; and there you shall serve other gods, which neither you nor your fathers have known, even wood and stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide134.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4996,51 +4980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உன் நடுவிலிருக்கிற அந்நியன் உனக்கு மேற்பட்டு மேன்மேலும் உயர்ந்திருப்பான்; நீ மிகவும் தாழ்த்தப்பட்டுப்போவாய்.]]></a:t>
+              <a:t><![CDATA[64. And the LORD shall scatter you among all people, from the one end of the earth even unto the other; and there you shall serve other gods, which neither you nor your fathers have known, even wood and stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide135.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5105,51 +5089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உன் நடுவிலிருக்கிற அந்நியன் உனக்கு மேற்பட்டு மேன்மேலும் உயர்ந்திருப்பான்; நீ மிகவும் தாழ்த்தப்பட்டுப்போவாய்.]]></a:t>
+              <a:t><![CDATA[65. And among these nations shall you find no ease, neither shall the sole of your foot have rest: but the LORD shall give you there a trembling heart, and failing of eyes, and sorrow of mind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide136.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5214,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவன் உன்னிடத்தில் கடன்படான்; நீ அவனிடத்தில் கடன்படுவாய்; அவன் தலையாயிருப்பான், நீ வாலாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[65. And among these nations shall you find no ease, neither shall the sole of your foot have rest: but the LORD shall give you there a trembling heart, and failing of eyes, and sorrow of mind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide137.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5323,51 +5307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவன் உன்னிடத்தில் கடன்படான்; நீ அவனிடத்தில் கடன்படுவாய்; அவன் தலையாயிருப்பான், நீ வாலாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[65. And among these nations shall you find no ease, neither shall the sole of your foot have rest: but the LORD shall give you there a trembling heart, and failing of eyes, and sorrow of mind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide138.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5432,51 +5416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. உன் தேவனாகிய கர்த்தர் உனக்குவிதிக்கத்தக்க அவருடைய கற்பனைகளையும் கட்டளைகளையும் கைக்கொள்ளும்படி, நீ அவர் சத்தத்திற்குச் செவிகொடாதபடியினால், இந்தச் சாபங்கள் எல்லாம் உன்மேல் வந்து, நீ அழியுமட்டும் உன்னைத்தொடர்ந்து பிடித்து,]]></a:t>
+              <a:t><![CDATA[66. And your life shall hang in doubt before you; and you shall fear day and night, and shall have none assurance of your life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide139.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5541,51 +5525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. உன் தேவனாகிய கர்த்தர் உனக்குவிதிக்கத்தக்க அவருடைய கற்பனைகளையும் கட்டளைகளையும் கைக்கொள்ளும்படி, நீ அவர் சத்தத்திற்குச் செவிகொடாதபடியினால், இந்தச் சாபங்கள் எல்லாம் உன்மேல் வந்து, நீ அழியுமட்டும் உன்னைத்தொடர்ந்து பிடித்து,]]></a:t>
+              <a:t><![CDATA[66. And your life shall hang in doubt before you; and you shall fear day and night, and shall have none assurance of your life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5650,51 +5634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உன் சத்துருக்கள் உன் வாசல்களிலும் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், உன்னிடத்தில் செருக்கும் சுகசெல்வமுமுள்ள மனிதன் சகலத்தையும் இழந்து, தன் இல்லாமையிலே தான் தின்னும் தன் பிள்ளைகளின் மாம்சத்திலே,]]></a:t>
+              <a:t><![CDATA[7. The LORD shall cause yours enemies that rise up against you to be smitten before your face: they shall come out against you one way, and flee before you seven ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide140.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5759,51 +5743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. உன் தேவனாகிய கர்த்தர் உனக்குவிதிக்கத்தக்க அவருடைய கற்பனைகளையும் கட்டளைகளையும் கைக்கொள்ளும்படி, நீ அவர் சத்தத்திற்குச் செவிகொடாதபடியினால், இந்தச் சாபங்கள் எல்லாம் உன்மேல் வந்து, நீ அழியுமட்டும் உன்னைத்தொடர்ந்து பிடித்து,]]></a:t>
+              <a:t><![CDATA[67. In the morning you shall say, Would God it were even! and at even you shall say, Would God it were morning! for the fear of yours heart wherewith you shall fear, and for the sight of yours eyes which you shall see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide141.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5868,51 +5852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உன்னிலும் உன் சந்ததியிலும் என்றைக்கும் அடையாளமாகவும் அற்புதமாகவும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[67. In the morning you shall say, Would God it were even! and at even you shall say, Would God it were morning! for the fear of yours heart wherewith you shall fear, and for the sight of yours eyes which you shall see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide142.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5977,51 +5961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. சகலமும் பரிபூரணமாயிருக்கையில், நீ மனமகிழ்ச்சியோடும் களிப்போடும் உன் தேவனாகிய கர்த்தரைச் சேவியாமற்போனதினிமித்தம்,]]></a:t>
+              <a:t><![CDATA[68. And the LORD shall bring you into Egypt again with ships, by the way whereof I spoke unto you, You shall see it no more again: and there all of you shall be sold unto your enemies for bondmen and bondwomen, and no man shall buy you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide143.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6086,51 +6070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. சகலமும் பரிபூரணமாயிருக்கையில், நீ மனமகிழ்ச்சியோடும் களிப்போடும் உன் தேவனாகிய கர்த்தரைச் சேவியாமற்போனதினிமித்தம்,]]></a:t>
+              <a:t><![CDATA[68. And the LORD shall bring you into Egypt again with ships, by the way whereof I spoke unto you, You shall see it no more again: and there all of you shall be sold unto your enemies for bondmen and bondwomen, and no man shall buy you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide144.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6195,487 +6179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. சகலமும் குறைவுபட்டு, பட்டினியோடும் தாகத்தோடும் நிர்வாணத்தோடும், கர்த்தர் உனக்கு விரோதமாய் அனுப்பும் சத்துருக்களைச் சேவிப்பாய்; அவர்கள் உன்னை அழித்துத் தீருமட்டும், இருப்பு நுகத்தடியை உன் கழுத்தின்மேல் போடுவார்கள்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[49. கிழவன் என்று முகம்பாராமலும், வாலிபன் என்று இரங்காமலும் இருக்கும் கொடிய முகமுள்ளதும்,]]></a:t>
+              <a:t><![CDATA[68. And the LORD shall bring you into Egypt again with ships, by the way whereof I spoke unto you, You shall see it no more again: and there all of you shall be sold unto your enemies for bondmen and bondwomen, and no man shall buy you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6740,51 +6288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உன் சத்துருக்கள் உன் வாசல்களிலும் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், உன்னிடத்தில் செருக்கும் சுகசெல்வமுமுள்ள மனிதன் சகலத்தையும் இழந்து, தன் இல்லாமையிலே தான் தின்னும் தன் பிள்ளைகளின் மாம்சத்திலே,]]></a:t>
+              <a:t><![CDATA[8. The LORD shall command the blessing upon you in your storehouses, and in all that you set yours hand unto; and he shall bless you in the land which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6849,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. தன் சகோதரனுக்காகிலும், தன் மார்பில் இருக்கிற மனைவிக்காகிலும், தனக்கு மீந்திருக்கிற தன் மக்களில் ஒருவனுக்காகிலும் கொஞ்சமேனும் கொடாதபடி அவர்கள்மேல் வன்கண்ணாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[8. The LORD shall command the blessing upon you in your storehouses, and in all that you set yours hand unto; and he shall bless you in the land which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6958,51 +6506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. தன் சகோதரனுக்காகிலும், தன் மார்பில் இருக்கிற மனைவிக்காகிலும், தனக்கு மீந்திருக்கிற தன் மக்களில் ஒருவனுக்காகிலும் கொஞ்சமேனும் கொடாதபடி அவர்கள்மேல் வன்கண்ணாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[9. The LORD shall establish you an holy people unto himself, as he has sworn unto you, if you shall keep the commandments of the LORD your God, and walk in his ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7067,51 +6615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. தன் சகோதரனுக்காகிலும், தன் மார்பில் இருக்கிற மனைவிக்காகிலும், தனக்கு மீந்திருக்கிற தன் மக்களில் ஒருவனுக்காகிலும் கொஞ்சமேனும் கொடாதபடி அவர்கள்மேல் வன்கண்ணாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[9. The LORD shall establish you an holy people unto himself, as he has sworn unto you, if you shall keep the commandments of the LORD your God, and walk in his ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7176,51 +6724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. உன்னிடத்தில் சுகசெல்வத்தினாலும் செருக்கினாலும் தன் உள்ளங்காலைத் தரையின்மேல் வைக்க அஞ்சின செருக்கும் சுகசெல்வமுமுள்ள ஸ்திரீ தன் கால்களின் நடுவே புறப்பட்ட தன் நஞ்சுக்கொடியினிமித்தமும், தான் பெற்ற பிள்ளைகளினிமித்தமும், தன் மார்பில் இருக்கிற புருஷன்மேலும் தன் குமாரன்மேலும் தன் குமாரத்தியின்மேலும் வன்கண்ணாயிருப்பாள்;]]></a:t>
+              <a:t><![CDATA[10. And all people of the earth shall see that you are called by the name of the LORD; and they shall be afraid of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7285,51 +6833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. உனக்குத் தெரியாத பாஷையைப் பேசுகிறதுமான ஜாதியை வெகுதூரத்திலுள்ள பூமியின் கடையாந்தரத்திலிருந்து கர்த்தர் உன்மேல் கழுகு பறக்கும் வேகமாய் வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[1. And it shall come to pass, if you shall hearken diligently unto the voice of the LORD your God, to observe and to do all his commandments which I command you this day, that the LORD your God will set you on high above all nations of the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7394,51 +6942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. உன்னிடத்தில் சுகசெல்வத்தினாலும் செருக்கினாலும் தன் உள்ளங்காலைத் தரையின்மேல் வைக்க அஞ்சின செருக்கும் சுகசெல்வமுமுள்ள ஸ்திரீ தன் கால்களின் நடுவே புறப்பட்ட தன் நஞ்சுக்கொடியினிமித்தமும், தான் பெற்ற பிள்ளைகளினிமித்தமும், தன் மார்பில் இருக்கிற புருஷன்மேலும் தன் குமாரன்மேலும் தன் குமாரத்தியின்மேலும் வன்கண்ணாயிருப்பாள்;]]></a:t>
+              <a:t><![CDATA[10. And all people of the earth shall see that you are called by the name of the LORD; and they shall be afraid of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7503,51 +7051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. உன்னிடத்தில் சுகசெல்வத்தினாலும் செருக்கினாலும் தன் உள்ளங்காலைத் தரையின்மேல் வைக்க அஞ்சின செருக்கும் சுகசெல்வமுமுள்ள ஸ்திரீ தன் கால்களின் நடுவே புறப்பட்ட தன் நஞ்சுக்கொடியினிமித்தமும், தான் பெற்ற பிள்ளைகளினிமித்தமும், தன் மார்பில் இருக்கிற புருஷன்மேலும் தன் குமாரன்மேலும் தன் குமாரத்தியின்மேலும் வன்கண்ணாயிருப்பாள்;]]></a:t>
+              <a:t><![CDATA[11. And the LORD shall make you abundant in goods, in the fruit of your body, and in the fruit of your cattle, and in the fruit of your ground, in the land which the LORD swore unto your fathers to give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7612,51 +7160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தருடைய கட்டளைகளின்படியெல்லாம் செய்ய நீ கவனமாயிருக்கும்படிக்கு, அவர் சத்தத்திற்கு உண்மையாய்ச் செவிகொடுப்பாயானால், உன் தேவனாகிய கர்த்தர் பூமியிலுள்ள சகல ஜாதிகளிலும் உன்னை மேன்மையாக வைப்பார்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD shall make you abundant in goods, in the fruit of your body, and in the fruit of your cattle, and in the fruit of your ground, in the land which the LORD swore unto your fathers to give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7721,51 +7269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தருடைய கட்டளைகளின்படியெல்லாம் செய்ய நீ கவனமாயிருக்கும்படிக்கு, அவர் சத்தத்திற்கு உண்மையாய்ச் செவிகொடுப்பாயானால், உன் தேவனாகிய கர்த்தர் பூமியிலுள்ள சகல ஜாதிகளிலும் உன்னை மேன்மையாக வைப்பார்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD shall make you abundant in goods, in the fruit of your body, and in the fruit of your cattle, and in the fruit of your ground, in the land which the LORD swore unto your fathers to give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7830,51 +7378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தருடைய கட்டளைகளின்படியெல்லாம் செய்ய நீ கவனமாயிருக்கும்படிக்கு, அவர் சத்தத்திற்கு உண்மையாய்ச் செவிகொடுப்பாயானால், உன் தேவனாகிய கர்த்தர் பூமியிலுள்ள சகல ஜாதிகளிலும் உன்னை மேன்மையாக வைப்பார்.]]></a:t>
+              <a:t><![CDATA[12. The LORD shall open unto you his good treasure, the heaven to give the rain unto your land in his season, and to bless all the work of yours hand: and you shall lend unto many nations, and you shall not borrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7939,51 +7487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. உன் சத்துருக்கள் உன் வாசல்களில் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், சகலமும் குறைவுபடுவதினால், அவைகளை இரகசியமாய்த் தின்னுவான்.]]></a:t>
+              <a:t><![CDATA[12. The LORD shall open unto you his good treasure, the heaven to give the rain unto your land in his season, and to bless all the work of yours hand: and you shall lend unto many nations, and you shall not borrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8048,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. உன் சத்துருக்கள் உன் வாசல்களில் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், சகலமும் குறைவுபடுவதினால், அவைகளை இரகசியமாய்த் தின்னுவான்.]]></a:t>
+              <a:t><![CDATA[12. The LORD shall open unto you his good treasure, the heaven to give the rain unto your land in his season, and to bless all the work of yours hand: and you shall lend unto many nations, and you shall not borrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8157,51 +7705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. உன் சத்துருக்கள் உன் வாசல்களில் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், சகலமும் குறைவுபடுவதினால், அவைகளை இரகசியமாய்த் தின்னுவான்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD shall make you the head, and not the tail; and you shall be above only, and you shall not be beneath; if that you hearken unto the commandments of the LORD your God, which I command you this day, to observe and to do them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8266,51 +7814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்துக்குச் செவிகொடுக்கும்போது, இப்பொழுது சொல்லப்படும் ஆசீர்வாதங்களெல்லாம் உன்மேல் வந்து உனக்குப்பலிக்கும்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD shall make you the head, and not the tail; and you shall be above only, and you shall not be beneath; if that you hearken unto the commandments of the LORD your God, which I command you this day, to observe and to do them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8375,51 +7923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்துக்குச் செவிகொடுக்கும்போது, இப்பொழுது சொல்லப்படும் ஆசீர்வாதங்களெல்லாம் உன்மேல் வந்து உனக்குப்பலிக்கும்.]]></a:t>
+              <a:t><![CDATA[14. And you shall not go aside from any of the words which I command you this day, to the right hand, or to the left, to go after other gods to serve them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8484,51 +8032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. உனக்குத் தெரியாத பாஷையைப் பேசுகிறதுமான ஜாதியை வெகுதூரத்திலுள்ள பூமியின் கடையாந்தரத்திலிருந்து கர்த்தர் உன்மேல் கழுகு பறக்கும் வேகமாய் வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[1. And it shall come to pass, if you shall hearken diligently unto the voice of the LORD your God, to observe and to do all his commandments which I command you this day, that the LORD your God will set you on high above all nations of the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8593,51 +8141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. உன் தேவனாகிய கர்த்தர் என்னும் மகிமையும் பயங்கரமுமான நாமத்திற்குப் பயப்படும்படிக்கு, நீ இந்தப் புஸ்தகத்தில் எழுதியிருக்கிற இந்த நியாயப்பிரமாண வார்த்தைகளின்படியெல்லாம் நடக்கக் கவனமாயிராவிட்டால்,]]></a:t>
+              <a:t><![CDATA[14. And you shall not go aside from any of the words which I command you this day, to the right hand, or to the left, to go after other gods to serve them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8702,51 +8250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. உன் தேவனாகிய கர்த்தர் என்னும் மகிமையும் பயங்கரமுமான நாமத்திற்குப் பயப்படும்படிக்கு, நீ இந்தப் புஸ்தகத்தில் எழுதியிருக்கிற இந்த நியாயப்பிரமாண வார்த்தைகளின்படியெல்லாம் நடக்கக் கவனமாயிராவிட்டால்,]]></a:t>
+              <a:t><![CDATA[14. And you shall not go aside from any of the words which I command you this day, to the right hand, or to the left, to go after other gods to serve them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8811,51 +8359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. கர்த்தர் நீங்காத பெரிய வாதைகளாலும் நீங்காத கொடிய ரோகங்களாலும் உன்னையும் உன் சந்ததியையும் அதிசயமாய் வாதித்து,]]></a:t>
+              <a:t><![CDATA[15. But it shall come to pass, if you will not hearken unto the voice of the LORD your God, to observe to do all his commandments and his statutes which I command you this day; that all these curses shall come upon you, and overtake you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8920,51 +8468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. கர்த்தர் நீங்காத பெரிய வாதைகளாலும் நீங்காத கொடிய ரோகங்களாலும் உன்னையும் உன் சந்ததியையும் அதிசயமாய் வாதித்து,]]></a:t>
+              <a:t><![CDATA[15. But it shall come to pass, if you will not hearken unto the voice of the LORD your God, to observe to do all his commandments and his statutes which I command you this day; that all these curses shall come upon you, and overtake you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9029,51 +8577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. நீ கண்டு பயந்த எகிப்து வியாதிகளெல்லாம் உன்மேல் வருவிப்பார்; அவைகள் உன்னைப் பற்றிக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[15. But it shall come to pass, if you will not hearken unto the voice of the LORD your God, to observe to do all his commandments and his statutes which I command you this day; that all these curses shall come upon you, and overtake you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9138,51 +8686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. நீ கண்டு பயந்த எகிப்து வியாதிகளெல்லாம் உன்மேல் வருவிப்பார்; அவைகள் உன்னைப் பற்றிக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[16. Cursed shall you be in the city, and cursed shall you be in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9247,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. இந்த நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிராத எல்லாப் பிணியையும் வாதையையும் நீ அழியுமளவும் கர்த்தர் உன்மேல் வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[17. Cursed shall be your basket and your store.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9356,51 +8904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. இந்த நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிராத எல்லாப் பிணியையும் வாதையையும் நீ அழியுமளவும் கர்த்தர் உன்மேல் வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[18. Cursed shall be the fruit of your body, and the fruit of your land, the increase of your cattle, and the flocks of your sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9465,51 +9013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. திரட்சியிலே வானத்து நட்சத்திரங்களைப்போல் இருந்த நீங்கள், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்திற்குச் செவிகொடாமற்போனதினால், கொஞ்சம் ஜனமாய்ப்போவீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. Cursed shall be the fruit of your body, and the fruit of your land, the increase of your cattle, and the flocks of your sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9574,51 +9122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. திரட்சியிலே வானத்து நட்சத்திரங்களைப்போல் இருந்த நீங்கள், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்திற்குச் செவிகொடாமற்போனதினால், கொஞ்சம் ஜனமாய்ப்போவீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. Cursed shall you be when you come in, and cursed shall you be when you go out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9683,51 +9231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நீ அழியுமட்டும் அந்த ஜாதியான் உன் மிருகஜீவன்களின் பலனையும், உன் நிலத்தின் கனியையும் புசிப்பான்; அவன் உன்னை அழித்துத் தீருமட்டும் உன் தானியத்திலும், திராட்சரசத்திலும், எண்ணெயிலும், உன் மந்தைகளிலுள்ள ஆடுமாடுகளிலும் உனக்கு ஒன்றும் மீதியாகவைக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And it shall come to pass, if you shall hearken diligently unto the voice of the LORD your God, to observe and to do all his commandments which I command you this day, that the LORD your God will set you on high above all nations of the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9792,51 +9340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ பட்டணத்திலும் ஆசீர்வதிக்கப்பட்டிருப்பாய்; வெளியிலும் ஆசீர்வதிக்கப்பட்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[20. The LORD shall send upon you cursing, vexation, and rebuke, in all that you set yours hand unto in order to do, until you be destroyed, and until you perish quickly; because of the wickedness of your doings, whereby you have forsaken me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9901,51 +9449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. கர்த்தர் உங்களுக்கு நன்மை செய்யுமளவும் உங்களைப் பெருகப்பண்ணவும் எப்படி உங்கள் மேல் இரம்மியமாயிருந்தாரோ, அப்படியே கர்த்தர் உங்களை அழிக்கவும் உங்களை அதம்பண்ணவும் இரம்மியமாயிருப்பார்; நீங்கள் சுதந்தரிக்கப்போகிற தேசத்திலிருந்து பிடுங்கிப்போடப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. The LORD shall send upon you cursing, vexation, and rebuke, in all that you set yours hand unto in order to do, until you be destroyed, and until you perish quickly; because of the wickedness of your doings, whereby you have forsaken me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10010,51 +9558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. கர்த்தர் உங்களுக்கு நன்மை செய்யுமளவும் உங்களைப் பெருகப்பண்ணவும் எப்படி உங்கள் மேல் இரம்மியமாயிருந்தாரோ, அப்படியே கர்த்தர் உங்களை அழிக்கவும் உங்களை அதம்பண்ணவும் இரம்மியமாயிருப்பார்; நீங்கள் சுதந்தரிக்கப்போகிற தேசத்திலிருந்து பிடுங்கிப்போடப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. The LORD shall send upon you cursing, vexation, and rebuke, in all that you set yours hand unto in order to do, until you be destroyed, and until you perish quickly; because of the wickedness of your doings, whereby you have forsaken me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10119,51 +9667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. கர்த்தர் உங்களுக்கு நன்மை செய்யுமளவும் உங்களைப் பெருகப்பண்ணவும் எப்படி உங்கள் மேல் இரம்மியமாயிருந்தாரோ, அப்படியே கர்த்தர் உங்களை அழிக்கவும் உங்களை அதம்பண்ணவும் இரம்மியமாயிருப்பார்; நீங்கள் சுதந்தரிக்கப்போகிற தேசத்திலிருந்து பிடுங்கிப்போடப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. The LORD shall make the pestilence cleave unto you, until he have consumed you from off the land, where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10228,51 +9776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. கர்த்தர் உன்னைப் பூமியின் ஒரு முனைதுவக்கி பூமியின் மறுமுனைமட்டும் இருக்கிற எல்லா ஜனங்களுக்குள்ளும் சிதற அடிப்பார்; அங்கே நீயும் உன் பிதாக்களும் அறியாத மரமும் கல்லுமான அந்நிய தேவர்களைச் சேவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[21. The LORD shall make the pestilence cleave unto you, until he have consumed you from off the land, where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10337,51 +9885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. கர்த்தர் உன்னைப் பூமியின் ஒரு முனைதுவக்கி பூமியின் மறுமுனைமட்டும் இருக்கிற எல்லா ஜனங்களுக்குள்ளும் சிதற அடிப்பார்; அங்கே நீயும் உன் பிதாக்களும் அறியாத மரமும் கல்லுமான அந்நிய தேவர்களைச் சேவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[22. The LORD shall strike you with a consumption, and with a fever, and with an inflammation, and with an extreme burning, and with the sword, and with blasting, and with mildew; and they shall pursue you until you perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10446,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. கர்த்தர் உன்னைப் பூமியின் ஒரு முனைதுவக்கி பூமியின் மறுமுனைமட்டும் இருக்கிற எல்லா ஜனங்களுக்குள்ளும் சிதற அடிப்பார்; அங்கே நீயும் உன் பிதாக்களும் அறியாத மரமும் கல்லுமான அந்நிய தேவர்களைச் சேவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[22. The LORD shall strike you with a consumption, and with a fever, and with an inflammation, and with an extreme burning, and with the sword, and with blasting, and with mildew; and they shall pursue you until you perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10555,51 +10103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அந்த ஜாதிகளுக்குள்ளே உனக்கு இளைப்பாறுதல் இராது; உன் உள்ளங்கால்கள் தங்கித் தரிக்க இடமும் இராது; அங்கே கர்த்தர் உனக்குத் தத்தளிக்கிற இருதயத்தையும், சோர்ந்துபோகிற கண்களையும், மனச்சஞ்சலத்தையும் கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[23. And your heaven that is over your head shall be brass, and the earth that is under you shall be iron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10664,51 +10212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அந்த ஜாதிகளுக்குள்ளே உனக்கு இளைப்பாறுதல் இராது; உன் உள்ளங்கால்கள் தங்கித் தரிக்க இடமும் இராது; அங்கே கர்த்தர் உனக்குத் தத்தளிக்கிற இருதயத்தையும், சோர்ந்துபோகிற கண்களையும், மனச்சஞ்சலத்தையும் கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[24. The LORD shall make the rain of your land powder and dust: from heaven shall it come down upon you, until you be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10773,51 +10321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. உன் ஜீவன் உனக்குச் சந்தேகத்தில் ஊசலாடும்; உன் ஜீவனைப்பற்றி நம்பிக்கையில்லாமல் இரவும் பகலும் திகில்கொண்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[24. The LORD shall make the rain of your land powder and dust: from heaven shall it come down upon you, until you be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10882,51 +10430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நீ அழியுமட்டும் அந்த ஜாதியான் உன் மிருகஜீவன்களின் பலனையும், உன் நிலத்தின் கனியையும் புசிப்பான்; அவன் உன்னை அழித்துத் தீருமட்டும் உன் தானியத்திலும், திராட்சரசத்திலும், எண்ணெயிலும், உன் மந்தைகளிலுள்ள ஆடுமாடுகளிலும் உனக்கு ஒன்றும் மீதியாகவைக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And all these blessings shall come on you, and overtake you, if you shall hearken unto the voice of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10991,51 +10539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. உன் ஜீவன் உனக்குச் சந்தேகத்தில் ஊசலாடும்; உன் ஜீவனைப்பற்றி நம்பிக்கையில்லாமல் இரவும் பகலும் திகில்கொண்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[25. The LORD shall cause you to be smitten before yours enemies: you shall go out one way against them, and flee seven ways before them: and shall be removed into all the kingdoms of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11100,51 +10648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. நீ பயப்படும் உன் இருதயத்தின் திகிலினாலும், உன் கண்கள் காணும் காட்சியினாலும், விடியற்காலத்தில் எப்பொழுது சாயங்காலம் வருமோ என்றும், சாயங்காலத்தில், எப்பொழுது விடியற்காலம் வருமோ என்றும் சொல்லுவாய்.]]></a:t>
+              <a:t><![CDATA[25. The LORD shall cause you to be smitten before yours enemies: you shall go out one way against them, and flee seven ways before them: and shall be removed into all the kingdoms of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11209,51 +10757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. நீ பயப்படும் உன் இருதயத்தின் திகிலினாலும், உன் கண்கள் காணும் காட்சியினாலும், விடியற்காலத்தில் எப்பொழுது சாயங்காலம் வருமோ என்றும், சாயங்காலத்தில், எப்பொழுது விடியற்காலம் வருமோ என்றும் சொல்லுவாய்.]]></a:t>
+              <a:t><![CDATA[25. The LORD shall cause you to be smitten before yours enemies: you shall go out one way against them, and flee seven ways before them: and shall be removed into all the kingdoms of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11318,51 +10866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. நீ பயப்படும் உன் இருதயத்தின் திகிலினாலும், உன் கண்கள் காணும் காட்சியினாலும், விடியற்காலத்தில் எப்பொழுது சாயங்காலம் வருமோ என்றும், சாயங்காலத்தில், எப்பொழுது விடியற்காலம் வருமோ என்றும் சொல்லுவாய்.]]></a:t>
+              <a:t><![CDATA[26. And your carcass shall be food unto all fowls of the air, and unto the beasts of the earth, and no man shall frighten them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11427,51 +10975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. இனிக் காணாதிருப்பாய் என்று நான் உனக்குச் சொன்னவழியாய், கர்த்தர் உன்னைக் கப்பல்களிலே எகிப்திற்குத் திரும்பக் கொண்டுபோகப்பண்ணுவார்; அங்கே உங்கள் சத்துருக்களுக்கு வேலைக்காரராகவும் வேலைக்காரிகளாகவும் விற்கப்படுவீர்கள்; உங்களைக் கொள்வாரும் இல்லாதிருப்பார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And your carcass shall be food unto all fowls of the air, and unto the beasts of the earth, and no man shall frighten them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11536,51 +11084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. இனிக் காணாதிருப்பாய் என்று நான் உனக்குச் சொன்னவழியாய், கர்த்தர் உன்னைக் கப்பல்களிலே எகிப்திற்குத் திரும்பக் கொண்டுபோகப்பண்ணுவார்; அங்கே உங்கள் சத்துருக்களுக்கு வேலைக்காரராகவும் வேலைக்காரிகளாகவும் விற்கப்படுவீர்கள்; உங்களைக் கொள்வாரும் இல்லாதிருப்பார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. The LORD will strike you with the botch of Egypt, and with the emerods, and with the scab, and with the itch, whereof you can not be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11645,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. இனிக் காணாதிருப்பாய் என்று நான் உனக்குச் சொன்னவழியாய், கர்த்தர் உன்னைக் கப்பல்களிலே எகிப்திற்குத் திரும்பக் கொண்டுபோகப்பண்ணுவார்; அங்கே உங்கள் சத்துருக்களுக்கு வேலைக்காரராகவும் வேலைக்காரிகளாகவும் விற்கப்படுவீர்கள்; உங்களைக் கொள்வாரும் இல்லாதிருப்பார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. The LORD will strike you with the botch of Egypt, and with the emerods, and with the scab, and with the itch, whereof you can not be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11754,51 +11302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் கர்ப்பத்தின் கனியும், உன் நிலத்தின் கனியும், உன் மாடுகளின் பெருக்கமும், உன் ஆடுகளின் மந்தைகளுமாகிய உன் மிருகஜீவன்களின் பலனும் ஆசீர்வதிக்கப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[28. The LORD shall strike you with madness, and blindness, and astonishment of heart:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11863,51 +11411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் கர்ப்பத்தின் கனியும், உன் நிலத்தின் கனியும், உன் மாடுகளின் பெருக்கமும், உன் ஆடுகளின் மந்தைகளுமாகிய உன் மிருகஜீவன்களின் பலனும் ஆசீர்வதிக்கப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[29. And you shall grope at noonday, as the blind gropes in darkness, and you shall not prosper in your ways: and you shall be only oppressed and spoiled evermore, and no man shall save you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11972,51 +11520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் கூடையும், மாப்பிசைகிற உன் தொட்டியும் ஆசீர்வதிக்கப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[29. And you shall grope at noonday, as the blind gropes in darkness, and you shall not prosper in your ways: and you shall be only oppressed and spoiled evermore, and no man shall save you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12081,51 +11629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நீ அழியுமட்டும் அந்த ஜாதியான் உன் மிருகஜீவன்களின் பலனையும், உன் நிலத்தின் கனியையும் புசிப்பான்; அவன் உன்னை அழித்துத் தீருமட்டும் உன் தானியத்திலும், திராட்சரசத்திலும், எண்ணெயிலும், உன் மந்தைகளிலுள்ள ஆடுமாடுகளிலும் உனக்கு ஒன்றும் மீதியாகவைக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And all these blessings shall come on you, and overtake you, if you shall hearken unto the voice of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12190,51 +11738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ வருகையிலும் ஆசீர்வதிக்கப்பட்டிருப்பாய், நீ போகையிலும் ஆசீர்வதிக்கப்பட்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[29. And you shall grope at noonday, as the blind gropes in darkness, and you shall not prosper in your ways: and you shall be only oppressed and spoiled evermore, and no man shall save you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12299,51 +11847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உனக்கு விரோதமாய் எழும்பும் உன் சத்துருக்களைக் கர்த்தர் உனக்குமுன்பாக முறிய அடிக்கப்படும்படி ஒப்புக்கொடுப்பார்; ஒரு வழியாய் உனக்கு எதிராகப் புறப்பட்டு வருவார்கள்; ஏழு வழியாய் உனக்கு முன்பாக ஓடிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[30. You shall betroth a wife, and another man shall lie with her: you shall build an house, and you shall not dwell therein: you shall plant a vineyard, and shall not gather the grapes thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12408,51 +11956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உனக்கு விரோதமாய் எழும்பும் உன் சத்துருக்களைக் கர்த்தர் உனக்குமுன்பாக முறிய அடிக்கப்படும்படி ஒப்புக்கொடுப்பார்; ஒரு வழியாய் உனக்கு எதிராகப் புறப்பட்டு வருவார்கள்; ஏழு வழியாய் உனக்கு முன்பாக ஓடிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[30. You shall betroth a wife, and another man shall lie with her: you shall build an house, and you shall not dwell therein: you shall plant a vineyard, and shall not gather the grapes thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12517,51 +12065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் உன் களஞ்சியங்களிலும், நீ கையிடும் எல்லா வேலையிலும் உனக்கு ஆசீர்வாதம் கட்டளையிடுவார்; உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்திலே உன்னை ஆசீர்வதிப்பார்.]]></a:t>
+              <a:t><![CDATA[31. Yours ox shall be slain before yours eyes, and you shall not eat thereof: yours ass shall be violently taken away from before your face, and shall not be restored to you: your sheep shall be given unto yours enemies, and you shall have none to rescue them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12626,51 +12174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் உன் களஞ்சியங்களிலும், நீ கையிடும் எல்லா வேலையிலும் உனக்கு ஆசீர்வாதம் கட்டளையிடுவார்; உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்திலே உன்னை ஆசீர்வதிப்பார்.]]></a:t>
+              <a:t><![CDATA[31. Yours ox shall be slain before yours eyes, and you shall not eat thereof: yours ass shall be violently taken away from before your face, and shall not be restored to you: your sheep shall be given unto yours enemies, and you shall have none to rescue them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12735,51 +12283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ உன் தேவனாகிய கர்த்தரின் கட்டளைகளைக் கைக்கொண்டு, அவர் வழிகளில் நடக்கும்போது, கர்த்தர் உனக்கு ஆணையிட்டபடியே, உன்னைத் தமக்குப் பரிசுத்த ஜனமாக நிலைப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[31. Yours ox shall be slain before yours eyes, and you shall not eat thereof: yours ass shall be violently taken away from before your face, and shall not be restored to you: your sheep shall be given unto yours enemies, and you shall have none to rescue them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12844,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ உன் தேவனாகிய கர்த்தரின் கட்டளைகளைக் கைக்கொண்டு, அவர் வழிகளில் நடக்கும்போது, கர்த்தர் உனக்கு ஆணையிட்டபடியே, உன்னைத் தமக்குப் பரிசுத்த ஜனமாக நிலைப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[32. Your sons and your daughters shall be given unto another people, and yours eyes shall look, and fail with longing for them all the day long; and there shall be no might in yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12953,51 +12501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தருடைய நாமம் எனக்குத் தரிக்கப்பட்டது என்று பூமியின் ஜனங்களெல்லாம் கண்டு, உனக்குப் பயப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Your sons and your daughters shall be given unto another people, and yours eyes shall look, and fail with longing for them all the day long; and there shall be no might in yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13062,51 +12610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தருடைய நாமம் எனக்குத் தரிக்கப்பட்டது என்று பூமியின் ஜனங்களெல்லாம் கண்டு, உனக்குப் பயப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[33. The fruit of your land, and all your labours, shall a nation which you know not eat up; and you shall be only oppressed and crushed always:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13171,51 +12719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உனக்குக் கொடுப்பேன் என்று கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டதேசத்தில், கர்த்தர் உன் கர்ப்பத்தின் கனியிலும், உன் மிருகஜீவன்களின் பலனிலும், உன் நிலத்தின் கனியிலும் உனக்குப் பரிபூரண நன்மை உண்டாகக் கட்டளையிடுவார்.]]></a:t>
+              <a:t><![CDATA[33. The fruit of your land, and all your labours, shall a nation which you know not eat up; and you shall be only oppressed and crushed always:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13280,51 +12828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. உன் தேசமெங்கும் நீ நம்பியிருக்கும் உயரமும் அரணிப்பும் மதில்கள் விழுமளவும், அவன் உன் வாசல்களிலெங்கும் உன்னை முற்றிக்கைப்போடுவான்; உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுத்த உன்னுடைய தேசமெங்குமுள்ள உன்னுடைய வாசல்கள்தோறும் உன்னை முற்றிக்கைப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[3. Blessed shall you be in the city, and blessed shall you be in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13389,51 +12937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உனக்குக் கொடுப்பேன் என்று கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டதேசத்தில், கர்த்தர் உன் கர்ப்பத்தின் கனியிலும், உன் மிருகஜீவன்களின் பலனிலும், உன் நிலத்தின் கனியிலும் உனக்குப் பரிபூரண நன்மை உண்டாகக் கட்டளையிடுவார்.]]></a:t>
+              <a:t><![CDATA[34. So that you shall be mad for the sight of yours eyes which you shall see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13498,51 +13046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உனக்குக் கொடுப்பேன் என்று கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டதேசத்தில், கர்த்தர் உன் கர்ப்பத்தின் கனியிலும், உன் மிருகஜீவன்களின் பலனிலும், உன் நிலத்தின் கனியிலும் உனக்குப் பரிபூரண நன்மை உண்டாகக் கட்டளையிடுவார்.]]></a:t>
+              <a:t><![CDATA[35. The LORD shall strike you in the knees, and in the legs, with a sore botch that cannot be healed, from the sole of your foot unto the top of your head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13607,51 +13155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏற்றகாலத்தில் உன் தேசத்திலே மழை பெய்யவும், நீ கையிட்டுச்செய்யும் வேலைகளையெல்லாம் ஆசீர்வதிக்கவும், கர்த்தர் உனக்குத் தமது நல்ல பொக்கிஷசாலையாகிய வானத்தைத் திறப்பார்; நீ அநேகம் ஜாதிகளுக்குக் கடன்கொடுப்பாய். நீயோ கடன் வாங்காதிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[35. The LORD shall strike you in the knees, and in the legs, with a sore botch that cannot be healed, from the sole of your foot unto the top of your head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13716,51 +13264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏற்றகாலத்தில் உன் தேசத்திலே மழை பெய்யவும், நீ கையிட்டுச்செய்யும் வேலைகளையெல்லாம் ஆசீர்வதிக்கவும், கர்த்தர் உனக்குத் தமது நல்ல பொக்கிஷசாலையாகிய வானத்தைத் திறப்பார்; நீ அநேகம் ஜாதிகளுக்குக் கடன்கொடுப்பாய். நீயோ கடன் வாங்காதிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[36. The LORD shall bring you, and your king which you shall set over you, unto a nation which neither you nor your fathers have known; and there shall you serve other gods, wood and stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13825,51 +13373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏற்றகாலத்தில் உன் தேசத்திலே மழை பெய்யவும், நீ கையிட்டுச்செய்யும் வேலைகளையெல்லாம் ஆசீர்வதிக்கவும், கர்த்தர் உனக்குத் தமது நல்ல பொக்கிஷசாலையாகிய வானத்தைத் திறப்பார்; நீ அநேகம் ஜாதிகளுக்குக் கடன்கொடுப்பாய். நீயோ கடன் வாங்காதிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[36. The LORD shall bring you, and your king which you shall set over you, unto a nation which neither you nor your fathers have known; and there shall you serve other gods, wood and stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13934,51 +13482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இன்று நான் உங்களுக்கு விதிக்கிற வார்த்தைகள் யாவையும் விட்டு விலகி வேறே தேவர்களைச் சேவிக்கும்படி, நீ வலதுபுறம் இடதுபுறம் சாயாமல்,]]></a:t>
+              <a:t><![CDATA[37. And you shall become an astonishment, a proverb, and a byword, among all nations where the LORD shall lead you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14043,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இன்று நான் உங்களுக்கு விதிக்கிற வார்த்தைகள் யாவையும் விட்டு விலகி வேறே தேவர்களைச் சேவிக்கும்படி, நீ வலதுபுறம் இடதுபுறம் சாயாமல்,]]></a:t>
+              <a:t><![CDATA[37. And you shall become an astonishment, a proverb, and a byword, among all nations where the LORD shall lead you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14152,51 +13700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இன்று நான் உங்களுக்கு விதிக்கிற வார்த்தைகள் யாவையும் விட்டு விலகி வேறே தேவர்களைச் சேவிக்கும்படி, நீ வலதுபுறம் இடதுபுறம் சாயாமல்,]]></a:t>
+              <a:t><![CDATA[38. You shall carry much seed out into the field, and shall gather but little in; for the locust shall consume it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14261,51 +13809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தரின் கட்டளைகளை கைக்கொள்ளவும் அவைகளின்படி நடக்கவும் அவைகளுக்குச் செவிகொடுத்துவந்தால், கர்த்தர் உன்னை வாலாக்காமல் தலையாக்குவார், நீ கீழாகாமல் மேலாவாய்.]]></a:t>
+              <a:t><![CDATA[39. You shall plant vineyards, and dress them, but shall neither drink of the wine, nor gather the grapes; for the worms shall eat them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14370,51 +13918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தரின் கட்டளைகளை கைக்கொள்ளவும் அவைகளின்படி நடக்கவும் அவைகளுக்குச் செவிகொடுத்துவந்தால், கர்த்தர் உன்னை வாலாக்காமல் தலையாக்குவார், நீ கீழாகாமல் மேலாவாய்.]]></a:t>
+              <a:t><![CDATA[39. You shall plant vineyards, and dress them, but shall neither drink of the wine, nor gather the grapes; for the worms shall eat them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14479,51 +14027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. உன் தேசமெங்கும் நீ நம்பியிருக்கும் உயரமும் அரணிப்பும் மதில்கள் விழுமளவும், அவன் உன் வாசல்களிலெங்கும் உன்னை முற்றிக்கைப்போடுவான்; உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுத்த உன்னுடைய தேசமெங்குமுள்ள உன்னுடைய வாசல்கள்தோறும் உன்னை முற்றிக்கைப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[4. Blessed shall be the fruit of your body, and the fruit of your ground, and the fruit of your cattle, the increase of your cattle, and the flocks of your sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14588,51 +14136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தருடைய எல்லாக் கற்பனைகளின்படியும் கட்டளைகளின்படியும் நடக்கக் கவனமாயிருக்கிறதற்கு, அவர் சத்தத்திற்குச் செவிகொடாதேபோவாயாகில், இப்பொழுது சொல்லப்படும் சாபங்களெல்லாம் உன்மேல் வந்து உனக்குப் பலிக்கும்.]]></a:t>
+              <a:t><![CDATA[40. You shall have olive trees throughout all your coasts, but you shall not anoint yourself with the oil; for yours olive shall cast his fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14697,51 +14245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தருடைய எல்லாக் கற்பனைகளின்படியும் கட்டளைகளின்படியும் நடக்கக் கவனமாயிருக்கிறதற்கு, அவர் சத்தத்திற்குச் செவிகொடாதேபோவாயாகில், இப்பொழுது சொல்லப்படும் சாபங்களெல்லாம் உன்மேல் வந்து உனக்குப் பலிக்கும்.]]></a:t>
+              <a:t><![CDATA[40. You shall have olive trees throughout all your coasts, but you shall not anoint yourself with the oil; for yours olive shall cast his fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14806,51 +14354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தருடைய எல்லாக் கற்பனைகளின்படியும் கட்டளைகளின்படியும் நடக்கக் கவனமாயிருக்கிறதற்கு, அவர் சத்தத்திற்குச் செவிகொடாதேபோவாயாகில், இப்பொழுது சொல்லப்படும் சாபங்களெல்லாம் உன்மேல் வந்து உனக்குப் பலிக்கும்.]]></a:t>
+              <a:t><![CDATA[41. You shall brought forth sons and daughters, but you shall not enjoy them; for they shall go into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14915,51 +14463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ பட்டணத்திலும் சபிக்கப்பட்டிருப்பாய், வெளியிலும் சபிக்கப்பட்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[41. You shall brought forth sons and daughters, but you shall not enjoy them; for they shall go into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15024,51 +14572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் கூடையும், மாப்பிசைகிற உன் தொட்டியும் சபிக்கப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[42. All your trees and fruit of your land shall the locust consume.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15133,51 +14681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் கர்ப்பத்தின் கனியும், உன் நிலத்தின் கனியும், உன் மாடுகளின் பெருக்கமும், உன் ஆடுகளின் மந்தைகளும் சபிக்கப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[43. The stranger that is within you shall get up above you very high; and you shall come down very low.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15242,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் கர்ப்பத்தின் கனியும், உன் நிலத்தின் கனியும், உன் மாடுகளின் பெருக்கமும், உன் ஆடுகளின் மந்தைகளும் சபிக்கப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[43. The stranger that is within you shall get up above you very high; and you shall come down very low.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15351,51 +14899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ வருகையிலும் சபிக்கப்பட்டிருப்பாய், நீ போகையிலும் சபிக்கப்பட்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[44. He shall lend to you, and you shall not lend to him: he shall be the head, and you shall be the tail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15460,51 +15008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என்னைவிட்டு விலகி நீ செய்துவருகிற உன் துர்க்கிரியைகளினிமித்தம் சீக்கிரத்தில் கெட்டுப்போய் அழியுமட்டும், நீ கையிட்டுச் செய்கிறதெல்லாவற்றிலும் கர்த்தர் உனக்குச் சாபத்தையும் சஞ்சலத்தையும் கேட்டையும் வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[44. He shall lend to you, and you shall not lend to him: he shall be the head, and you shall be the tail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15569,51 +15117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என்னைவிட்டு விலகி நீ செய்துவருகிற உன் துர்க்கிரியைகளினிமித்தம் சீக்கிரத்தில் கெட்டுப்போய் அழியுமட்டும், நீ கையிட்டுச் செய்கிறதெல்லாவற்றிலும் கர்த்தர் உனக்குச் சாபத்தையும் சஞ்சலத்தையும் கேட்டையும் வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[45. Moreover all these curses shall come upon you, and shall pursue you, and overtake you, till you be destroyed; because you hearkened not unto the voice of the LORD your God, to keep his commandments and his statutes which he commanded you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15678,51 +15226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. உன் தேசமெங்கும் நீ நம்பியிருக்கும் உயரமும் அரணிப்பும் மதில்கள் விழுமளவும், அவன் உன் வாசல்களிலெங்கும் உன்னை முற்றிக்கைப்போடுவான்; உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுத்த உன்னுடைய தேசமெங்குமுள்ள உன்னுடைய வாசல்கள்தோறும் உன்னை முற்றிக்கைப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[4. Blessed shall be the fruit of your body, and the fruit of your ground, and the fruit of your cattle, the increase of your cattle, and the flocks of your sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15787,51 +15335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என்னைவிட்டு விலகி நீ செய்துவருகிற உன் துர்க்கிரியைகளினிமித்தம் சீக்கிரத்தில் கெட்டுப்போய் அழியுமட்டும், நீ கையிட்டுச் செய்கிறதெல்லாவற்றிலும் கர்த்தர் உனக்குச் சாபத்தையும் சஞ்சலத்தையும் கேட்டையும் வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[45. Moreover all these curses shall come upon you, and shall pursue you, and overtake you, till you be destroyed; because you hearkened not unto the voice of the LORD your God, to keep his commandments and his statutes which he commanded you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15896,51 +15444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ சுதந்தரிக்கும் தேசத்தில் கர்த்தர் உன்னை நிர்மூலமாக்குமட்டும் கொள்ளை நோய் உன்னைப் பிடித்துக்கொள்ளப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[45. Moreover all these curses shall come upon you, and shall pursue you, and overtake you, till you be destroyed; because you hearkened not unto the voice of the LORD your God, to keep his commandments and his statutes which he commanded you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16005,51 +15553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ சுதந்தரிக்கும் தேசத்தில் கர்த்தர் உன்னை நிர்மூலமாக்குமட்டும் கொள்ளை நோய் உன்னைப் பிடித்துக்கொள்ளப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[46. And they shall be upon you for a sign and for a wonder, and upon your seed for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16114,51 +15662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் உன்னை ஈளையினாலும், காய்ச்சலினாலும் உஷ்ணத்தினாலும், எரிபந்தத்தினாலும், வறட்சியினாலும், கருக்காயினாலும், விஷப்பனியினாலும் வாதிப்பார்; நீ அழியுமட்டும் இவைகள் உன்னைப் பின்தொடரும்.]]></a:t>
+              <a:t><![CDATA[47. Because you served not the LORD your God with joyfulness, and with gladness of heart, for the abundance of all things;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16223,51 +15771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் உன்னை ஈளையினாலும், காய்ச்சலினாலும் உஷ்ணத்தினாலும், எரிபந்தத்தினாலும், வறட்சியினாலும், கருக்காயினாலும், விஷப்பனியினாலும் வாதிப்பார்; நீ அழியுமட்டும் இவைகள் உன்னைப் பின்தொடரும்.]]></a:t>
+              <a:t><![CDATA[47. Because you served not the LORD your God with joyfulness, and with gladness of heart, for the abundance of all things;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16332,51 +15880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் உன்னை ஈளையினாலும், காய்ச்சலினாலும் உஷ்ணத்தினாலும், எரிபந்தத்தினாலும், வறட்சியினாலும், கருக்காயினாலும், விஷப்பனியினாலும் வாதிப்பார்; நீ அழியுமட்டும் இவைகள் உன்னைப் பின்தொடரும்.]]></a:t>
+              <a:t><![CDATA[48. Therefore shall you serve yours enemies which the LORD shall send against you, in hunger, and in thirst, and in nakedness, and in lack of all things: and he shall put a yoke of iron upon your neck, until he have destroyed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16441,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் தலைக்குமேலுள்ள வானம் வெண்கலமும், உனக்குக் கீழுள்ள பூமி இரும்புமாய் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[48. Therefore shall you serve yours enemies which the LORD shall send against you, in hunger, and in thirst, and in nakedness, and in lack of all things: and he shall put a yoke of iron upon your neck, until he have destroyed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16550,51 +16098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் தலைக்குமேலுள்ள வானம் வெண்கலமும், உனக்குக் கீழுள்ள பூமி இரும்புமாய் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[48. Therefore shall you serve yours enemies which the LORD shall send against you, in hunger, and in thirst, and in nakedness, and in lack of all things: and he shall put a yoke of iron upon your neck, until he have destroyed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16659,51 +16207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உன் தேசத்து மழையைக் கர்த்தர் புழுதியும் மண்ணுமாக பெய்யப்பண்ணுவார்; நீ அழியுமட்டும் அப்படியே வானத்திலிருந்து உன்மேல் இறங்கிவரும்.]]></a:t>
+              <a:t><![CDATA[49. The LORD shall bring a nation against you from far, from the end of the earth, as swift as the eagle flies; a nation whose tongue you shall not understand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16768,51 +16316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உன் தேசத்து மழையைக் கர்த்தர் புழுதியும் மண்ணுமாக பெய்யப்பண்ணுவார்; நீ அழியுமட்டும் அப்படியே வானத்திலிருந்து உன்மேல் இறங்கிவரும்.]]></a:t>
+              <a:t><![CDATA[50. A nation of fierce countenance, which shall not regard the person of the old, nor show favour to the young:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -16847,51 +16395,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495553" r:id="rId1"/>
+    <p:sldLayoutId id="2474689626" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17291,82 +16839,50 @@
 
 <file path=ppt/slides/_rels/slide142.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide142.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide143.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide143.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide144.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide144.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide145.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -18211,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. And you shall eat the fruit of yours own body, the flesh of your sons and of your daughters,]]></a:t>
+              <a:t><![CDATA[5. உன் கூடையும், மாப்பிசைகிற உன் தொட்டியும் ஆசீர்வதிக்கப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. The LORD shall cause you to be smitten before yours enemies: you shall go out one way against]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உன்மேல் கழுகு பறக்கும் வேகமாய் வரப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, and flee seven ways before them: and shall be removed into all the kingdoms of the earth.]]></a:t>
+              <a:t><![CDATA[51. நீ அழியுமட்டும் அந்த ஜாதியான் உன் மிருகஜீவன்களின் பலனையும், உன் நிலத்தின் கனியையும் புசிப்பான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And your carcass shall be food unto all fowls of the air, and unto the beasts of the earth, and]]></a:t>
+              <a:t><![CDATA[அவன் உன்னை அழித்துத் தீருமட்டும் உன் தானியத்திலும், திராட்சரசத்திலும், எண்ணெயிலும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[no man shall frighten them away.]]></a:t>
+              <a:t><![CDATA[மந்தைகளிலுள்ள ஆடுமாடுகளிலும் உனக்கு ஒன்றும் மீதியாகவைக்கமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +18387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. The LORD will strike you with the botch of Egypt, and with the emerods, and with the scab, and]]></a:t>
+              <a:t><![CDATA[52. உன் தேசமெங்கும் நீ நம்பியிருக்கும் உயரமும் அரணிப்பும் மதில்கள் விழுமளவும், அவன் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +18519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with the itch, whereof you can not be healed.]]></a:t>
+              <a:t><![CDATA[வாசல்களிலெங்கும் உன்னை முற்றிக்கைப்போடுவான்; உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுத்த உன்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +18651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. The LORD shall strike you with madness, and blindness, and astonishment of heart:]]></a:t>
+              <a:t><![CDATA[தேசமெங்குமுள்ள உன்னுடைய வாசல்கள்தோறும் உன்னை முற்றிக்கைப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +18783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And you shall grope at noonday, as the blind gropes in darkness, and you shall not prosper in]]></a:t>
+              <a:t><![CDATA[53. உன் சத்துருக்கள் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், உன் தேவனாகிய கர்த்தர் உனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19399,51 +18915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your ways: and you shall be only oppressed and spoiled evermore, and no man shall save you.]]></a:t>
+              <a:t><![CDATA[கொடுத்த உன் கர்ப்பக்கனியான உன் புத்திரபுத்திரிகளின் மாம்சத்தைத் தின்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19531,51 +19047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. You shall betroth a wife, and another man shall lie with her: you shall build an house, and you]]></a:t>
+              <a:t><![CDATA[54. உன் சத்துருக்கள் உன் வாசல்களிலும் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், உன்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19663,51 +19179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which the LORD your God has given you, in the siege, and in the strictness, wherewith yours enemies]]></a:t>
+              <a:t><![CDATA[6. நீ வருகையிலும் ஆசீர்வதிக்கப்பட்டிருப்பாய், நீ போகையிலும் ஆசீர்வதிக்கப்பட்டிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19795,51 +19311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not dwell therein: you shall plant a vineyard, and shall not gather the grapes thereof.]]></a:t>
+              <a:t><![CDATA[செருக்கும் சுகசெல்வமுமுள்ள மனிதன் சகலத்தையும் இழந்து, தன் இல்லாமையிலே தான் தின்னும் தன் பிள்ளைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19927,51 +19443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Yours ox shall be slain before yours eyes, and you shall not eat thereof: yours ass shall be]]></a:t>
+              <a:t><![CDATA[மாம்சத்திலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20059,51 +19575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[violently taken away from before your face, and shall not be restored to you: your sheep shall be]]></a:t>
+              <a:t><![CDATA[55. தன் சகோதரனுக்காகிலும், தன் மார்பில் இருக்கிற மனைவிக்காகிலும், தனக்கு மீந்திருக்கிற தன் மக்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20191,51 +19707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[given unto yours enemies, and you shall have none to rescue them.]]></a:t>
+              <a:t><![CDATA[ஒருவனுக்காகிலும் கொஞ்சமேனும் கொடாதபடி அவர்கள்மேல் வன்கண்ணாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20323,51 +19839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Your sons and your daughters shall be given unto another people, and yours eyes shall look, and]]></a:t>
+              <a:t><![CDATA[56. உன்னிடத்தில் சுகசெல்வத்தினாலும் செருக்கினாலும் தன் உள்ளங்காலைத் தரையின்மேல் வைக்க அஞ்சின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20455,51 +19971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fail with longing for them all the day long; and there shall be no might in yours hand.]]></a:t>
+              <a:t><![CDATA[செருக்கும் சுகசெல்வமுமுள்ள ஸ்திரீ தன் கால்களின் நடுவே புறப்பட்ட தன் நஞ்சுக்கொடியினிமித்தமும், தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20587,51 +20103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. The fruit of your land, and all your labours, shall a nation which you know not eat up; and you]]></a:t>
+              <a:t><![CDATA[பெற்ற பிள்ளைகளினிமித்தமும், தன் மார்பில் இருக்கிற புருஷன்மேலும் தன் குமாரன்மேலும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20719,51 +20235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be only oppressed and crushed always:]]></a:t>
+              <a:t><![CDATA[குமாரத்தியின்மேலும் வன்கண்ணாயிருப்பாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20851,51 +20367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. So that you shall be mad for the sight of yours eyes which you shall see.]]></a:t>
+              <a:t><![CDATA[57. உன் சத்துருக்கள் உன் வாசல்களில் உன்னை முற்றிக்கைப்போட்டு நெருக்குங்காலத்தில், சகலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20983,51 +20499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. The LORD shall strike you in the knees, and in the legs, with a sore botch that cannot be]]></a:t>
+              <a:t><![CDATA[குறைவுபடுவதினால், அவைகளை இரகசியமாய்த் தின்னுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21115,51 +20631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall distress you:]]></a:t>
+              <a:t><![CDATA[7. உனக்கு விரோதமாய் எழும்பும் உன் சத்துருக்களைக் கர்த்தர் உனக்குமுன்பாக முறிய அடிக்கப்படும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21247,51 +20763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[healed, from the sole of your foot unto the top of your head.]]></a:t>
+              <a:t><![CDATA[58. உன் தேவனாகிய கர்த்தர் என்னும் மகிமையும் பயங்கரமுமான நாமத்திற்குப் பயப்படும்படிக்கு, நீ இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21379,51 +20895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. The LORD shall bring you, and your king which you shall set over you, unto a nation which]]></a:t>
+              <a:t><![CDATA[புஸ்தகத்தில் எழுதியிருக்கிற இந்த நியாயப்பிரமாண வார்த்தைகளின்படியெல்லாம் நடக்கக் கவனமாயிராவிட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21511,51 +21027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither you nor your fathers have known; and there shall you serve other gods, wood and stone.]]></a:t>
+              <a:t><![CDATA[59. கர்த்தர் நீங்காத பெரிய வாதைகளாலும் நீங்காத கொடிய ரோகங்களாலும் உன்னையும் உன் சந்ததியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21643,51 +21159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And you shall become an astonishment, a proverb, and a byword, among all nations where the LORD]]></a:t>
+              <a:t><![CDATA[அதிசயமாய் வாதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21775,51 +21291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall lead you.]]></a:t>
+              <a:t><![CDATA[60. நீ கண்டு பயந்த எகிப்து வியாதிகளெல்லாம் உன்மேல் வருவிப்பார்; அவைகள் உன்னைப் பற்றிக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21907,51 +21423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. You shall carry much seed out into the field, and shall gather but little in; for the locust]]></a:t>
+              <a:t><![CDATA[61. இந்த நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிராத எல்லாப் பிணியையும் வாதையையும் நீ அழியுமளவும் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22039,51 +21555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall consume it.]]></a:t>
+              <a:t><![CDATA[உன்மேல் வரப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22171,51 +21687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. You shall plant vineyards, and dress them, but shall neither drink of the wine, nor gather the]]></a:t>
+              <a:t><![CDATA[62. திரட்சியிலே வானத்து நட்சத்திரங்களைப்போல் இருந்த நீங்கள், உங்கள் தேவனாகிய கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22303,51 +21819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grapes; for the worms shall eat them.]]></a:t>
+              <a:t><![CDATA[சத்தத்திற்குச் செவிகொடாமற்போனதினால், கொஞ்சம் ஜனமாய்ப்போவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22435,51 +21951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. You shall have olive trees throughout all your coasts, but you shall not anoint yourself with]]></a:t>
+              <a:t><![CDATA[63. கர்த்தர் உங்களுக்கு நன்மை செய்யுமளவும் உங்களைப் பெருகப்பண்ணவும் எப்படி உங்கள் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22567,51 +22083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. So that the man that is tender among you, and very delicate, his eye shall be evil toward his]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுப்பார்; ஒரு வழியாய் உனக்கு எதிராகப் புறப்பட்டு வருவார்கள்; ஏழு வழியாய் உனக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22699,51 +22215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the oil; for yours olive shall cast his fruit.]]></a:t>
+              <a:t><![CDATA[இரம்மியமாயிருந்தாரோ, அப்படியே கர்த்தர் உங்களை அழிக்கவும் உங்களை அதம்பண்ணவும் இரம்மியமாயிருப்பார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22831,51 +22347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. You shall brought forth sons and daughters, but you shall not enjoy them; for they shall go into]]></a:t>
+              <a:t><![CDATA[நீங்கள் சுதந்தரிக்கப்போகிற தேசத்திலிருந்து பிடுங்கிப்போடப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22963,51 +22479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captivity.]]></a:t>
+              <a:t><![CDATA[64. கர்த்தர் உன்னைப் பூமியின் ஒரு முனைதுவக்கி பூமியின் மறுமுனைமட்டும் இருக்கிற எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23095,51 +22611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. All your trees and fruit of your land shall the locust consume.]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குள்ளும் சிதற அடிப்பார்; அங்கே நீயும் உன் பிதாக்களும் அறியாத மரமும் கல்லுமான அந்நிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23227,51 +22743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. The stranger that is within you shall get up above you very high; and you shall come down very]]></a:t>
+              <a:t><![CDATA[தேவர்களைச் சேவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23359,51 +22875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[low.]]></a:t>
+              <a:t><![CDATA[65. அந்த ஜாதிகளுக்குள்ளே உனக்கு இளைப்பாறுதல் இராது; உன் உள்ளங்கால்கள் தங்கித் தரிக்க இடமும் இராது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23491,51 +23007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. He shall lend to you, and you shall not lend to him: he shall be the head, and you shall be the]]></a:t>
+              <a:t><![CDATA[அங்கே கர்த்தர் உனக்குத் தத்தளிக்கிற இருதயத்தையும், சோர்ந்துபோகிற கண்களையும், மனச்சஞ்சலத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23623,51 +23139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tail.]]></a:t>
+              <a:t><![CDATA[கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23755,51 +23271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. Moreover all these curses shall come upon you, and shall pursue you, and overtake you, till you]]></a:t>
+              <a:t><![CDATA[66. உன் ஜீவன் உனக்குச் சந்தேகத்தில் ஊசலாடும்; உன் ஜீவனைப்பற்றி நம்பிக்கையில்லாமல் இரவும் பகலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23887,51 +23403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be destroyed; because you hearkened not unto the voice of the LORD your God, to keep his]]></a:t>
+              <a:t><![CDATA[திகில்கொண்டிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24019,51 +23535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother, and toward the wife of his bosom, and toward the remnant of his children which he shall]]></a:t>
+              <a:t><![CDATA[ஓடிப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24151,51 +23667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commandments and his statutes which he commanded you:]]></a:t>
+              <a:t><![CDATA[67. நீ பயப்படும் உன் இருதயத்தின் திகிலினாலும், உன் கண்கள் காணும் காட்சியினாலும், விடியற்காலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24283,51 +23799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And they shall be upon you for a sign and for a wonder, and upon your seed for ever.]]></a:t>
+              <a:t><![CDATA[எப்பொழுது சாயங்காலம் வருமோ என்றும், சாயங்காலத்தில், எப்பொழுது விடியற்காலம் வருமோ என்றும் சொல்லுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24415,51 +23931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. Because you served not the LORD your God with joyfulness, and with gladness of heart, for the]]></a:t>
+              <a:t><![CDATA[68. இனிக் காணாதிருப்பாய் என்று நான் உனக்குச் சொன்னவழியாய், கர்த்தர் உன்னைக் கப்பல்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24547,51 +24063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abundance of all things;]]></a:t>
+              <a:t><![CDATA[எகிப்திற்குத் திரும்பக் கொண்டுபோகப்பண்ணுவார்; அங்கே உங்கள் சத்துருக்களுக்கு வேலைக்காரராகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24679,579 +24195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. Therefore shall you serve yours enemies which the LORD shall send against you, in hunger, and in]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[eagle flies; a nation whose tongue you shall not understand;]]></a:t>
+              <a:t><![CDATA[வேலைக்காரிகளாகவும் விற்கப்படுவீர்கள்; உங்களைக் கொள்வாரும் இல்லாதிருப்பார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25339,51 +24327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[leave:]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் உன் களஞ்சியங்களிலும், நீ கையிடும் எல்லா வேலையிலும் உனக்கு ஆசீர்வாதம் கட்டளையிடுவார்; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25471,51 +24459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. So that he will not give to any of them of the flesh of his children whom he shall eat: because]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கும் தேசத்திலே உன்னை ஆசீர்வதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25603,51 +24591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he has nothing left him in the siege, and in the strictness, wherewith yours enemies shall distress]]></a:t>
+              <a:t><![CDATA[9. நீ உன் தேவனாகிய கர்த்தரின் கட்டளைகளைக் கைக்கொண்டு, அவர் வழிகளில் நடக்கும்போது, கர்த்தர் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25735,51 +24723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you in all your gates.]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டபடியே, உன்னைத் தமக்குப் பரிசுத்த ஜனமாக நிலைப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25867,51 +24855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. The tender and delicate woman among you, which would not adventure to set the sole of her foot]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது கர்த்தருடைய நாமம் எனக்குத் தரிக்கப்பட்டது என்று பூமியின் ஜனங்களெல்லாம் கண்டு, உனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25999,51 +24987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. A nation of fierce countenance, which shall not regard the person of the old, nor show favour to]]></a:t>
+              <a:t><![CDATA[1. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தருடைய கட்டளைகளின்படியெல்லாம் செய்ய நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26131,51 +25119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the ground for delicateness and tenderness, her eye shall be evil toward the husband of her]]></a:t>
+              <a:t><![CDATA[பயப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26263,51 +25251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bosom, and toward her son, and toward her daughter,]]></a:t>
+              <a:t><![CDATA[11. உனக்குக் கொடுப்பேன் என்று கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டதேசத்தில், கர்த்தர் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26395,51 +25383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it shall come to pass, if you shall hearken diligently unto the voice of the LORD your God,]]></a:t>
+              <a:t><![CDATA[கர்ப்பத்தின் கனியிலும், உன் மிருகஜீவன்களின் பலனிலும், உன் நிலத்தின் கனியிலும் உனக்குப் பரிபூரண நன்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26527,51 +25515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to observe and to do all his commandments which I command you this day, that the LORD your God will]]></a:t>
+              <a:t><![CDATA[உண்டாகக் கட்டளையிடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26659,51 +25647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[set you on high above all nations of the earth:]]></a:t>
+              <a:t><![CDATA[12. ஏற்றகாலத்தில் உன் தேசத்திலே மழை பெய்யவும், நீ கையிட்டுச்செய்யும் வேலைகளையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26791,51 +25779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. And toward her young one that comes out from between her feet, and toward her children which she]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிக்கவும், கர்த்தர் உனக்குத் தமது நல்ல பொக்கிஷசாலையாகிய வானத்தைத் திறப்பார்; நீ அநேகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26923,51 +25911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall bear: for she shall eat them for lack of all things secretly in the siege and strictness,]]></a:t>
+              <a:t><![CDATA[ஜாதிகளுக்குக் கடன்கொடுப்பாய். நீயோ கடன் வாங்காதிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27055,51 +26043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherewith yours enemy shall distress you in your gates.]]></a:t>
+              <a:t><![CDATA[13. இன்று நான் உங்களுக்கு விதிக்கிற வார்த்தைகள் யாவையும் விட்டு விலகி வேறே தேவர்களைச் சேவிக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27187,51 +26175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And all these blessings shall come on you, and overtake you, if you shall hearken unto the voice]]></a:t>
+              <a:t><![CDATA[நீ வலதுபுறம் இடதுபுறம் சாயாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27319,51 +26307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the LORD your God.]]></a:t>
+              <a:t><![CDATA[14. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தரின் கட்டளைகளை கைக்கொள்ளவும் அவைகளின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27451,51 +26439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the young:]]></a:t>
+              <a:t><![CDATA[கவனமாயிருக்கும்படிக்கு, அவர் சத்தத்திற்கு உண்மையாய்ச் செவிகொடுப்பாயானால், உன் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27583,51 +26571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. If you will not observe to do all the words of this law that are written in this book, that you]]></a:t>
+              <a:t><![CDATA[நடக்கவும் அவைகளுக்குச் செவிகொடுத்துவந்தால், கர்த்தர் உன்னை வாலாக்காமல் தலையாக்குவார், நீ கீழாகாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27715,51 +26703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may fear this glorious and fearful name, THE LORD Your GOD;]]></a:t>
+              <a:t><![CDATA[மேலாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27847,51 +26835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. Then the LORD will make your plagues wonderful, and the plagues of your seed, even great]]></a:t>
+              <a:t><![CDATA[15. இன்று நான் உனக்கு விதிக்கிற உன் தேவனாகிய கர்த்தருடைய எல்லாக் கற்பனைகளின்படியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27979,51 +26967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[plagues, and of long continuance, and sore sicknesses, and of long continuance.]]></a:t>
+              <a:t><![CDATA[கட்டளைகளின்படியும் நடக்கக் கவனமாயிருக்கிறதற்கு, அவர் சத்தத்திற்குச் செவிகொடாதேபோவாயாகில், இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28111,51 +27099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. Moreover he will bring upon you all the diseases of Egypt, which you were afraid of; and they]]></a:t>
+              <a:t><![CDATA[சொல்லப்படும் சாபங்களெல்லாம் உன்மேல் வந்து உனக்குப் பலிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28243,51 +27231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall cleave unto you.]]></a:t>
+              <a:t><![CDATA[16. நீ பட்டணத்திலும் சபிக்கப்பட்டிருப்பாய், வெளியிலும் சபிக்கப்பட்டிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28375,51 +27363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. Also every sickness, and every plague, which is not written in the book of this law, them will]]></a:t>
+              <a:t><![CDATA[17. உன் கூடையும், மாப்பிசைகிற உன் தொட்டியும் சபிக்கப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28507,51 +27495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD bring upon you, until you be destroyed.]]></a:t>
+              <a:t><![CDATA[18. உன் கர்ப்பத்தின் கனியும், உன் நிலத்தின் கனியும், உன் மாடுகளின் பெருக்கமும், உன் ஆடுகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28639,51 +27627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. And all of you shall be left few in number, whereas all of you were as the stars of heaven for]]></a:t>
+              <a:t><![CDATA[மந்தைகளும் சபிக்கப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28771,51 +27759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[multitude; because you would not obey the voice of the LORD your God.]]></a:t>
+              <a:t><![CDATA[19. நீ வருகையிலும் சபிக்கப்பட்டிருப்பாய், நீ போகையிலும் சபிக்கப்பட்டிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28903,51 +27891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. And he shall eat the fruit of your cattle, and the fruit of your land, until you be destroyed:]]></a:t>
+              <a:t><![CDATA[பூமியிலுள்ள சகல ஜாதிகளிலும் உன்னை மேன்மையாக வைப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29035,51 +28023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Blessed shall you be in the city, and blessed shall you be in the field.]]></a:t>
+              <a:t><![CDATA[20. என்னைவிட்டு விலகி நீ செய்துவருகிற உன் துர்க்கிரியைகளினிமித்தம் சீக்கிரத்தில் கெட்டுப்போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29167,51 +28155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. And it shall come to pass, that as the LORD rejoiced over you to do you good, and to multiply]]></a:t>
+              <a:t><![CDATA[அழியுமட்டும், நீ கையிட்டுச் செய்கிறதெல்லாவற்றிலும் கர்த்தர் உனக்குச் சாபத்தையும் சஞ்சலத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29299,51 +28287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you; so the LORD will rejoice over you to destroy you, and to bring you to nothing; and all of you]]></a:t>
+              <a:t><![CDATA[கேட்டையும் வரப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29431,51 +28419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be plucked from off the land where you go to possess it.]]></a:t>
+              <a:t><![CDATA[21. நீ சுதந்தரிக்கும் தேசத்தில் கர்த்தர் உன்னை நிர்மூலமாக்குமட்டும் கொள்ளை நோய் உன்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29563,51 +28551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. And the LORD shall scatter you among all people, from the one end of the earth even unto the]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொள்ளப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29695,51 +28683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[other; and there you shall serve other gods, which neither you nor your fathers have known, even]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் உன்னை ஈளையினாலும், காய்ச்சலினாலும் உஷ்ணத்தினாலும், எரிபந்தத்தினாலும், வறட்சியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29827,51 +28815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wood and stone.]]></a:t>
+              <a:t><![CDATA[கருக்காயினாலும், விஷப்பனியினாலும் வாதிப்பார்; நீ அழியுமட்டும் இவைகள் உன்னைப் பின்தொடரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29959,51 +28947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. And among these nations shall you find no ease, neither shall the sole of your foot have rest:]]></a:t>
+              <a:t><![CDATA[23. உன் தலைக்குமேலுள்ள வானம் வெண்கலமும், உனக்குக் கீழுள்ள பூமி இரும்புமாய் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30091,51 +29079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but the LORD shall give you there a trembling heart, and failing of eyes, and sorrow of mind:]]></a:t>
+              <a:t><![CDATA[24. உன் தேசத்து மழையைக் கர்த்தர் புழுதியும் மண்ணுமாக பெய்யப்பண்ணுவார்; நீ அழியுமட்டும் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30223,51 +29211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. And your life shall hang in doubt before you; and you shall fear day and night, and shall have]]></a:t>
+              <a:t><![CDATA[வானத்திலிருந்து உன்மேல் இறங்கிவரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30355,51 +29343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which also shall not leave you either corn, wine, or oil, or the increase of your cattle, or flocks]]></a:t>
+              <a:t><![CDATA[2. நீ உன் தேவனாகிய கர்த்தரின் சத்தத்துக்குச் செவிகொடுக்கும்போது, இப்பொழுது சொல்லப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30487,51 +29475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[none assurance of your life:]]></a:t>
+              <a:t><![CDATA[25. உன் சத்துருக்களுக்கு முன்பாக நீ முறிய அடிக்கப்படும்படி கர்த்தர் செய்வார்; ஒரு வழியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30619,51 +29607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. In the morning you shall say, Would God it were even! and at even you shall say, Would God it]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு எதிராகப் புறப்படுவாய், ஏழு வழியாய் அவர்களுக்கு முன்பாக ஓடிப்போவாய்; நீ பூமியிலுள்ள எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30751,51 +29739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were morning! for the fear of yours heart wherewith you shall fear, and for the sight of yours eyes]]></a:t>
+              <a:t><![CDATA[ராஜ்யங்களிலும் சிதறுண்டுபோவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30883,51 +29871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which you shall see.]]></a:t>
+              <a:t><![CDATA[26. உன் பிணம் ஆகாயத்துப் பறவைகளுக்கும் பூமியின் மிருகங்களுக்கும் இரையாகும்; அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31015,51 +30003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. And the LORD shall bring you into Egypt again with ships, by the way whereof I spoke unto you,]]></a:t>
+              <a:t><![CDATA[விரட்டுவாரில்லாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31147,51 +30135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[You shall see it no more again: and there all of you shall be sold unto your enemies for bondmen and]]></a:t>
+              <a:t><![CDATA[27. நீ குணமாகாதபடி கர்த்தர் உன்னை எகிப்தின் எரிபந்தமான பருக்களினாலும், மூலவியாதியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31279,51 +30267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bondwomen, and no man shall buy you.]]></a:t>
+              <a:t><![CDATA[சொறியினாலும், சிரங்கினாலும் வாதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31411,51 +30399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Blessed shall be the fruit of your body, and the fruit of your ground, and the fruit of your]]></a:t>
+              <a:t><![CDATA[28. கர்த்தர் உன்னைப் புத்திமயக்கத்தினாலும், குருட்டாட்டத்தினாலும், மனத்திகைப்பினாலும் வாதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31543,51 +30531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle, the increase of your cattle, and the flocks of your sheep.]]></a:t>
+              <a:t><![CDATA[29. குருடன் அந்தகாரத்திலே தடவித்திரிகிறதுபோல, நீ பட்டப்பகலிலே தடவிக்கொண்டு திரிவாய்; உன் வழிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31675,51 +30663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Blessed shall be your basket and your store.]]></a:t>
+              <a:t><![CDATA[ஒன்றும் உனக்கு வாய்க்காதேபோம்; உதவிசெய்வாரில்லாமல் நீ எந்நாளும் ஒடுக்கப்படுகிறவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31807,51 +30795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of your sheep, until he have destroyed you.]]></a:t>
+              <a:t><![CDATA[ஆசீர்வாதங்களெல்லாம் உன்மேல் வந்து உனக்குப்பலிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31939,51 +30927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Blessed shall you be when you come in, and blessed shall you be when you go out.]]></a:t>
+              <a:t><![CDATA[பறிகொடுக்கிறவனுமாய் இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32071,51 +31059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The LORD shall cause yours enemies that rise up against you to be smitten before your face: they]]></a:t>
+              <a:t><![CDATA[30. பெண்ணை உனக்கு நியமிப்பாய், வேறொருவன் அவளுடன் சயனிப்பான்; வீட்டைக் கட்டுவாய், அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32203,51 +31191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall come out against you one way, and flee before you seven ways.]]></a:t>
+              <a:t><![CDATA[குடியிருக்கமாட்டாய்; திராட்சத்தோட்டத்தை நாட்டுவாய், அதின் பலனை அனுபவிக்கமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32335,51 +31323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The LORD shall command the blessing upon you in your storehouses, and in all that you set yours]]></a:t>
+              <a:t><![CDATA[31. உன் மாடுகள் உன் கண்களுக்கு முன்பாக அடிக்கப்படும், நீ அதில் ஒன்றும் புசிப்பதில்லை; உன் கழுதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32467,51 +31455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand unto; and he shall bless you in the land which the LORD your God gives you.]]></a:t>
+              <a:t><![CDATA[உனக்கு முன்பாகக் கொள்ளையிட்டுக் கொண்டுபோகப்பட்டு, உனக்குத் திரும்ப அகப்படாமற்போம்; உன் ஆடுகள் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32599,51 +31587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The LORD shall establish you an holy people unto himself, as he has sworn unto you, if you shall]]></a:t>
+              <a:t><![CDATA[சத்துருக்களுக்குக் கொடுக்கப்படும்; விடுவிப்பார் ஒருவரும் உனக்கு இல்லாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32731,51 +31719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[keep the commandments of the LORD your God, and walk in his ways.]]></a:t>
+              <a:t><![CDATA[32. உன் குமாரரும் உன் குமாரத்திகளும் அந்நிய ஜனங்களுக்கு ஒப்புக்கொடுக்கப்படுவார்கள்; அவர்களைக் காண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32863,51 +31851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And all people of the earth shall see that you are called by the name of the LORD; and they]]></a:t>
+              <a:t><![CDATA[உன் கண்கள் நாடோறும் பார்த்துப்பார்த்துப் பூத்துப்போம்; உன் கையில் பெலனில்லாதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32995,51 +31983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be afraid of you.]]></a:t>
+              <a:t><![CDATA[33. உன் நிலத்தின் கனியையும், உன் பிரயாசத்தின் எல்லாப் பலனையும் நீ அறியாத ஜனங்கள் புசிப்பார்கள்; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33127,51 +32115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the LORD shall make you abundant in goods, in the fruit of your body, and in the fruit of]]></a:t>
+              <a:t><![CDATA[சகலநாளும் ஒடுக்கப்பட்டும் நொறுக்கப்பட்டும் இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33259,51 +32247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. And he shall besiege you in all your gates, until your high and fenced walls come down, wherein]]></a:t>
+              <a:t><![CDATA[3. நீ பட்டணத்திலும் ஆசீர்வதிக்கப்பட்டிருப்பாய்; வெளியிலும் ஆசீர்வதிக்கப்பட்டிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33391,51 +32379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your cattle, and in the fruit of your ground, in the land which the LORD swore unto your fathers to]]></a:t>
+              <a:t><![CDATA[34. உன் கண்கள் காணும் காரியங்களினாலே மதிமயங்கிப்போவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33523,51 +32511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[give you.]]></a:t>
+              <a:t><![CDATA[35. உன் உள்ளங்கால் தொடங்கி உச்சந்தலைமட்டும் குணமாகாதபடிக்கு, கர்த்தர் உன்னை முழங்கால்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33655,51 +32643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The LORD shall open unto you his good treasure, the heaven to give the rain unto your land in]]></a:t>
+              <a:t><![CDATA[தொடைகளிலும் கொடிய எரிபந்தப் பருக்களினாலே வாதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33787,51 +32775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his season, and to bless all the work of yours hand: and you shall lend unto many nations, and you]]></a:t>
+              <a:t><![CDATA[36. கர்த்தர் உன்னையும், உனக்காக நீ ஏற்படுத்திக்கொண்ட ராஜாவையும், நீயும் உன் பிதாக்களும் அறியாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33919,51 +32907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not borrow.]]></a:t>
+              <a:t><![CDATA[ஜாதிகளிடத்துக்குப் போகப்பண்ணுவார்; அங்கே நீ மரமும் கல்லுமான அந்நிய தேவர்களைச் சேவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34051,51 +33039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the LORD shall make you the head, and not the tail; and you shall be above only, and you]]></a:t>
+              <a:t><![CDATA[37. கர்த்தர் உன்னைக் கொண்டுபோய்விடும் எல்லா ஜனங்களுக்குள்ளும் பிரமிப்பும் பழமொழியும் பரியாசச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34183,51 +33171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not be beneath; if that you hearken unto the commandments of the LORD your God, which I]]></a:t>
+              <a:t><![CDATA[சொல்லுமாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34315,51 +33303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[command you this day, to observe and to do them:]]></a:t>
+              <a:t><![CDATA[38. மிகுந்த விதையை வயலுக்குக் கொண்டுபோவாய், கொஞ்சம் அறுப்பாய்; வெட்டுக்கிளி அதைப் பட்சித்துப்போடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34447,51 +33435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And you shall not go aside from any of the words which I command you this day, to the right]]></a:t>
+              <a:t><![CDATA[39. திராட்சத்தோட்டங்களை நாட்டிப்பயிரிடுவாய், ஆனாலும் நீ திராட்சரசம் குடிப்பதும் இல்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34579,51 +33567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand, or to the left, to go after other gods to serve them.]]></a:t>
+              <a:t><![CDATA[திராட்சப்பழங்களைச் சேர்ப்பதும் இல்லை; பூச்சி அதைத் தின்று போடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34711,51 +33699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you trusted, throughout all your land: and he shall besiege you in all your gates throughout all]]></a:t>
+              <a:t><![CDATA[4. உன் கர்ப்பத்தின் கனியும், உன் நிலத்தின் கனியும், உன் மாடுகளின் பெருக்கமும், உன் ஆடுகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34843,51 +33831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But it shall come to pass, if you will not hearken unto the voice of the LORD your God, to]]></a:t>
+              <a:t><![CDATA[40. ஒலிவமரங்கள் உன் எல்லைகளிலெங்கும் இருக்கும், ஆனாலும் அதின் எண்ணெயை நீ பூசிக்கொள்வதில்லை; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34975,51 +33963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[observe to do all his commandments and his statutes which I command you this day; that all these]]></a:t>
+              <a:t><![CDATA[ஒலிவமரத்தின் பிஞ்சுகள் உதிர்ந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35107,51 +34095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[curses shall come upon you, and overtake you:]]></a:t>
+              <a:t><![CDATA[41. நீ குமாரரையும் குமாரத்திகளையும் பெறுவாய், ஆனாலும் அவர்கள் உன்னோடேகூட இரார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35239,51 +34227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Cursed shall you be in the city, and cursed shall you be in the field.]]></a:t>
+              <a:t><![CDATA[சிறைப்பட்டுப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35371,51 +34359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Cursed shall be your basket and your store.]]></a:t>
+              <a:t><![CDATA[42. உன் மரங்களெல்லாவற்றையும் உன் நிலத்தின் கனிகளையும் விட்டில் பட்சித்துப்போடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35503,51 +34491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Cursed shall be the fruit of your body, and the fruit of your land, the increase of your cattle,]]></a:t>
+              <a:t><![CDATA[43. உன் நடுவிலிருக்கிற அந்நியன் உனக்கு மேற்பட்டு மேன்மேலும் உயர்ந்திருப்பான்; நீ மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35635,51 +34623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the flocks of your sheep.]]></a:t>
+              <a:t><![CDATA[தாழ்த்தப்பட்டுப்போவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35767,51 +34755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Cursed shall you be when you come in, and cursed shall you be when you go out.]]></a:t>
+              <a:t><![CDATA[44. அவன் உன்னிடத்தில் கடன்படான்; நீ அவனிடத்தில் கடன்படுவாய்; அவன் தலையாயிருப்பான், நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35899,51 +34887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The LORD shall send upon you cursing, vexation, and rebuke, in all that you set yours hand unto]]></a:t>
+              <a:t><![CDATA[வாலாயிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36031,51 +35019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in order to do, until you be destroyed, and until you perish quickly; because of the wickedness of]]></a:t>
+              <a:t><![CDATA[45. உன் தேவனாகிய கர்த்தர் உனக்குவிதிக்கத்தக்க அவருடைய கற்பனைகளையும் கட்டளைகளையும் கைக்கொள்ளும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36163,51 +35151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your land, which the LORD your God has given you.]]></a:t>
+              <a:t><![CDATA[மந்தைகளுமாகிய உன் மிருகஜீவன்களின் பலனும் ஆசீர்வதிக்கப்பட்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36295,51 +35283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your doings, whereby you have forsaken me.]]></a:t>
+              <a:t><![CDATA[நீ அவர் சத்தத்திற்குச் செவிகொடாதபடியினால், இந்தச் சாபங்கள் எல்லாம் உன்மேல் வந்து, நீ அழியுமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36427,51 +35415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The LORD shall make the pestilence cleave unto you, until he have consumed you from off the]]></a:t>
+              <a:t><![CDATA[உன்னைத்தொடர்ந்து பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36559,51 +35547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land, where you go to possess it.]]></a:t>
+              <a:t><![CDATA[46. உன்னிலும் உன் சந்ததியிலும் என்றைக்கும் அடையாளமாகவும் அற்புதமாகவும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36691,51 +35679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The LORD shall strike you with a consumption, and with a fever, and with an inflammation, and]]></a:t>
+              <a:t><![CDATA[47. சகலமும் பரிபூரணமாயிருக்கையில், நீ மனமகிழ்ச்சியோடும் களிப்போடும் உன் தேவனாகிய கர்த்தரைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36823,51 +35811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with an extreme burning, and with the sword, and with blasting, and with mildew; and they shall]]></a:t>
+              <a:t><![CDATA[சேவியாமற்போனதினிமித்தம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36955,51 +35943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pursue you until you perish.]]></a:t>
+              <a:t><![CDATA[48. சகலமும் குறைவுபட்டு, பட்டினியோடும் தாகத்தோடும் நிர்வாணத்தோடும், கர்த்தர் உனக்கு விரோதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37087,51 +36075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And your heaven that is over your head shall be brass, and the earth that is under you shall be]]></a:t>
+              <a:t><![CDATA[அனுப்பும் சத்துருக்களைச் சேவிப்பாய்; அவர்கள் உன்னை அழித்துத் தீருமட்டும், இருப்பு நுகத்தடியை உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37219,51 +36207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iron.]]></a:t>
+              <a:t><![CDATA[கழுத்தின்மேல் போடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37351,51 +36339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The LORD shall make the rain of your land powder and dust: from heaven shall it come down upon]]></a:t>
+              <a:t><![CDATA[49. கிழவன் என்று முகம்பாராமலும், வாலிபன் என்று இரங்காமலும் இருக்கும் கொடிய முகமுள்ளதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37483,51 +36471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, until you be destroyed.]]></a:t>
+              <a:t><![CDATA[50. உனக்குத் தெரியாத பாஷையைப் பேசுகிறதுமான ஜாதியை வெகுதூரத்திலுள்ள பூமியின் கடையாந்தரத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37544,91 +36532,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -37654,51 +36642,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -37829,51 +36817,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>148</Slides>
+  <Slides>144</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>