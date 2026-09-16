--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -16395,51 +16395,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474689626" r:id="rId1"/>
+    <p:sldLayoutId id="2478604244" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -36532,91 +36532,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -36642,51 +36642,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>