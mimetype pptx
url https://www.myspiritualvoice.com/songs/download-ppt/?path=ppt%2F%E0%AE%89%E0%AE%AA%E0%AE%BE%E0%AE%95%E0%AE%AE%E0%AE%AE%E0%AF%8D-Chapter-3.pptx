--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -107,50 +107,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +199,55 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +403,58 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அக்காலத்திலே அவனுடைய பட்டணங்களையெல்லாம் பிடித்தோம்; அவர்களிடத்தில் நாம் பிடித்துக்கொள்ளாத பட்டணம் இல்லை; பாசானிலிருந்த ஓகின் ராஜ்யமான அறுபது பட்டணங்களுள்ள அர்கோப் தேசம் முழுவதையும் பிடித்தோம்.]]></a:t>
+              <a:t><![CDATA[4. And we took all his cities at that time, there was not a city which we took not from them, threescore cities, all the region of Argob, the kingdom of Og in Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப் பட்டணங்களெல்லாம் உயர்ந்த மதில்களாலும் அரணாக்கப்பட்டிருந்தது; அவைகள் அன்றி, மதிலில்லாத பட்டணங்களும் அநேகம்.]]></a:t>
+              <a:t><![CDATA[5. All these cities were fenced with high walls, gates, and bars; beside towns without protective walls a great many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப் பட்டணங்களெல்லாம் உயர்ந்த மதில்களாலும் அரணாக்கப்பட்டிருந்தது; அவைகள் அன்றி, மதிலில்லாத பட்டணங்களும் அநேகம்.]]></a:t>
+              <a:t><![CDATA[5. All these cities were fenced with high walls, gates, and bars; beside towns without protective walls a great many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவைகளையும் சங்காரம்பண்ணினோம்; நாம் எஸ்போனின் ராஜாவாகிய சீகோனுக்குச் செய்ததுபோல, அந்த எல்லாப் பட்டணங்களிலுமுள்ள புருஷரையும் ஸ்திரீகளையும் பிள்ளைகளையும் சங்காரம்பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[6. And we utterly destroyed them, as we did unto Sihon king of Heshbon, utterly destroying the men, women, and children, of every city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவைகளையும் சங்காரம்பண்ணினோம்; நாம் எஸ்போனின் ராஜாவாகிய சீகோனுக்குச் செய்ததுபோல, அந்த எல்லாப் பட்டணங்களிலுமுள்ள புருஷரையும் ஸ்திரீகளையும் பிள்ளைகளையும் சங்காரம்பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[6. And we utterly destroyed them, as we did unto Sihon king of Heshbon, utterly destroying the men, women, and children, of every city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் பட்டணங்களிலுள்ள ஆஸ்தியையும் சகல மிருகஜீவன்களையும் நமக்கென்று கொள்ளையிட்டோம்.]]></a:t>
+              <a:t><![CDATA[7. But all the cattle, and the spoil of the cities, we took for a prey to ourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படியே யோர்தானுக்கு இப்புறத்திலுள்ள அர்னோன் நதிதொடங்கி, எர்மோன் மலைவரைக்குமுள்ள தேசத்தை நாம் அக்காலத்தில் ஏமோரியருடைய இரண்டு ராஜாக்களிடமிருந்து பிடித்தோம்.]]></a:t>
+              <a:t><![CDATA[8. And we took at that time out of the hand of the two kings of the Amorites the land that was on this side Jordan, from the river of Arnon unto mount Hermon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்படியே யோர்தானுக்கு இப்புறத்திலுள்ள அர்னோன் நதிதொடங்கி, எர்மோன் மலைவரைக்குமுள்ள தேசத்தை நாம் அக்காலத்தில் ஏமோரியருடைய இரண்டு ராஜாக்களிடமிருந்து பிடித்தோம்.]]></a:t>
+              <a:t><![CDATA[8. And we took at that time out of the hand of the two kings of the Amorites the land that was on this side Jordan, from the river of Arnon unto mount Hermon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீதோனியர் எர்மோனைச் சீரியோன் என்கிறார்கள்; எமோரியரோ அதைச் சேனீர் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. (Which Hermon the Sidonians call Sirion; and the Amorites call it Shenir;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சமனான நாட்டின் எல்லாப் பட்டணங்களையும், கீலேயாத் முழுவதையும், சல்காயி, எத்ரேயி என்னும் பாசானிலிருந்த ஓகுடைய ராஜ்யத்தின் பட்டணங்கள்மட்டுமுள்ள பாசான் முழுவதையும் பிடித்தோம்.]]></a:t>
+              <a:t><![CDATA[10. All the cities of the plain, and all Gilead, and all Bashan, unto Salchah and Edrei, cities of the kingdom of Og in Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு நாம் திரும்பி, பாசானுக்குப் போகிற வழியாய்ப் போனோம்; பாசானின் ராஜாவாகிய ஓக் தன்னுடைய சகல ஜனங்களோடும் நம்மோடே எதிர்த்து யுத்தம்பண்ணும்படி புறப்பட்டு, எத்ரேயிக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[1. Then we turned, and went up the way to Bashan: and Og the king of Bashan came out against us, he and all his people, to battle at Edrei.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சமனான நாட்டின் எல்லாப் பட்டணங்களையும், கீலேயாத் முழுவதையும், சல்காயி, எத்ரேயி என்னும் பாசானிலிருந்த ஓகுடைய ராஜ்யத்தின் பட்டணங்கள்மட்டுமுள்ள பாசான் முழுவதையும் பிடித்தோம்.]]></a:t>
+              <a:t><![CDATA[10. All the cities of the plain, and all Gilead, and all Bashan, unto Salchah and Edrei, cities of the kingdom of Og in Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மீந்திருந்த இராட்சதரில் பாசானின் ராஜாவாகிய ஓக் என்பவன்மாத்திரம் தப்பியிருந்தான்; இரும்பினாற் செய்த அவனுடைய கட்டில் மனிதருடைய கை முழத்தின்படியே, ஒன்பது முழ நீளமும் நாலுமுழ அகலமுமாயிருந்தது; அது அம்மோன் புத்திரருடைய ரப்பாபட்டணத்தில் இருக்கிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[11. For only Og king of Bashan remained of the remnant of giants; behold his bedstead was a bedstead of iron; is it not in Rabbath of the children of Ammon? nine cubits was the length thereof, and four cubits the breadth of it, after the cubit of a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மீந்திருந்த இராட்சதரில் பாசானின் ராஜாவாகிய ஓக் என்பவன்மாத்திரம் தப்பியிருந்தான்; இரும்பினாற் செய்த அவனுடைய கட்டில் மனிதருடைய கை முழத்தின்படியே, ஒன்பது முழ நீளமும் நாலுமுழ அகலமுமாயிருந்தது; அது அம்மோன் புத்திரருடைய ரப்பாபட்டணத்தில் இருக்கிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[11. For only Og king of Bashan remained of the remnant of giants; behold his bedstead was a bedstead of iron; is it not in Rabbath of the children of Ammon? nine cubits was the length thereof, and four cubits the breadth of it, after the cubit of a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மீந்திருந்த இராட்சதரில் பாசானின் ராஜாவாகிய ஓக் என்பவன்மாத்திரம் தப்பியிருந்தான்; இரும்பினாற் செய்த அவனுடைய கட்டில் மனிதருடைய கை முழத்தின்படியே, ஒன்பது முழ நீளமும் நாலுமுழ அகலமுமாயிருந்தது; அது அம்மோன் புத்திரருடைய ரப்பாபட்டணத்தில் இருக்கிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[11. For only Og king of Bashan remained of the remnant of giants; behold his bedstead was a bedstead of iron; is it not in Rabbath of the children of Ammon? nine cubits was the length thereof, and four cubits the breadth of it, after the cubit of a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே சுதந்தரமாகப் பெற்றுக்கொண்ட தேசத்தை அர்னோன் நதியருகேயுள்ள ஆரோவேர் தொடங்கி, கீலேயாத் மலைநாட்டில் பாதியையும், அதிலிருக்கிற பட்டணங்களையும், ரூபனியருக்கும் காத்தியருக்கும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[12. And this land, which we possessed at that time, from Aroer, which is by the river Arnon, and half mount Gilead, and the cities thereof, gave I unto the Reubenites and to the Gadites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே சுதந்தரமாகப் பெற்றுக்கொண்ட தேசத்தை அர்னோன் நதியருகேயுள்ள ஆரோவேர் தொடங்கி, கீலேயாத் மலைநாட்டில் பாதியையும், அதிலிருக்கிற பட்டணங்களையும், ரூபனியருக்கும் காத்தியருக்கும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[12. And this land, which we possessed at that time, from Aroer, which is by the river Arnon, and half mount Gilead, and the cities thereof, gave I unto the Reubenites and to the Gadites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கீலேயாத்தின் மற்றப்பங்கையும், ஓகின் ராஜ்யமாயிருந்த பாசான் முழுவதையும், மனாசேயின் பாதிக் கோத்திரத்துக்குக் கொடுத்ததும் அன்றி, இராட்சத தேசமென்னப்பட்ட பாசானுக்குள்ளான அர்கோப் சீமை யாவையும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[13. And the rest of Gilead, and all Bashan, being the kingdom of Og, gave I unto the half tribe of Manasseh; all the region of Argob, with all Bashan, which was called the land of giants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கீலேயாத்தின் மற்றப்பங்கையும், ஓகின் ராஜ்யமாயிருந்த பாசான் முழுவதையும், மனாசேயின் பாதிக் கோத்திரத்துக்குக் கொடுத்ததும் அன்றி, இராட்சத தேசமென்னப்பட்ட பாசானுக்குள்ளான அர்கோப் சீமை யாவையும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[13. And the rest of Gilead, and all Bashan, being the kingdom of Og, gave I unto the half tribe of Manasseh; all the region of Argob, with all Bashan, which was called the land of giants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனாசேயின் குமாரனாகிய யாவீர் அர்கோப் சீமை முழுவதையும் கேசூரியர் மாகாத்தியர் என்பவர்களுடைய எல்லைமட்டும் கட்டிக்கொண்டு, அதற்குத் தன் நாமத்தின்படியே பாசான் அவோத்யாயீர் என்று பேரிட்டான், அது இந்நாள்வரைக்கும் வழங்கிவருகிறது.]]></a:t>
+              <a:t><![CDATA[13. And the rest of Gilead, and all Bashan, being the kingdom of Og, gave I unto the half tribe of Manasseh; all the region of Argob, with all Bashan, which was called the land of giants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனாசேயின் குமாரனாகிய யாவீர் அர்கோப் சீமை முழுவதையும் கேசூரியர் மாகாத்தியர் என்பவர்களுடைய எல்லைமட்டும் கட்டிக்கொண்டு, அதற்குத் தன் நாமத்தின்படியே பாசான் அவோத்யாயீர் என்று பேரிட்டான், அது இந்நாள்வரைக்கும் வழங்கிவருகிறது.]]></a:t>
+              <a:t><![CDATA[14. Jair the son of Manasseh took all the country of Argob unto the coasts of Geshuri and Maachathi; and called them after his own name, Bashanhavothjair, unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு நாம் திரும்பி, பாசானுக்குப் போகிற வழியாய்ப் போனோம்; பாசானின் ராஜாவாகிய ஓக் தன்னுடைய சகல ஜனங்களோடும் நம்மோடே எதிர்த்து யுத்தம்பண்ணும்படி புறப்பட்டு, எத்ரேயிக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[1. Then we turned, and went up the way to Bashan: and Og the king of Bashan came out against us, he and all his people, to battle at Edrei.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மாகீருக்குக் கீலேயாத்தைக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[14. Jair the son of Manasseh took all the country of Argob unto the coasts of Geshuri and Maachathi; and called them after his own name, Bashanhavothjair, unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் கீலேயாத் தொடங்கி அர்னோன் நதி ஓடுகிற பள்ளத்தாக்கும், கடையாந்தரமுமான அம்மோன் புத்திரரின் எல்லையாகிய யோபோக்கு ஆறுமட்டும் இருக்கிற தேசத்தையும்,]]></a:t>
+              <a:t><![CDATA[14. Jair the son of Manasseh took all the country of Argob unto the coasts of Geshuri and Maachathi; and called them after his own name, Bashanhavothjair, unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் கீலேயாத் தொடங்கி அர்னோன் நதி ஓடுகிற பள்ளத்தாக்கும், கடையாந்தரமுமான அம்மோன் புத்திரரின் எல்லையாகிய யோபோக்கு ஆறுமட்டும் இருக்கிற தேசத்தையும்,]]></a:t>
+              <a:t><![CDATA[15. And I gave Gilead unto Machir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கின்னரேத் தொடங்கி அஸ்தோத்பிஸ்காவுக்குத் தாழ்வாய்க் கிழக்கே இருக்கிற உப்புக்கடலான சமனான வெளியின் கடல்மட்டும், யோர்தானின் எல்லைக்குள் அடங்கிய சமனான வெளியையும், ரூபனியருக்கும் காத்தியருக்கும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[16. And unto the Reubenites and unto the Gadites I gave from Gilead even unto the river Arnon half the valley, and the border even unto the river Jabbok, which is the border of the children of Ammon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கின்னரேத் தொடங்கி அஸ்தோத்பிஸ்காவுக்குத் தாழ்வாய்க் கிழக்கே இருக்கிற உப்புக்கடலான சமனான வெளியின் கடல்மட்டும், யோர்தானின் எல்லைக்குள் அடங்கிய சமனான வெளியையும், ரூபனியருக்கும் காத்தியருக்கும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[16. And unto the Reubenites and unto the Gadites I gave from Gilead even unto the river Arnon half the valley, and the border even unto the river Jabbok, which is the border of the children of Ammon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்காலத்திலே நான் உங்களை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு இந்த தேசத்தைச் சுதந்தரமாகக் கொடுத்தார்; யுத்தஞ்செய்யத்தக்கவர்களாகிய நீங்கள் எல்லாரும் இஸ்ரவேல் புத்திரரான உங்கள் சகோதரருக்கு முன்னே ஆயுதபாணிகளாக நடந்து போங்கள்.]]></a:t>
+              <a:t><![CDATA[17. The plain also, and Jordan, and the coast thereof, from Chinnereth even unto the sea of the plain, even the salt sea, under Ashdothpisgah eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்காலத்திலே நான் உங்களை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு இந்த தேசத்தைச் சுதந்தரமாகக் கொடுத்தார்; யுத்தஞ்செய்யத்தக்கவர்களாகிய நீங்கள் எல்லாரும் இஸ்ரவேல் புத்திரரான உங்கள் சகோதரருக்கு முன்னே ஆயுதபாணிகளாக நடந்து போங்கள்.]]></a:t>
+              <a:t><![CDATA[17. The plain also, and Jordan, and the coast thereof, from Chinnereth even unto the sea of the plain, even the salt sea, under Ashdothpisgah eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்காலத்திலே நான் உங்களை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு இந்த தேசத்தைச் சுதந்தரமாகக் கொடுத்தார்; யுத்தஞ்செய்யத்தக்கவர்களாகிய நீங்கள் எல்லாரும் இஸ்ரவேல் புத்திரரான உங்கள் சகோதரருக்கு முன்னே ஆயுதபாணிகளாக நடந்து போங்கள்.]]></a:t>
+              <a:t><![CDATA[17. The plain also, and Jordan, and the coast thereof, from Chinnereth even unto the sea of the plain, even the salt sea, under Ashdothpisgah eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் மனைவிகளும் உங்கள் பிள்ளைகளும் உங்கள் ஆடுமாடுகளும்மாத்திரம் நான் உங்களுக்குக் கொடுத்த உங்கள் பட்டணங்களில் இருக்கட்டும்; உங்களுக்குத் திரளான ஆடுமாடுகள் உண்டென்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[18. And I commanded you at that time, saying, The LORD your God has given you this land to possess it: all of you shall pass over armed before your brethren the children of Israel, all that are meet for the war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் மனைவிகளும் உங்கள் பிள்ளைகளும் உங்கள் ஆடுமாடுகளும்மாத்திரம் நான் உங்களுக்குக் கொடுத்த உங்கள் பட்டணங்களில் இருக்கட்டும்; உங்களுக்குத் திரளான ஆடுமாடுகள் உண்டென்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[18. And I commanded you at that time, saying, The LORD your God has given you this land to possess it: all of you shall pass over armed before your brethren the children of Israel, all that are meet for the war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் என்னை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவனுடைய ஜனங்கள் எல்லாரையும் அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்ததுபோல, அவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD said unto me, Fear him not: for I will deliver him, and all his people, and his land, into your hand; and you shall do unto him as you did unto Sihon king of the Amorites, which dwelt at Heshbon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆனாலும் கர்த்தர் உங்களை இளைப்பாறப்பண்ணினதுபோல, உங்கள் சகோதரரையும் இளைப்பாறப்பண்ணி, யோர்தானுக்கு அப்புறத்தில் உங்கள் தேவனாகிய கர்த்தர் கொடுக்கிற தேசத்தைச் சுதந்தரித்துக்கொள்ளுமட்டும் நீங்கள் இருந்து, பின்பு அவரவர் நான் உங்களுக்குக் கொடுத்த உங்கள் சுதந்தரத்துக்குத் திரும்புவீர்களாக என்றேன்.]]></a:t>
+              <a:t><![CDATA[18. And I commanded you at that time, saying, The LORD your God has given you this land to possess it: all of you shall pass over armed before your brethren the children of Israel, all that are meet for the war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆனாலும் கர்த்தர் உங்களை இளைப்பாறப்பண்ணினதுபோல, உங்கள் சகோதரரையும் இளைப்பாறப்பண்ணி, யோர்தானுக்கு அப்புறத்தில் உங்கள் தேவனாகிய கர்த்தர் கொடுக்கிற தேசத்தைச் சுதந்தரித்துக்கொள்ளுமட்டும் நீங்கள் இருந்து, பின்பு அவரவர் நான் உங்களுக்குக் கொடுத்த உங்கள் சுதந்தரத்துக்குத் திரும்புவீர்களாக என்றேன்.]]></a:t>
+              <a:t><![CDATA[19. But your wives, and your little ones, and your cattle, (for I know that all of you have much cattle,) shall abide in your cities which I have given you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆனாலும் கர்த்தர் உங்களை இளைப்பாறப்பண்ணினதுபோல, உங்கள் சகோதரரையும் இளைப்பாறப்பண்ணி, யோர்தானுக்கு அப்புறத்தில் உங்கள் தேவனாகிய கர்த்தர் கொடுக்கிற தேசத்தைச் சுதந்தரித்துக்கொள்ளுமட்டும் நீங்கள் இருந்து, பின்பு அவரவர் நான் உங்களுக்குக் கொடுத்த உங்கள் சுதந்தரத்துக்குத் திரும்புவீர்களாக என்றேன்.]]></a:t>
+              <a:t><![CDATA[19. But your wives, and your little ones, and your cattle, (for I know that all of you have much cattle,) shall abide in your cities which I have given you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அக்காலத்திலே நான் யோசுவாவை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் அந்த இரண்டு ராஜாக்களுக்கும் செய்தவைகளையெல்லாம் உன் கண்கள் கண்டது; நீ போய்ச் சேரும் எல்லா ராஜ்யங்களுக்கும் கர்த்தர் அப்படியே செய்வார்.]]></a:t>
+              <a:t><![CDATA[20. Until the LORD have given rest unto your brethren, as well as unto you, and until they also possess the land which the LORD your God has given them beyond Jordan: and then shall all of you return every man unto his possession, which I have given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அக்காலத்திலே நான் யோசுவாவை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் அந்த இரண்டு ராஜாக்களுக்கும் செய்தவைகளையெல்லாம் உன் கண்கள் கண்டது; நீ போய்ச் சேரும் எல்லா ராஜ்யங்களுக்கும் கர்த்தர் அப்படியே செய்வார்.]]></a:t>
+              <a:t><![CDATA[20. Until the LORD have given rest unto your brethren, as well as unto you, and until they also possess the land which the LORD your God has given them beyond Jordan: and then shall all of you return every man unto his possession, which I have given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களுக்குப் பயப்படீர்களாக; உங்கள் தேவனாகிய கர்த்தர் தாமே உங்களுக்காக யுத்தம்பண்ணுவார் என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[20. Until the LORD have given rest unto your brethren, as well as unto you, and until they also possess the land which the LORD your God has given them beyond Jordan: and then shall all of you return every man unto his possession, which I have given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அக்காலத்திலே நான் கர்த்தரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. And I commanded Joshua at that time, saying, Yours eyes have seen all that the LORD your God has done unto these two kings: so shall the LORD do unto all the kingdoms where you pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தராகிய ஆண்டவரே, நீர் உமது அடியேனுக்கு உமது மகத்துவத்தையும் உமது வல்லமையுள்ள கரத்தையும் காண்பிக்கத் தொடங்கினீர்; வானத்திலும் பூமியிலும் உம்முடைய கிரியைகளுக்கும் உம்முடைய வல்லமைகளுக்கும் ஒப்பாகச் செய்யத்தக்க தேவன்யார்?]]></a:t>
+              <a:t><![CDATA[21. And I commanded Joshua at that time, saying, Yours eyes have seen all that the LORD your God has done unto these two kings: so shall the LORD do unto all the kingdoms where you pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தராகிய ஆண்டவரே, நீர் உமது அடியேனுக்கு உமது மகத்துவத்தையும் உமது வல்லமையுள்ள கரத்தையும் காண்பிக்கத் தொடங்கினீர்; வானத்திலும் பூமியிலும் உம்முடைய கிரியைகளுக்கும் உம்முடைய வல்லமைகளுக்கும் ஒப்பாகச் செய்யத்தக்க தேவன்யார்?]]></a:t>
+              <a:t><![CDATA[21. And I commanded Joshua at that time, saying, Yours eyes have seen all that the LORD your God has done unto these two kings: so shall the LORD do unto all the kingdoms where you pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தராகிய ஆண்டவரே, நீர் உமது அடியேனுக்கு உமது மகத்துவத்தையும் உமது வல்லமையுள்ள கரத்தையும் காண்பிக்கத் தொடங்கினீர்; வானத்திலும் பூமியிலும் உம்முடைய கிரியைகளுக்கும் உம்முடைய வல்லமைகளுக்கும் ஒப்பாகச் செய்யத்தக்க தேவன்யார்?]]></a:t>
+              <a:t><![CDATA[22. All of you shall not fear them: for the LORD your God he shall fight for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் என்னை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவனுடைய ஜனங்கள் எல்லாரையும் அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்ததுபோல, அவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD said unto me, Fear him not: for I will deliver him, and all his people, and his land, into your hand; and you shall do unto him as you did unto Sihon king of the Amorites, which dwelt at Heshbon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் கடந்துபோய் யோர்தானுக்கு அப்புறத்திலுள்ள அந்த நல்ல தேசத்தையும் அந்த நல்ல மலையையும், லீபனோனையும் பார்க்கும்படி உத்தரவு கொடுத்தருளும் என்று வேண்டிக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[22. All of you shall not fear them: for the LORD your God he shall fight for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் கடந்துபோய் யோர்தானுக்கு அப்புறத்திலுள்ள அந்த நல்ல தேசத்தையும் அந்த நல்ல மலையையும், லீபனோனையும் பார்க்கும்படி உத்தரவு கொடுத்தருளும் என்று வேண்டிக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[23. And I besought the LORD at that time, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தரோ உங்கள் நிமித்தம் என்மேல் கோபங்கொண்டு, எனக்குச் செவிகொடாமல், என்னை நோக்கி: போதும், இனி இந்தக் காரியத்தைக் குறித்து என்னோடே பேசவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[24. O Lord GOD, you have begun to show your servant your greatness, and your mighty hand: for what God is there in heaven or in earth, that can do according to your works, and according to your might?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தரோ உங்கள் நிமித்தம் என்மேல் கோபங்கொண்டு, எனக்குச் செவிகொடாமல், என்னை நோக்கி: போதும், இனி இந்தக் காரியத்தைக் குறித்து என்னோடே பேசவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[24. O Lord GOD, you have begun to show your servant your greatness, and your mighty hand: for what God is there in heaven or in earth, that can do according to your works, and according to your might?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ பிஸ்காவின் கொடுமுடியில் ஏறி, உன் கண்களை மேற்கிலும் வடக்கிலும் தெற்கிலும் கிழக்கிலும் ஏறெடுத்து, உன் கண்களினாலே அதைப் பார்; இந்த யோர்தானை நீ கடந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[24. O Lord GOD, you have begun to show your servant your greatness, and your mighty hand: for what God is there in heaven or in earth, that can do according to your works, and according to your might?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ பிஸ்காவின் கொடுமுடியில் ஏறி, உன் கண்களை மேற்கிலும் வடக்கிலும் தெற்கிலும் கிழக்கிலும் ஏறெடுத்து, உன் கண்களினாலே அதைப் பார்; இந்த யோர்தானை நீ கடந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[25. I pray you, let me go over, and see the good land that is beyond Jordan, that goodly mountain, and Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ யோசுவாவுக்குக் கட்டளை கொடுத்து, அவனைத் திடப்படுத்திப் பலப்படுத்து; அவன் இந்த ஜனங்களுக்கு முன்பாகக் கடந்துபோய், அவனே நீ காணும் தேசத்தை அவர்களுக்குப் பங்கிட்டுக்கொடுப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. I pray you, let me go over, and see the good land that is beyond Jordan, that goodly mountain, and Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ யோசுவாவுக்குக் கட்டளை கொடுத்து, அவனைத் திடப்படுத்திப் பலப்படுத்து; அவன் இந்த ஜனங்களுக்கு முன்பாகக் கடந்துபோய், அவனே நீ காணும் தேசத்தை அவர்களுக்குப் பங்கிட்டுக்கொடுப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. But the LORD was angry with me for your sakes, and would not hear me: and the LORD said unto me, Let it suffice you; speak no more unto me of this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6182,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்பு பெத்பெயோருக்கு எதிரான பள்ளத்தாக்கில் தங்கியிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[26. But the LORD was angry with me for your sakes, and would not hear me: and the LORD said unto me, Let it suffice you; speak no more unto me of this matter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Get you up into the top of Pisgah, and lift up yours eyes westward, and northward, and southward, and eastward, and behold it with yours eyes: for you shall not go over this Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் என்னை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவனுடைய ஜனங்கள் எல்லாரையும் அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு நீ செய்ததுபோல, அவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD said unto me, Fear him not: for I will deliver him, and all his people, and his land, into your hand; and you shall do unto him as you did unto Sihon king of the Amorites, which dwelt at Heshbon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Get you up into the top of Pisgah, and lift up yours eyes westward, and northward, and southward, and eastward, and behold it with yours eyes: for you shall not go over this Jordan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. But charge Joshua, and encourage him, and strengthen him: for he shall go over before this people, and he shall cause them to inherit the land which you shall see.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. But charge Joshua, and encourage him, and strengthen him: for he shall go over before this people, and he shall cause them to inherit the land which you shall see.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. So we abode in the valley opposite to Bethpeor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே நம்முடைய தேவனாகிய கர்த்தர் பாசானின் ராஜாவாகிய ஓகையும் அவனுடைய சகல ஜனங்களையும் நம்முடைய கையில் ஒப்புக்கொடுத்தார்; அவனுக்கு ஒருவரும் மீதியாயிராமற்போகுமட்டும் அவனை முறிய அடித்தோம்.]]></a:t>
+              <a:t><![CDATA[3. So the LORD our God delivered into our hands Og also, the king of Bashan, and all his people: and we stroke him until none was left to him remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே நம்முடைய தேவனாகிய கர்த்தர் பாசானின் ராஜாவாகிய ஓகையும் அவனுடைய சகல ஜனங்களையும் நம்முடைய கையில் ஒப்புக்கொடுத்தார்; அவனுக்கு ஒருவரும் மீதியாயிராமற்போகுமட்டும் அவனை முறிய அடித்தோம்.]]></a:t>
+              <a:t><![CDATA[3. So the LORD our God delivered into our hands Og also, the king of Bashan, and all his people: and we stroke him until none was left to him remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அக்காலத்திலே அவனுடைய பட்டணங்களையெல்லாம் பிடித்தோம்; அவர்களிடத்தில் நாம் பிடித்துக்கொள்ளாத பட்டணம் இல்லை; பாசானிலிருந்த ஓகின் ராஜ்யமான அறுபது பட்டணங்களுள்ள அர்கோப் தேசம் முழுவதையும் பிடித்தோம்.]]></a:t>
+              <a:t><![CDATA[4. And we took all his cities at that time, there was not a city which we took not from them, threescore cities, all the region of Argob, the kingdom of Og in Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495523" r:id="rId1"/>
+    <p:sldLayoutId id="2474602408" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7710,94 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threescore cities, all the region of Argob, the kingdom of Og in Bashan.]]></a:t>
+              <a:t><![CDATA[இல்லை; பாசானிலிருந்த ஓகின் ராஜ்யமான அறுபது பட்டணங்களுள்ள அர்கோப் தேசம் முழுவதையும் பிடித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. All these cities were fenced with high walls, gates, and bars; beside towns without protective]]></a:t>
+              <a:t><![CDATA[5. அந்தப் பட்டணங்களெல்லாம் உயர்ந்த மதில்களாலும் அரணாக்கப்பட்டிருந்தது; அவைகள் அன்றி, மதிலில்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[walls a great many.]]></a:t>
+              <a:t><![CDATA[பட்டணங்களும் அநேகம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And we utterly destroyed them, as we did unto Sihon king of Heshbon, utterly destroying the men,]]></a:t>
+              <a:t><![CDATA[6. அவைகளையும் சங்காரம்பண்ணினோம்; நாம் எஸ்போனின் ராஜாவாகிய சீகோனுக்குச் செய்ததுபோல, அந்த எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[women, and children, of every city.]]></a:t>
+              <a:t><![CDATA[பட்டணங்களிலுமுள்ள புருஷரையும் ஸ்திரீகளையும் பிள்ளைகளையும் சங்காரம்பண்ணினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But all the cattle, and the spoil of the cities, we took for a prey to ourselves.]]></a:t>
+              <a:t><![CDATA[7. ஆனாலும் பட்டணங்களிலுள்ள ஆஸ்தியையும் சகல மிருகஜீவன்களையும் நமக்கென்று கொள்ளையிட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And we took at that time out of the hand of the two kings of the Amorites the land that was on]]></a:t>
+              <a:t><![CDATA[8. இப்படியே யோர்தானுக்கு இப்புறத்திலுள்ள அர்னோன் நதிதொடங்கி, எர்மோன் மலைவரைக்குமுள்ள தேசத்தை நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this side Jordan, from the river of Arnon unto mount Hermon;]]></a:t>
+              <a:t><![CDATA[அக்காலத்தில் ஏமோரியருடைய இரண்டு ராஜாக்களிடமிருந்து பிடித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. (Which Hermon the Sidonians call Sirion; and the Amorites call it Shenir;)]]></a:t>
+              <a:t><![CDATA[9. சீதோனியர் எர்மோனைச் சீரியோன் என்கிறார்கள்; எமோரியரோ அதைச் சேனீர் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. All the cities of the plain, and all Gilead, and all Bashan, unto Salchah and Edrei, cities of]]></a:t>
+              <a:t><![CDATA[10. சமனான நாட்டின் எல்லாப் பட்டணங்களையும், கீலேயாத் முழுவதையும், சல்காயி, எத்ரேயி என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then we turned, and went up the way to Bashan: and Og the king of Bashan came out against us, he]]></a:t>
+              <a:t><![CDATA[1. பின்பு நாம் திரும்பி, பாசானுக்குப் போகிற வழியாய்ப் போனோம்; பாசானின் ராஜாவாகிய ஓக் தன்னுடைய சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the kingdom of Og in Bashan.]]></a:t>
+              <a:t><![CDATA[பாசானிலிருந்த ஓகுடைய ராஜ்யத்தின் பட்டணங்கள்மட்டுமுள்ள பாசான் முழுவதையும் பிடித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For only Og king of Bashan remained of the remnant of giants; behold his bedstead was a bedstead]]></a:t>
+              <a:t><![CDATA[11. மீந்திருந்த இராட்சதரில் பாசானின் ராஜாவாகிய ஓக் என்பவன்மாத்திரம் தப்பியிருந்தான்; இரும்பினாற்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of iron; is it not in Rabbath of the children of Ammon? nine cubits was the length thereof, and four]]></a:t>
+              <a:t><![CDATA[செய்த அவனுடைய கட்டில் மனிதருடைய கை முழத்தின்படியே, ஒன்பது முழ நீளமும் நாலுமுழ அகலமுமாயிருந்தது; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cubits the breadth of it, after the cubit of a man.]]></a:t>
+              <a:t><![CDATA[அம்மோன் புத்திரருடைய ரப்பாபட்டணத்தில் இருக்கிறதல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And this land, which we possessed at that time, from Aroer, which is by the river Arnon, and]]></a:t>
+              <a:t><![CDATA[12. அக்காலத்திலே சுதந்தரமாகப் பெற்றுக்கொண்ட தேசத்தை அர்னோன் நதியருகேயுள்ள ஆரோவேர் தொடங்கி, கீலேயாத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[half mount Gilead, and the cities thereof, gave I unto the Reubenites and to the Gadites.]]></a:t>
+              <a:t><![CDATA[மலைநாட்டில் பாதியையும், அதிலிருக்கிற பட்டணங்களையும், ரூபனியருக்கும் காத்தியருக்கும் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the rest of Gilead, and all Bashan, being the kingdom of Og, gave I unto the half tribe of]]></a:t>
+              <a:t><![CDATA[13. கீலேயாத்தின் மற்றப்பங்கையும், ஓகின் ராஜ்யமாயிருந்த பாசான் முழுவதையும், மனாசேயின் பாதிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Manasseh; all the region of Argob, with all Bashan, which was called the land of giants.]]></a:t>
+              <a:t><![CDATA[கோத்திரத்துக்குக் கொடுத்ததும் அன்றி, இராட்சத தேசமென்னப்பட்ட பாசானுக்குள்ளான அர்கோப் சீமை யாவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Jair the son of Manasseh took all the country of Argob unto the coasts of Geshuri and Maachathi;]]></a:t>
+              <a:t><![CDATA[கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and called them after his own name, Bashanhavothjair, unto this day.]]></a:t>
+              <a:t><![CDATA[14. மனாசேயின் குமாரனாகிய யாவீர் அர்கோப் சீமை முழுவதையும் கேசூரியர் மாகாத்தியர் என்பவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all his people, to battle at Edrei.]]></a:t>
+              <a:t><![CDATA[ஜனங்களோடும் நம்மோடே எதிர்த்து யுத்தம்பண்ணும்படி புறப்பட்டு, எத்ரேயிக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And I gave Gilead unto Machir.]]></a:t>
+              <a:t><![CDATA[எல்லைமட்டும் கட்டிக்கொண்டு, அதற்குத் தன் நாமத்தின்படியே பாசான் அவோத்யாயீர் என்று பேரிட்டான், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And unto the Reubenites and unto the Gadites I gave from Gilead even unto the river Arnon half]]></a:t>
+              <a:t><![CDATA[இந்நாள்வரைக்கும் வழங்கிவருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the valley, and the border even unto the river Jabbok, which is the border of the children of Ammon;]]></a:t>
+              <a:t><![CDATA[15. மாகீருக்குக் கீலேயாத்தைக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The plain also, and Jordan, and the coast thereof, from Chinnereth even unto the sea of the]]></a:t>
+              <a:t><![CDATA[16. மேலும் கீலேயாத் தொடங்கி அர்னோன் நதி ஓடுகிற பள்ளத்தாக்கும், கடையாந்தரமுமான அம்மோன் புத்திரரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[plain, even the salt sea, under Ashdothpisgah eastward.]]></a:t>
+              <a:t><![CDATA[எல்லையாகிய யோபோக்கு ஆறுமட்டும் இருக்கிற தேசத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And I commanded you at that time, saying, The LORD your God has given you this land to possess]]></a:t>
+              <a:t><![CDATA[17. கின்னரேத் தொடங்கி அஸ்தோத்பிஸ்காவுக்குத் தாழ்வாய்க் கிழக்கே இருக்கிற உப்புக்கடலான சமனான வெளியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it: all of you shall pass over armed before your brethren the children of Israel, all that are meet]]></a:t>
+              <a:t><![CDATA[கடல்மட்டும், யோர்தானின் எல்லைக்குள் அடங்கிய சமனான வெளியையும், ரூபனியருக்கும் காத்தியருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the war.]]></a:t>
+              <a:t><![CDATA[கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But your wives, and your little ones, and your cattle, (for I know that all of you have much]]></a:t>
+              <a:t><![CDATA[18. அக்காலத்திலே நான் உங்களை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு இந்த தேசத்தைச் சுதந்தரமாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle,) shall abide in your cities which I have given you;]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்; யுத்தஞ்செய்யத்தக்கவர்களாகிய நீங்கள் எல்லாரும் இஸ்ரவேல் புத்திரரான உங்கள் சகோதரருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the LORD said unto me, Fear him not: for I will deliver him, and all his people, and his]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் என்னை நோக்கி: அவனுக்குப் பயப்படவேண்டாம்; அவனையும் அவனுடைய ஜனங்கள் எல்லாரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Until the LORD have given rest unto your brethren, as well as unto you, and until they also]]></a:t>
+              <a:t><![CDATA[முன்னே ஆயுதபாணிகளாக நடந்து போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possess the land which the LORD your God has given them beyond Jordan: and then shall all of you]]></a:t>
+              <a:t><![CDATA[19. உங்கள் மனைவிகளும் உங்கள் பிள்ளைகளும் உங்கள் ஆடுமாடுகளும்மாத்திரம் நான் உங்களுக்குக் கொடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[return every man unto his possession, which I have given you.]]></a:t>
+              <a:t><![CDATA[உங்கள் பட்டணங்களில் இருக்கட்டும்; உங்களுக்குத் திரளான ஆடுமாடுகள் உண்டென்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And I commanded Joshua at that time, saying, Yours eyes have seen all that the LORD your God has]]></a:t>
+              <a:t><![CDATA[20. ஆனாலும் கர்த்தர் உங்களை இளைப்பாறப்பண்ணினதுபோல, உங்கள் சகோதரரையும் இளைப்பாறப்பண்ணி, யோர்தானுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done unto these two kings: so shall the LORD do unto all the kingdoms where you pass.]]></a:t>
+              <a:t><![CDATA[அப்புறத்தில் உங்கள் தேவனாகிய கர்த்தர் கொடுக்கிற தேசத்தைச் சுதந்தரித்துக்கொள்ளுமட்டும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. All of you shall not fear them: for the LORD your God he shall fight for you.]]></a:t>
+              <a:t><![CDATA[இருந்து, பின்பு அவரவர் நான் உங்களுக்குக் கொடுத்த உங்கள் சுதந்தரத்துக்குத் திரும்புவீர்களாக என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And I besought the LORD at that time, saying,]]></a:t>
+              <a:t><![CDATA[21. அக்காலத்திலே நான் யோசுவாவை நோக்கி: உங்கள் தேவனாகிய கர்த்தர் அந்த இரண்டு ராஜாக்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. O Lord GOD, you have begun to show your servant your greatness, and your mighty hand: for what]]></a:t>
+              <a:t><![CDATA[செய்தவைகளையெல்லாம் உன் கண்கள் கண்டது; நீ போய்ச் சேரும் எல்லா ராஜ்யங்களுக்கும் கர்த்தர் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God is there in heaven or in earth, that can do according to your works, and according to your]]></a:t>
+              <a:t><![CDATA[செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[might?]]></a:t>
+              <a:t><![CDATA[22. அவர்களுக்குப் பயப்படீர்களாக; உங்கள் தேவனாகிய கர்த்தர் தாமே உங்களுக்காக யுத்தம்பண்ணுவார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land, into your hand; and you shall do unto him as you did unto Sihon king of the Amorites, which]]></a:t>
+              <a:t><![CDATA[அவன் தேசத்தையும் உன் கையில் ஒப்புக்கொடுத்தேன்; எஸ்போனிலே குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. I pray you, let me go over, and see the good land that is beyond Jordan, that goodly mountain,]]></a:t>
+              <a:t><![CDATA[சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Lebanon.]]></a:t>
+              <a:t><![CDATA[23. அக்காலத்திலே நான் கர்த்தரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But the LORD was angry with me for your sakes, and would not hear me: and the LORD said unto me,]]></a:t>
+              <a:t><![CDATA[24. கர்த்தராகிய ஆண்டவரே, நீர் உமது அடியேனுக்கு உமது மகத்துவத்தையும் உமது வல்லமையுள்ள கரத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Let it suffice you; speak no more unto me of this matter.]]></a:t>
+              <a:t><![CDATA[காண்பிக்கத் தொடங்கினீர்; வானத்திலும் பூமியிலும் உம்முடைய கிரியைகளுக்கும் உம்முடைய வல்லமைகளுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Get you up into the top of Pisgah, and lift up yours eyes westward, and northward, and]]></a:t>
+              <a:t><![CDATA[ஒப்பாகச் செய்யத்தக்க தேவன்யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[southward, and eastward, and behold it with yours eyes: for you shall not go over this Jordan.]]></a:t>
+              <a:t><![CDATA[25. நான் கடந்துபோய் யோர்தானுக்கு அப்புறத்திலுள்ள அந்த நல்ல தேசத்தையும் அந்த நல்ல மலையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. But charge Joshua, and encourage him, and strengthen him: for he shall go over before this]]></a:t>
+              <a:t><![CDATA[லீபனோனையும் பார்க்கும்படி உத்தரவு கொடுத்தருளும் என்று வேண்டிக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, and he shall cause them to inherit the land which you shall see.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தரோ உங்கள் நிமித்தம் என்மேல் கோபங்கொண்டு, எனக்குச் செவிகொடாமல், என்னை நோக்கி: போதும், இனி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14790,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. So we abode in the valley opposite to Bethpeor.]]></a:t>
+              <a:t><![CDATA[இந்தக் காரியத்தைக் குறித்து என்னோடே பேசவேண்டாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. நீ பிஸ்காவின் கொடுமுடியில் ஏறி, உன் கண்களை மேற்கிலும் வடக்கிலும் தெற்கிலும் கிழக்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwelt at Heshbon.]]></a:t>
+              <a:t><![CDATA[நீ செய்ததுபோல, அவனுக்கும் செய்வாய் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏறெடுத்து, உன் கண்களினாலே அதைப் பார்; இந்த யோர்தானை நீ கடந்துபோவதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. நீ யோசுவாவுக்குக் கட்டளை கொடுத்து, அவனைத் திடப்படுத்திப் பலப்படுத்து; அவன் இந்த ஜனங்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முன்பாகக் கடந்துபோய், அவனே நீ காணும் தேசத்தை அவர்களுக்குப் பங்கிட்டுக்கொடுப்பான் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. பின்பு பெத்பெயோருக்கு எதிரான பள்ளத்தாக்கில் தங்கியிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. So the LORD our God delivered into our hands Og also, the king of Bashan, and all his people: and]]></a:t>
+              <a:t><![CDATA[3. அப்படியே நம்முடைய தேவனாகிய கர்த்தர் பாசானின் ராஜாவாகிய ஓகையும் அவனுடைய சகல ஜனங்களையும் நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we stroke him until none was left to him remaining.]]></a:t>
+              <a:t><![CDATA[கையில் ஒப்புக்கொடுத்தார்; அவனுக்கு ஒருவரும் மீதியாயிராமற்போகுமட்டும் அவனை முறிய அடித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And we took all his cities at that time, there was not a city which we took not from them,]]></a:t>
+              <a:t><![CDATA[4. அக்காலத்திலே அவனுடைய பட்டணங்களையெல்லாம் பிடித்தோம்; அவர்களிடத்தில் நாம் பிடித்துக்கொள்ளாத பட்டணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>