--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602408" r:id="rId1"/>
+    <p:sldLayoutId id="2478604206" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>