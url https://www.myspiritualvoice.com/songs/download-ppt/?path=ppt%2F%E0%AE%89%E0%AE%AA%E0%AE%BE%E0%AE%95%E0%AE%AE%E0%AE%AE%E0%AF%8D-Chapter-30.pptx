--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -73,50 +73,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +154,58 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +344,61 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் பிதாக்கள் சுதந்தரித்திருந்த தேசத்தை நீ சுதந்தரிக்கும்படிக்கு, உன் தேவனாகிய கர்த்தர் அதில் உன்னைச் சேர்த்து, உனக்கு நன்மைசெய்து, உன் பிதாக்களைப்பார்க்கிலும் உன்னைப் பெருகப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[4. If any of yours be driven out unto the utmost parts of heaven, from thence will the LORD your God gather you, and from thence will he fetch you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் பிதாக்கள் சுதந்தரித்திருந்த தேசத்தை நீ சுதந்தரிக்கும்படிக்கு, உன் தேவனாகிய கர்த்தர் அதில் உன்னைச் சேர்த்து, உனக்கு நன்மைசெய்து, உன் பிதாக்களைப்பார்க்கிலும் உன்னைப் பெருகப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[4. If any of yours be driven out unto the utmost parts of heaven, from thence will the LORD your God gather you, and from thence will he fetch you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் தேவனாகிய கர்த்தரில் நீ உன் முழு இருதயத்தோடும் உன் முழு ஆத்துமாவோடும் அன்புகூர்ந்து பிழைக்கும்படி, உன் தேவனாகிய கர்த்தர் உன் இருதயத்தையும் உன் சந்ததியாரின் இருதயத்தையும் விருத்தசேதனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[5. And the LORD your God will bring you into the land which your fathers possessed, and you shall possess it; and he will do you good, and multiply you above your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் தேவனாகிய கர்த்தரில் நீ உன் முழு இருதயத்தோடும் உன் முழு ஆத்துமாவோடும் அன்புகூர்ந்து பிழைக்கும்படி, உன் தேவனாகிய கர்த்தர் உன் இருதயத்தையும் உன் சந்ததியாரின் இருதயத்தையும் விருத்தசேதனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[5. And the LORD your God will bring you into the land which your fathers possessed, and you shall possess it; and he will do you good, and multiply you above your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்தச் சாபங்களையெல்லாம் உன் சத்துருக்கள்மேலும் உன்னைத் துன்பப்படுத்தின உன் பகைஞர்மேலும் சுமரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD your God will circumcise yours heart, and the heart of your seed, to love the LORD your God with all yours heart, and with all your soul, that you may live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்தச் சாபங்களையெல்லாம் உன் சத்துருக்கள்மேலும் உன்னைத் துன்பப்படுத்தின உன் பகைஞர்மேலும் சுமரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD your God will circumcise yours heart, and the heart of your seed, to love the LORD your God with all yours heart, and with all your soul, that you may live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீயோ மனந்திரும்பி, கர்த்தரின் சத்தத்திற்குச் செவிகொடுத்து, நான் இன்று உனக்குக் கற்பிக்கிற அவருடைய எல்லாக் கற்பனைகளின்படியும் செய்வாய்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD your God will circumcise yours heart, and the heart of your seed, to love the LORD your God with all yours heart, and with all your soul, that you may live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது உனக்கு நன்மை உண்டாகும்படி உன் தேவனாகிய கர்த்தர் உன் கைகள் செய்யும் எல்லா வேலைகளிலும், உன் கர்ப்பத்தின் கனியிலும், உன் மிருகஜீவனின் பலனிலும், உன் நிலத்தின் கனியிலும் உனக்குப் பரிபூரணமுண்டாகச் செய்வார்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD your God will put all these curses upon yours enemies, and on them that hate you, which persecuted you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது உனக்கு நன்மை உண்டாகும்படி உன் தேவனாகிய கர்த்தர் உன் கைகள் செய்யும் எல்லா வேலைகளிலும், உன் கர்ப்பத்தின் கனியிலும், உன் மிருகஜீவனின் பலனிலும், உன் நிலத்தின் கனியிலும் உனக்குப் பரிபூரணமுண்டாகச் செய்வார்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD your God will put all these curses upon yours enemies, and on them that hate you, which persecuted you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது உனக்கு நன்மை உண்டாகும்படி உன் தேவனாகிய கர்த்தர் உன் கைகள் செய்யும் எல்லா வேலைகளிலும், உன் கர்ப்பத்தின் கனியிலும், உன் மிருகஜீவனின் பலனிலும், உன் நிலத்தின் கனியிலும் உனக்குப் பரிபூரணமுண்டாகச் செய்வார்.]]></a:t>
+              <a:t><![CDATA[8. And you shall return and obey the voice of the LORD, and do all his commandments which I command you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் உனக்கு முன்பாக வைத்த ஆசீர்வாதமும் சாபமுமாகிய இந்தக் காரியங்களெல்லாம் உன்மேல் வரும்போது: நீ உன் தேவனாகிய கர்த்தரால் துரத்திவிடப்பட்டு, எல்லா ஜாதிகளிடத்திலும் போயிருக்கும்போது, நீ உன் இருதயத்திலே சிந்தனைசெய்து,]]></a:t>
+              <a:t><![CDATA[1. And it shall come to pass, when all these things are come upon you, the blessing and the curse, which I have set before you, and you shall call them to mind among all the nations, where the LORD your God has driven you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தருடைய சத்தத்திற்குச் செவிகொடுத்து, இந்த நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிற அவருடைய கற்பனைகளையும் அவருடைய கட்டளைகளையும் கைக்கொள்ளும்போதும், உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும் உன் முழு ஆத்துமாவோடும் திரும்பும்போதும், கர்த்தர் உன் பிதாக்கள்மேல் சந்தோஷமாயிருந்ததுபோல, உன்மேலும் உனக்கு நன்மை உண்டாகத் திரும்பவும் சந்தோஷமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[8. And you shall return and obey the voice of the LORD, and do all his commandments which I command you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தருடைய சத்தத்திற்குச் செவிகொடுத்து, இந்த நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிற அவருடைய கற்பனைகளையும் அவருடைய கட்டளைகளையும் கைக்கொள்ளும்போதும், உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும் உன் முழு ஆத்துமாவோடும் திரும்பும்போதும், கர்த்தர் உன் பிதாக்கள்மேல் சந்தோஷமாயிருந்ததுபோல, உன்மேலும் உனக்கு நன்மை உண்டாகத் திரும்பவும் சந்தோஷமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD your God will make you abundant in every work of yours hand, in the fruit of your body, and in the fruit of your cattle, and in the fruit of your land, for good: for the LORD will again rejoice over you for good, as he rejoiced over your fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் இன்று உனக்கு விதிக்கிற கட்டளை உனக்கு மறைபொருளும் அல்ல, அது உனக்குத் தூரமானதும் அல்ல.]]></a:t>
+              <a:t><![CDATA[9. And the LORD your God will make you abundant in every work of yours hand, in the fruit of your body, and in the fruit of your cattle, and in the fruit of your land, for good: for the LORD will again rejoice over you for good, as he rejoiced over your fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் அதைக் கேட்டு, அதின்படி செய்யும்பொருட்டு, எங்கள்நிமித்தம் அவர் வானத்துக்கு ஏறி, அதை எங்களுக்குக் கொண்டுவருகிறவன் யாரென்று நீ சொல்லத்தக்கதாக, அது வானத்திலுள்ளதும் அல்ல;]]></a:t>
+              <a:t><![CDATA[9. And the LORD your God will make you abundant in every work of yours hand, in the fruit of your body, and in the fruit of your cattle, and in the fruit of your land, for good: for the LORD will again rejoice over you for good, as he rejoiced over your fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் அதைக் கேட்டு, அதின்படி செய்யும்பொருட்டு, எங்கள்நிமித்தம் அவர் வானத்துக்கு ஏறி, அதை எங்களுக்குக் கொண்டுவருகிறவன் யாரென்று நீ சொல்லத்தக்கதாக, அது வானத்திலுள்ளதும் அல்ல;]]></a:t>
+              <a:t><![CDATA[10. If you shall hearken unto the voice of the LORD your God, to keep his commandments and his statutes which are written in this book of the law, and if you turn unto the LORD your God with all yours heart, and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் அதைக் கேட்டு, அதின்படி செய்யும்பொருட்டு, எங்கள்நிமித்தம் சமுத்திரத்தைக் கடந்து, அதைக் கொண்டுவருகிறவன் யார் என்று நீ சொல்லத்தக்கதாக, அது சமுத்திரத்திற்கு அப்புறத்திலுள்ளதும் அல்ல;]]></a:t>
+              <a:t><![CDATA[10. If you shall hearken unto the voice of the LORD your God, to keep his commandments and his statutes which are written in this book of the law, and if you turn unto the LORD your God with all yours heart, and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் அதைக் கேட்டு, அதின்படி செய்யும்பொருட்டு, எங்கள்நிமித்தம் சமுத்திரத்தைக் கடந்து, அதைக் கொண்டுவருகிறவன் யார் என்று நீ சொல்லத்தக்கதாக, அது சமுத்திரத்திற்கு அப்புறத்திலுள்ளதும் அல்ல;]]></a:t>
+              <a:t><![CDATA[10. If you shall hearken unto the voice of the LORD your God, to keep his commandments and his statutes which are written in this book of the law, and if you turn unto the LORD your God with all yours heart, and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ அந்த வார்த்தையின்படியே செய்யும்பொருட்டு, அது உனக்கு மிகவும் சமீபமாய் உன் வாயிலும் உன் இருதயத்திலும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. If you shall hearken unto the voice of the LORD your God, to keep his commandments and his statutes which are written in this book of the law, and if you turn unto the LORD your God with all yours heart, and with all your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, ஜீவனையும் நன்மையையும், மரணத்தையும் தீமையையும் இன்று உனக்கு முன்னே வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[11. For this commandment which I command you this day, it is not hidden from you, neither is it far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ பிழைத்துப் பெருகும்படிக்கும், நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிக்கும்படிக்கும், நீ உன் தேவனாகிய கர்த்தரில் அன்புகூரவும், அவர் வழிகளில் நடக்கவும், அவர் கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்ளவும், நான் இன்று உனக்குக் கற்பிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. It is not in heaven, that you should say, Who shall go up for us to heaven, and bring it unto us, that we may hear it, and do it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் உனக்கு முன்பாக வைத்த ஆசீர்வாதமும் சாபமுமாகிய இந்தக் காரியங்களெல்லாம் உன்மேல் வரும்போது: நீ உன் தேவனாகிய கர்த்தரால் துரத்திவிடப்பட்டு, எல்லா ஜாதிகளிடத்திலும் போயிருக்கும்போது, நீ உன் இருதயத்திலே சிந்தனைசெய்து,]]></a:t>
+              <a:t><![CDATA[1. And it shall come to pass, when all these things are come upon you, the blessing and the curse, which I have set before you, and you shall call them to mind among all the nations, where the LORD your God has driven you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ பிழைத்துப் பெருகும்படிக்கும், நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிக்கும்படிக்கும், நீ உன் தேவனாகிய கர்த்தரில் அன்புகூரவும், அவர் வழிகளில் நடக்கவும், அவர் கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்ளவும், நான் இன்று உனக்குக் கற்பிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. It is not in heaven, that you should say, Who shall go up for us to heaven, and bring it unto us, that we may hear it, and do it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ பிழைத்துப் பெருகும்படிக்கும், நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் உன்னை ஆசீர்வதிக்கும்படிக்கும், நீ உன் தேவனாகிய கர்த்தரில் அன்புகூரவும், அவர் வழிகளில் நடக்கவும், அவர் கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்ளவும், நான் இன்று உனக்குக் கற்பிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. Neither is it beyond the sea, that you should say, Who shall go over the sea for us, and bring it unto us, that we may hear it, and do it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ கேளாதபடிக்கு, மனம் பேதித்து, இழுப்புண்டுபோய், வேறே தேவர்களைப்பணிந்து, அவர்களைச் சேவிப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[13. Neither is it beyond the sea, that you should say, Who shall go over the sea for us, and bring it unto us, that we may hear it, and do it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ கேளாதபடிக்கு, மனம் பேதித்து, இழுப்புண்டுபோய், வேறே தேவர்களைப்பணிந்து, அவர்களைச் சேவிப்பாயானால்,]]></a:t>
+              <a:t><![CDATA[14. But the word is very nigh unto you, in your mouth, and in your heart, that you may do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் சுதந்தரிக்கிறதற்கு யோர்தானைக் கடந்துபோகிற தேசத்தில் நெடுநாள் வாழாமல், நிச்சயமாய் அழிந்துபோவீர்கள் என்பதை இன்று உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. But the word is very nigh unto you, in your mouth, and in your heart, that you may do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் சுதந்தரிக்கிறதற்கு யோர்தானைக் கடந்துபோகிற தேசத்தில் நெடுநாள் வாழாமல், நிச்சயமாய் அழிந்துபோவீர்கள் என்பதை இன்று உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. See, I have set before you this day life and good, and death and evil;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் ஜீவனையும் மரணத்தையும், ஆசீர்வாதத்தையும் சாபத்தையும் உனக்குமுன் வைத்தேன் என்று உங்கள்மேல் வானத்தையும் பூமியையும் இன்று சாட்சிவைக்கிறேன்; ஆகையால், நீயும் உன் சந்ததியும் பிழைக்கும்படிக்கு, நீ ஜீவனைத் தெரிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[16. In that I command you this day to love the LORD your God, to walk in his ways, and to keep his commandments and his statutes and his judgments, that you may live and multiply: and the LORD your God shall bless you in the land where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் ஜீவனையும் மரணத்தையும், ஆசீர்வாதத்தையும் சாபத்தையும் உனக்குமுன் வைத்தேன் என்று உங்கள்மேல் வானத்தையும் பூமியையும் இன்று சாட்சிவைக்கிறேன்; ஆகையால், நீயும் உன் சந்ததியும் பிழைக்கும்படிக்கு, நீ ஜீவனைத் தெரிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[16. In that I command you this day to love the LORD your God, to walk in his ways, and to keep his commandments and his statutes and his judgments, that you may live and multiply: and the LORD your God shall bless you in the land where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் ஜீவனையும் மரணத்தையும், ஆசீர்வாதத்தையும் சாபத்தையும் உனக்குமுன் வைத்தேன் என்று உங்கள்மேல் வானத்தையும் பூமியையும் இன்று சாட்சிவைக்கிறேன்; ஆகையால், நீயும் உன் சந்ததியும் பிழைக்கும்படிக்கு, நீ ஜீவனைத் தெரிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[16. In that I command you this day to love the LORD your God, to walk in his ways, and to keep his commandments and his statutes and his judgments, that you may live and multiply: and the LORD your God shall bless you in the land where you go to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் உன் பிதாக்களாகிய ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் கொடுப்பேன் என்று அவர்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்திலே குடியிருக்கும்படிக்கு, உன் தேவனாகிய கர்த்தரில் அன்புகூர்ந்து, அவர் சத்தத்திற்குச் செவிகொடுத்து, அவரைப் பற்றிக்கொள்வாயாக; அவரே உனக்கு ஜீவனும் தீர்க்காயுசுமானவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. But if yours heart turn away, so that you will not hear, but shall be drawn away, and worship other gods, and serve them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தரிடத்துக்கே திரும்பி, இன்று நான் உனக்குக் கற்பிக்கிறபடியெல்லாம், நீயும் உன் பிள்ளைகளும் உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் அவருடைய சத்தத்திற்குச் செவிகொடுத்தால்,]]></a:t>
+              <a:t><![CDATA[1. And it shall come to pass, when all these things are come upon you, the blessing and the curse, which I have set before you, and you shall call them to mind among all the nations, where the LORD your God has driven you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் உன் பிதாக்களாகிய ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் கொடுப்பேன் என்று அவர்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்திலே குடியிருக்கும்படிக்கு, உன் தேவனாகிய கர்த்தரில் அன்புகூர்ந்து, அவர் சத்தத்திற்குச் செவிகொடுத்து, அவரைப் பற்றிக்கொள்வாயாக; அவரே உனக்கு ஜீவனும் தீர்க்காயுசுமானவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. But if yours heart turn away, so that you will not hear, but shall be drawn away, and worship other gods, and serve them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4164,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் உன் பிதாக்களாகிய ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் கொடுப்பேன் என்று அவர்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்திலே குடியிருக்கும்படிக்கு, உன் தேவனாகிய கர்த்தரில் அன்புகூர்ந்து, அவர் சத்தத்திற்குச் செவிகொடுத்து, அவரைப் பற்றிக்கொள்வாயாக; அவரே உனக்கு ஜீவனும் தீர்க்காயுசுமானவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. I denounce unto you this day, that all of you shall surely perish, and that all of you shall not prolong your days upon the land, where you pass over Jordan to go to possess it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. I denounce unto you this day, that all of you shall surely perish, and that all of you shall not prolong your days upon the land, where you pass over Jordan to go to possess it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. I call heaven and earth to record this day against you, that I have set before you life and death, blessing and cursing: therefore choose life, that both you and your seed may live:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. I call heaven and earth to record this day against you, that I have set before you life and death, blessing and cursing: therefore choose life, that both you and your seed may live:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. I call heaven and earth to record this day against you, that I have set before you life and death, blessing and cursing: therefore choose life, that both you and your seed may live:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. That you may love the LORD your God, and that you may obey his voice, and that you may cleave unto him: for he is your life, and the length of your days: that you may dwell in the land which the LORD swore unto your fathers, to Abraham, to Isaac, and to Jacob, to give them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. That you may love the LORD your God, and that you may obey his voice, and that you may cleave unto him: for he is your life, and the length of your days: that you may dwell in the land which the LORD swore unto your fathers, to Abraham, to Isaac, and to Jacob, to give them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. That you may love the LORD your God, and that you may obey his voice, and that you may cleave unto him: for he is your life, and the length of your days: that you may dwell in the land which the LORD swore unto your fathers, to Abraham, to Isaac, and to Jacob, to give them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. That you may love the LORD your God, and that you may obey his voice, and that you may cleave unto him: for he is your life, and the length of your days: that you may dwell in the land which the LORD swore unto your fathers, to Abraham, to Isaac, and to Jacob, to give them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தரிடத்துக்கே திரும்பி, இன்று நான் உனக்குக் கற்பிக்கிறபடியெல்லாம், நீயும் உன் பிள்ளைகளும் உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் அவருடைய சத்தத்திற்குச் செவிகொடுத்தால்,]]></a:t>
+              <a:t><![CDATA[2. And shall return unto the LORD your God, and shall obey his voice according to all that I command you this day, you and your children, with all yours heart, and with all your soul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர் உன் சிறையிருப்பைத் திருப்பி, உனக்கு இரங்கி, உன் தேவனாகிய கர்த்தர் உன்னைச் சிதற அடித்த எல்லா ஜனங்களிடத்திலும் இருக்கிற உன்னைத் திரும்பச் சேர்த்துக்கொள்ளுவார்.]]></a:t>
+              <a:t><![CDATA[2. And shall return unto the LORD your God, and shall obey his voice according to all that I command you this day, you and your children, with all yours heart, and with all your soul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர் உன் சிறையிருப்பைத் திருப்பி, உனக்கு இரங்கி, உன் தேவனாகிய கர்த்தர் உன்னைச் சிதற அடித்த எல்லா ஜனங்களிடத்திலும் இருக்கிற உன்னைத் திரும்பச் சேர்த்துக்கொள்ளுவார்.]]></a:t>
+              <a:t><![CDATA[2. And shall return unto the LORD your God, and shall obey his voice according to all that I command you this day, you and your children, with all yours heart, and with all your soul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னுடையவர்கள் வானத்தின் கடையான திசைமட்டும் துரத்துண்டிருந்தாலும், உன் தேவனாகிய கர்த்தர் அங்கே இருக்கிற உன்னைக் கூட்டி, அங்கேயிருந்து உன்னைக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[3. That then the LORD your God will turn your captivity, and have compassion upon you, and will return and gather you from all the nations, where the LORD your God has scattered you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னுடையவர்கள் வானத்தின் கடையான திசைமட்டும் துரத்துண்டிருந்தாலும், உன் தேவனாகிய கர்த்தர் அங்கே இருக்கிற உன்னைக் கூட்டி, அங்கேயிருந்து உன்னைக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[3. That then the LORD your God will turn your captivity, and have compassion upon you, and will return and gather you from all the nations, where the LORD your God has scattered you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102512" r:id="rId1"/>
+    <p:sldLayoutId id="2474602440" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5984,114 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और तेरा परमेश्वर यहोवा तुझे उसी देश में पहुंचाएगा जिसके तेरे पुरखा अधिकारी हुए थे, और तू फिर उसका]]></a:t>
+              <a:t><![CDATA[4. உன்னுடையவர்கள் வானத்தின் கடையான திசைமட்டும் துரத்துண்டிருந்தாலும், உன் தேவனாகிய கர்த்தர் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अधिकारी होगा; और वह तेरी भलाई करेगा, और तुझ को तेरे पुरखाओं से भी गिनती में अधिक बढ़ाएगा।]]></a:t>
+              <a:t><![CDATA[இருக்கிற உன்னைக் கூட்டி, அங்கேயிருந்து உன்னைக் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और तेरा परमेश्वर यहोवा तेरे और तेरे वंश के मन का खतना करेगा, कि तू अपने परमेश्वर यहोवा से अपने]]></a:t>
+              <a:t><![CDATA[5. உன் பிதாக்கள் சுதந்தரித்திருந்த தேசத்தை நீ சுதந்தரிக்கும்படிக்கு, உன் தேவனாகிய கர்த்தர் அதில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सारे मन और सारे प्राण के साथ प्रेम करे, जिस से तू जीवित रहे।]]></a:t>
+              <a:t><![CDATA[உன்னைச் சேர்த்து, உனக்கு நன்மைசெய்து, உன் பிதாக்களைப்பார்க்கிலும் உன்னைப் பெருகப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और तेरा परमेश्वर यहोवा ये सब शाप की बातें तेरे शत्रुओं पर जो तुझ से बैर करके तेरे पीछे पड़ेंगे]]></a:t>
+              <a:t><![CDATA[6. உன் தேவனாகிய கர்த்தரில் நீ உன் முழு இருதயத்தோடும் உன் முழு ஆத்துமாவோடும் அன்புகூர்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भेजेगा।]]></a:t>
+              <a:t><![CDATA[பிழைக்கும்படி, உன் தேவனாகிய கர்த்தர் உன் இருதயத்தையும் உன் சந்ததியாரின் இருதயத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और तू फिरेगा और यहोवा की सुनेगा, और इन सब आज्ञाओं को मानेगा जो मैं आज तुझ को सुनाता हूं।]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और यहोवा तेरी भलाई के लिये तेरे सब कामों में, और तेरी सन्तान, और पशुओं के बच्चों, और भूमि की उपज]]></a:t>
+              <a:t><![CDATA[7. இந்தச் சாபங்களையெல்லாம் உன் சத்துருக்கள்மேலும் உன்னைத் துன்பப்படுத்தின உன் பகைஞர்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में तेरी बढ़ती करेगा; क्योंकि यहोवा फिर तेरे ऊपर भलाई के लिये वैसा ही आनन्द करेगा, जैसा उसने तेरे]]></a:t>
+              <a:t><![CDATA[சுமரப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पूर्वजों के ऊपर किया था;]]></a:t>
+              <a:t><![CDATA[8. நீயோ மனந்திரும்பி, கர்த்தரின் சத்தத்திற்குச் செவிகொடுத்து, நான் இன்று உனக்குக் கற்பிக்கிற அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर जब आशीष और शाप की ये सब बातें जो मैं ने तुझ को कह सुनाईं हैं तुझ पर घटें, और तू उन सब जातियों]]></a:t>
+              <a:t><![CDATA[1. நான் உனக்கு முன்பாக வைத்த ஆசீர்வாதமும் சாபமுமாகிய இந்தக் காரியங்களெல்லாம் உன்மேல் வரும்போது: நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. क्योंकि तू अपने परमेश्वर यहोवा की सुनकर उसकी आज्ञाओं और विधियों को जो इस व्यवस्था की पुस्तक में]]></a:t>
+              <a:t><![CDATA[எல்லாக் கற்பனைகளின்படியும் செய்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिखी हैं माना करेगा, और अपने परमेश्वर यहोवा की ओर अपने सारे मन और सारे प्राण से मन फिराएगा॥]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது உனக்கு நன்மை உண்டாகும்படி உன் தேவனாகிய கர்த்தர் உன் கைகள் செய்யும் எல்லா வேலைகளிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. देखो, यह जो आज्ञा मैं आज तुझे सुनाता हूं, वह न तो तेरे लिये अनोखी, और न दूर है।]]></a:t>
+              <a:t><![CDATA[உன் கர்ப்பத்தின் கனியிலும், உன் மிருகஜீவனின் பலனிலும், உன் நிலத்தின் கனியிலும் உனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और न तो यह आकाश में है, कि तू कहे, कि कौन हमारे लिये आकाश में चढ़कर उसे हमारे पास ले आए, और हम]]></a:t>
+              <a:t><![CDATA[பரிபூரணமுண்டாகச் செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को सुनाए कि हम उसे मानें?]]></a:t>
+              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தருடைய சத்தத்திற்குச் செவிகொடுத்து, இந்த நியாயப்பிரமாண புஸ்தகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और न यह समुद्र पार है, कि तू कहे, कौन हमारे लिये समुद्र पार जाए, और उसे हमारे पास ले आए, और हम]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிற அவருடைய கற்பனைகளையும் அவருடைய கட்டளைகளையும் கைக்கொள்ளும்போதும், உன் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को सुनाए कि हम उसे मानें?]]></a:t>
+              <a:t><![CDATA[கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும் உன் முழு ஆத்துமாவோடும் திரும்பும்போதும், கர்த்தர் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. परन्तु यह वचन तेरे बहुत निकट, वरन तेरे मुंह और मन ही में है ताकि तू इस पर चले॥]]></a:t>
+              <a:t><![CDATA[பிதாக்கள்மேல் சந்தோஷமாயிருந்ததுபோல, உன்மேலும் உனக்கு நன்மை உண்டாகத் திரும்பவும் சந்தோஷமாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. सुन, आज मैं ने तुझ को जीवन और मरण, हानि और लाभ दिखाया है।]]></a:t>
+              <a:t><![CDATA[11. நான் இன்று உனக்கு விதிக்கிற கட்டளை உனக்கு மறைபொருளும் அல்ல, அது உனக்குத் தூரமானதும் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. क्योंकि मैं आज तुझे आज्ञा देता हूं, कि अपने परमेश्वर यहोवा से प्रेम करना, और उसके मार्गों पर]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் அதைக் கேட்டு, அதின்படி செய்யும்பொருட்டு, எங்கள்நிமித்தம் அவர் வானத்துக்கு ஏறி, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के मध्य में रहकर, जहां तेरा परमेश्वर यहोवा तुझ को बरबस पहुंचाएगा, इन बातों को स्मरण करे,]]></a:t>
+              <a:t><![CDATA[உன் தேவனாகிய கர்த்தரால் துரத்திவிடப்பட்டு, எல்லா ஜாதிகளிடத்திலும் போயிருக்கும்போது, நீ உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चलना, और उसकी आज्ञाओं, विधियों, और नियमों को मानना, जिस से तू जीवित रहे, और बढ़ता जाए, और तेरा]]></a:t>
+              <a:t><![CDATA[எங்களுக்குக் கொண்டுவருகிறவன் யாரென்று நீ சொல்லத்தக்கதாக, அது வானத்திலுள்ளதும் அல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर यहोवा उस देश में जिसका अधिकारी होने को तू जा रहा है, तुझे आशीष दे।]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் அதைக் கேட்டு, அதின்படி செய்யும்பொருட்டு, எங்கள்நிமித்தம் சமுத்திரத்தைக் கடந்து, அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. परन्तु यदि तेरा मन भटक जाए, और तू न सुने, और भटककर पराए देवताओं को दण्डवत करे और उनकी उपासना]]></a:t>
+              <a:t><![CDATA[கொண்டுவருகிறவன் யார் என்று நீ சொல்லத்தக்கதாக, அது சமுத்திரத்திற்கு அப்புறத்திலுள்ளதும் அல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करने लगे,]]></a:t>
+              <a:t><![CDATA[14. நீ அந்த வார்த்தையின்படியே செய்யும்பொருட்டு, அது உனக்கு மிகவும் சமீபமாய் உன் வாயிலும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तो मैं तुम्हें आज यह चितौनी दिए देता हूं कि तुम नि:सन्देह नष्ट हो जाओगे; और जिस देश का अधिकारी]]></a:t>
+              <a:t><![CDATA[இருதயத்திலும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होने के लिये तू यरदन पार जा रहा है, उस देश में तुम बहुत दिनों के लिये रहने न पाओगे।]]></a:t>
+              <a:t><![CDATA[15. இதோ, ஜீவனையும் நன்மையையும், மரணத்தையும் தீமையையும் இன்று உனக்கு முன்னே வைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. मैं आज आकाश और पृथ्वी दोनों को तुम्हारे साम्हने इस बात की साक्षी बनाता हूं, कि मैं ने जीवन और]]></a:t>
+              <a:t><![CDATA[16. நீ பிழைத்துப் பெருகும்படிக்கும், நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मरण, आशीष और शाप को तुम्हारे आगे रखा है; इसलिये तू जीवन ही को अपना ले, कि तू और तेरा वंश दोनों जीवित]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிக்கும்படிக்கும், நீ உன் தேவனாகிய கர்த்தரில் அன்புகூரவும், அவர் வழிகளில் நடக்கவும், அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहें;]]></a:t>
+              <a:t><![CDATA[கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்ளவும், நான் இன்று உனக்குக் கற்பிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. इसलिये अपने परमेश्वर यहोवा से प्रेम करो, और उसकी बात मानों, और उस से लिपटे रहो; क्योंकि तेरा]]></a:t>
+              <a:t><![CDATA[17. நீ கேளாதபடிக்கு, மனம் பேதித்து, இழுப்புண்டுபோய், வேறே தேவர்களைப்பணிந்து, அவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और अपनी सन्तान सहित अपने सारे मन और सारे प्राण से अपने परमेश्वर यहोवा की ओर फिर कर उसके पास लौट]]></a:t>
+              <a:t><![CDATA[இருதயத்திலே சிந்தனைசெய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जीवन और दीर्घ जीवन यही है, और ऐसा करने से जिस देश को यहोवा ने इब्राहीम, इसहाक, और याकूब, तेरे]]></a:t>
+              <a:t><![CDATA[சேவிப்பாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10720,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पूर्वजों को देने की शपथ खाई थी उस देश में तू बसा रहेगा॥]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் சுதந்தரிக்கிறதற்கு யோர்தானைக் கடந்துபோகிற தேசத்தில் நெடுநாள் வாழாமல், நிச்சயமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழிந்துபோவீர்கள் என்பதை இன்று உங்களுக்கு அறிவிக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. நான் ஜீவனையும் மரணத்தையும், ஆசீர்வாதத்தையும் சாபத்தையும் உனக்குமுன் வைத்தேன் என்று உங்கள்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வானத்தையும் பூமியையும் இன்று சாட்சிவைக்கிறேன்; ஆகையால், நீயும் உன் சந்ததியும் பிழைக்கும்படிக்கு, நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவனைத் தெரிந்துகொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. கர்த்தர் உன் பிதாக்களாகிய ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் கொடுப்பேன் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்திலே குடியிருக்கும்படிக்கு, உன் தேவனாகிய கர்த்தரில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அன்புகூர்ந்து, அவர் சத்தத்திற்குச் செவிகொடுத்து, அவரைப் பற்றிக்கொள்வாயாக; அவரே உனக்கு ஜீவனும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீர்க்காயுசுமானவர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आए, और इन सब आज्ञाओं के अनुसार जो मैं आज तुझे सुनाता हूं उसकी बातें माने;]]></a:t>
+              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தரிடத்துக்கே திரும்பி, இன்று நான் உனக்குக் கற்பிக்கிறபடியெல்லாம், நீயும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब तेरा परमेश्वर यहोवा तुझ को बन्धुआई से लौटा ले आएगा, और तुझ पर दया करके उन सब देशों के लोगों]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளும் உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் அவருடைய சத்தத்திற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में से जिनके मध्य में वह तुझ को तित्तर बित्तर कर देगा फिर इकट्ठा करेगा।]]></a:t>
+              <a:t><![CDATA[செவிகொடுத்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. चाहे धरती के छोर तक तेरा बरबस पहुंचाया जाना हो, तौभी तेरा परमेश्वर यहोवा तुझ को वहां से ले आकर]]></a:t>
+              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர் உன் சிறையிருப்பைத் திருப்பி, உனக்கு இரங்கி, உன் தேவனாகிய கர்த்தர் உன்னைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इकट्ठा करेगा।]]></a:t>
+              <a:t><![CDATA[சிதற அடித்த எல்லா ஜனங்களிடத்திலும் இருக்கிற உன்னைத் திரும்பச் சேர்த்துக்கொள்ளுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>