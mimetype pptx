--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5660,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602440" r:id="rId1"/>
+    <p:sldLayoutId id="2478604264" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12497,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>