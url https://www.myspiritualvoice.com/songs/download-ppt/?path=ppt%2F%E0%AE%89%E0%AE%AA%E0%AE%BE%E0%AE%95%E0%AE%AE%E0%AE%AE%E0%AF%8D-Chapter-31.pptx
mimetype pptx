--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -119,50 +119,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +227,60 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +442,63 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உங்களுக்கு விதித்த கட்டளைகளின்படி அவர்களுக்குச் செய்வதற்கு கர்த்தர் அவர்களை உங்களுக்கு ஒப்புக்கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD shall give them up before your face, that all of you may do unto them according unto all the commandments which I have commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உங்களுக்கு விதித்த கட்டளைகளின்படி அவர்களுக்குச் செய்வதற்கு கர்த்தர் அவர்களை உங்களுக்கு ஒப்புக்கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD shall give them up before your face, that all of you may do unto them according unto all the commandments which I have commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் பலங்கொண்டு திடமனதாயிருங்கள், அவர்களுக்குப் பயப்படவும் திகைக்கவும் வேண்டாம்; உன் தேவனாகிய, கர்த்தர்தாமே உன்னோடேகூட வருகிறார்; அவர் உன்னை விட்டு விலகுவதும் இல்லை; உன்னைக் கைவிடுவதும் இல்லை என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. Be strong and of a good courage, fear not, nor be afraid of them: for the LORD your God, he it is that does go with you; he will not fail you, nor forsake you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் பலங்கொண்டு திடமனதாயிருங்கள், அவர்களுக்குப் பயப்படவும் திகைக்கவும் வேண்டாம்; உன் தேவனாகிய, கர்த்தர்தாமே உன்னோடேகூட வருகிறார்; அவர் உன்னை விட்டு விலகுவதும் இல்லை; உன்னைக் கைவிடுவதும் இல்லை என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. Be strong and of a good courage, fear not, nor be afraid of them: for the LORD your God, he it is that does go with you; he will not fail you, nor forsake you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு மோசே யோசுவாவை அழைத்து, இஸ்ரவேலர் எல்லாரும் பார்த்திருக்க, அவனை நோக்கி பலங்கொண்டு திடமனதாயிரு; கர்த்தர் இவர்களுக்குக் கொடுப்பேன் என்று இவர்களுடைய பிதாக்களுக்கு ஆணையிட்ட தேசத்துக்கு நீ இந்த ஜனத்தை அழைத்துக்கொண்டுபோய், அதை இவர்கள் சுதந்தரிக்கும்படிசெய்வாய்.]]></a:t>
+              <a:t><![CDATA[6. Be strong and of a good courage, fear not, nor be afraid of them: for the LORD your God, he it is that does go with you; he will not fail you, nor forsake you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு மோசே யோசுவாவை அழைத்து, இஸ்ரவேலர் எல்லாரும் பார்த்திருக்க, அவனை நோக்கி பலங்கொண்டு திடமனதாயிரு; கர்த்தர் இவர்களுக்குக் கொடுப்பேன் என்று இவர்களுடைய பிதாக்களுக்கு ஆணையிட்ட தேசத்துக்கு நீ இந்த ஜனத்தை அழைத்துக்கொண்டுபோய், அதை இவர்கள் சுதந்தரிக்கும்படிசெய்வாய்.]]></a:t>
+              <a:t><![CDATA[7. And Moses called unto Joshua, and said unto him in the sight of all Israel, Be strong and of a good courage: for you must go with this people unto the land which the LORD has sworn unto their fathers to give them; and you shall cause them to inherit it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு மோசே யோசுவாவை அழைத்து, இஸ்ரவேலர் எல்லாரும் பார்த்திருக்க, அவனை நோக்கி பலங்கொண்டு திடமனதாயிரு; கர்த்தர் இவர்களுக்குக் கொடுப்பேன் என்று இவர்களுடைய பிதாக்களுக்கு ஆணையிட்ட தேசத்துக்கு நீ இந்த ஜனத்தை அழைத்துக்கொண்டுபோய், அதை இவர்கள் சுதந்தரிக்கும்படிசெய்வாய்.]]></a:t>
+              <a:t><![CDATA[7. And Moses called unto Joshua, and said unto him in the sight of all Israel, Be strong and of a good courage: for you must go with this people unto the land which the LORD has sworn unto their fathers to give them; and you shall cause them to inherit it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர்தாமே உனக்கு முன்பாகப் போகிறவர், அவர் உன்னோடே இருப்பார்; அவர் உன்னை விட்டு விலகுவதுமில்லை, உன்னைக் கைவிடுவதுமில்லை; நீ பயப்படவும் கலங்கவும் வேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Moses called unto Joshua, and said unto him in the sight of all Israel, Be strong and of a good courage: for you must go with this people unto the land which the LORD has sworn unto their fathers to give them; and you shall cause them to inherit it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர்தாமே உனக்கு முன்பாகப் போகிறவர், அவர் உன்னோடே இருப்பார்; அவர் உன்னை விட்டு விலகுவதுமில்லை, உன்னைக் கைவிடுவதுமில்லை; நீ பயப்படவும் கலங்கவும் வேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD, he it is that does go before you; he will be with you, he will not fail you, neither forsake you: fear not, neither be dismayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோசே இந்த நியாயப்பிரமாணத்தை எழுதி, அதைக் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவிபுத்திரரான ஆசாரியருக்கும் இஸ்ரவேலுடைய மூப்பர் எல்லாருக்கும் ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[8. And the LORD, he it is that does go before you; he will be with you, he will not fail you, neither forsake you: fear not, neither be dismayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் மோசே போய் இஸ்ரவேலர் யாவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And Moses went and spoke these words unto all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோசே இந்த நியாயப்பிரமாணத்தை எழுதி, அதைக் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவிபுத்திரரான ஆசாரியருக்கும் இஸ்ரவேலுடைய மூப்பர் எல்லாருக்கும் ஒப்புவித்து,]]></a:t>
+              <a:t><![CDATA[9. And Moses wrote this law, and delivered it unto the priests the sons of Levi, which bare the ark of the covenant of the LORD, and unto all the elders of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுக்குக் கட்டளையிட்டது என்னவென்றால்: விடுதலையின் வருஷமாகிய ஒவ்வொரு ஏழாம் வருஷத்தின்முடிவிலே கூடாரப்பண்டிகையில்,]]></a:t>
+              <a:t><![CDATA[9. And Moses wrote this law, and delivered it unto the priests the sons of Levi, which bare the ark of the covenant of the LORD, and unto all the elders of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுக்குக் கட்டளையிட்டது என்னவென்றால்: விடுதலையின் வருஷமாகிய ஒவ்வொரு ஏழாம் வருஷத்தின்முடிவிலே கூடாரப்பண்டிகையில்,]]></a:t>
+              <a:t><![CDATA[10. And Moses commanded them, saying, At the end of every seven years, in the solemnity of the year of release, in the feast of tabernacles,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்தில், இஸ்ரவேலர் எல்லாரும் அவருடைய சந்நிதியில் சேர்ந்துவந்திருக்கும்போது, இந்த நியாயப்பிரமாணத்தை இஸ்ரவேலர் எல்லாரும்கேட்க அவர்களுக்கு முன்பாக வாசிக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[10. And Moses commanded them, saying, At the end of every seven years, in the solemnity of the year of release, in the feast of tabernacles,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்தில், இஸ்ரவேலர் எல்லாரும் அவருடைய சந்நிதியில் சேர்ந்துவந்திருக்கும்போது, இந்த நியாயப்பிரமாணத்தை இஸ்ரவேலர் எல்லாரும்கேட்க அவர்களுக்கு முன்பாக வாசிக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[11. When all Israel has come to appear before the LORD your God in the place which he shall choose, you shall read this law before all Israel in their hearing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. புருஷர்களும் ஸ்திரீகளும் பிள்ளைகளும் உன் வாசல்களிலிருக்கும் அந்நியர்களும் கேட்டு, கற்றுக்கொண்டு, உங்கள் தேவனாகிய கர்த்தருக்குப் பயந்து, இந்த நியாயப்பிரமாண வார்த்தைகளின்படி யெல்லாம் செய்யக் கவனமாயிருக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[11. When all Israel has come to appear before the LORD your God in the place which he shall choose, you shall read this law before all Israel in their hearing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. புருஷர்களும் ஸ்திரீகளும் பிள்ளைகளும் உன் வாசல்களிலிருக்கும் அந்நியர்களும் கேட்டு, கற்றுக்கொண்டு, உங்கள் தேவனாகிய கர்த்தருக்குப் பயந்து, இந்த நியாயப்பிரமாண வார்த்தைகளின்படி யெல்லாம் செய்யக் கவனமாயிருக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[11. When all Israel has come to appear before the LORD your God in the place which he shall choose, you shall read this law before all Israel in their hearing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை அறியாத அவர்கள் பிள்ளைகளும் கேட்டு, நீங்கள் யோர்தானைக் கடந்து சுதந்தரிக்கப்போகிற தேசத்தில் உயிரோடிருக்கும் நாளெல்லாம், உங்கள் தேவனாகிய கர்த்தருக்குப் பயப்படக் கற்றுக்கொள்ளும்படிக்கும் ஜனத்தைக்கூட்டி, அதை வாசிக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Gather the people together, men and women, and children, and your stranger that is within your gates, that they may hear, and that they may learn, and fear the LORD your God, and observe to do all the words of this law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை அறியாத அவர்கள் பிள்ளைகளும் கேட்டு, நீங்கள் யோர்தானைக் கடந்து சுதந்தரிக்கப்போகிற தேசத்தில் உயிரோடிருக்கும் நாளெல்லாம், உங்கள் தேவனாகிய கர்த்தருக்குப் பயப்படக் கற்றுக்கொள்ளும்படிக்கும் ஜனத்தைக்கூட்டி, அதை வாசிக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Gather the people together, men and women, and children, and your stranger that is within your gates, that they may hear, and that they may learn, and fear the LORD your God, and observe to do all the words of this law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை அறியாத அவர்கள் பிள்ளைகளும் கேட்டு, நீங்கள் யோர்தானைக் கடந்து சுதந்தரிக்கப்போகிற தேசத்தில் உயிரோடிருக்கும் நாளெல்லாம், உங்கள் தேவனாகிய கர்த்தருக்குப் பயப்படக் கற்றுக்கொள்ளும்படிக்கும் ஜனத்தைக்கூட்டி, அதை வாசிக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Gather the people together, men and women, and children, and your stranger that is within your gates, that they may hear, and that they may learn, and fear the LORD your God, and observe to do all the words of this law:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இன்று நான் நூற்றிருபது வயதுள்ளவன்; இனி நான் போக்கும் வரத்துமாயிருக்கக் கூடாது; இந்த யோர்தானை நீ கடந்துபோவதில்லை என்று கர்த்தர் என்னோடே சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. And he said unto them, I am an hundred and twenty years old this day; I can no more go out and come in: also the LORD has said unto me, You shall not go over this Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதோ, நீ மரிக்குங்காலம் சமீபித்திருக்கிறது; நான் யோசுவாவுக்குக் கட்டளைகொடுக்கும்படி, அவனை அழைத்துக்கொண்டு, ஆசரிப்புக் கூடாரத்தில் வந்து நில்லுங்கள் என்றார்; அப்படியே மோசேயும் யோசுவாவும் போய், ஆசரிப்புக் கூடாரத்தில் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And that their children, which have not known any thing, may hear, and learn to fear the LORD your God, as long as all of you live in the land where all of you go over Jordan to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதோ, நீ மரிக்குங்காலம் சமீபித்திருக்கிறது; நான் யோசுவாவுக்குக் கட்டளைகொடுக்கும்படி, அவனை அழைத்துக்கொண்டு, ஆசரிப்புக் கூடாரத்தில் வந்து நில்லுங்கள் என்றார்; அப்படியே மோசேயும் யோசுவாவும் போய், ஆசரிப்புக் கூடாரத்தில் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And that their children, which have not known any thing, may hear, and learn to fear the LORD your God, as long as all of you live in the land where all of you go over Jordan to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதோ, நீ மரிக்குங்காலம் சமீபித்திருக்கிறது; நான் யோசுவாவுக்குக் கட்டளைகொடுக்கும்படி, அவனை அழைத்துக்கொண்டு, ஆசரிப்புக் கூடாரத்தில் வந்து நில்லுங்கள் என்றார்; அப்படியே மோசேயும் யோசுவாவும் போய், ஆசரிப்புக் கூடாரத்தில் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And that their children, which have not known any thing, may hear, and learn to fear the LORD your God, as long as all of you live in the land where all of you go over Jordan to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் கூடாரத்திலே மேகஸ்தம்பத்தில் தரிசனமானார்; மேகஸ்தம்பம் கூடாரவாசல்மேல் நின்றது.]]></a:t>
+              <a:t><![CDATA[14. And the LORD said unto Moses, Behold, your days approach that you must die: call Joshua, and present yourselves in the tabernacle of the congregation, that I may give him a charge. And Moses and Joshua went, and presented themselves in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் மோசேயை நோக்கி: நீ உன் பிதாக்களோடே படுத்துக்கொள்ளப்போகிறாய்; இந்த ஜனங்கள் எழும்பி, தாங்கள் போயிருக்கும் தேசத்திலுள்ள அந்நிய தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, என்னைவிட்டு, தங்களுடனே நான் பண்ணின உடன்படிக்கையை மீறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD said unto Moses, Behold, your days approach that you must die: call Joshua, and present yourselves in the tabernacle of the congregation, that I may give him a charge. And Moses and Joshua went, and presented themselves in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் மோசேயை நோக்கி: நீ உன் பிதாக்களோடே படுத்துக்கொள்ளப்போகிறாய்; இந்த ஜனங்கள் எழும்பி, தாங்கள் போயிருக்கும் தேசத்திலுள்ள அந்நிய தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, என்னைவிட்டு, தங்களுடனே நான் பண்ணின உடன்படிக்கையை மீறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD said unto Moses, Behold, your days approach that you must die: call Joshua, and present yourselves in the tabernacle of the congregation, that I may give him a charge. And Moses and Joshua went, and presented themselves in the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் மோசேயை நோக்கி: நீ உன் பிதாக்களோடே படுத்துக்கொள்ளப்போகிறாய்; இந்த ஜனங்கள் எழும்பி, தாங்கள் போயிருக்கும் தேசத்திலுள்ள அந்நிய தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, என்னைவிட்டு, தங்களுடனே நான் பண்ணின உடன்படிக்கையை மீறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD appeared in the tabernacle in a pillar of a cloud: and the pillar of the cloud stood over the door of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்நாளிலே நான் அவர்கள்மேல் கோபங்கொண்டு, அவர்களைக் கைவிட்டு, என் முகத்தை அவர்களுக்கு மறைப்பேன்; அதினால் அவர்கள் பட்சிக்கப்படும்படிக்கு அநேக தீங்குகளும் இக்கட்டுகளும் அவர்களைத் தொடரும்; அந்நாளிலே அவர்கள்: எங்கள் தேவன் எங்கள் நடுவே இராததினாலே அல்லவா இந்தத் தீங்குகள் எங்களைத் தொடர்ந்தது என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD said unto Moses, Behold, you shall sleep with your fathers; and this people will rise up, and go a whoring after the gods of the strangers of the land, where they go to be among them, and will forsake me, and break my covenant which I have made with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்நாளிலே நான் அவர்கள்மேல் கோபங்கொண்டு, அவர்களைக் கைவிட்டு, என் முகத்தை அவர்களுக்கு மறைப்பேன்; அதினால் அவர்கள் பட்சிக்கப்படும்படிக்கு அநேக தீங்குகளும் இக்கட்டுகளும் அவர்களைத் தொடரும்; அந்நாளிலே அவர்கள்: எங்கள் தேவன் எங்கள் நடுவே இராததினாலே அல்லவா இந்தத் தீங்குகள் எங்களைத் தொடர்ந்தது என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD said unto Moses, Behold, you shall sleep with your fathers; and this people will rise up, and go a whoring after the gods of the strangers of the land, where they go to be among them, and will forsake me, and break my covenant which I have made with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்நாளிலே நான் அவர்கள்மேல் கோபங்கொண்டு, அவர்களைக் கைவிட்டு, என் முகத்தை அவர்களுக்கு மறைப்பேன்; அதினால் அவர்கள் பட்சிக்கப்படும்படிக்கு அநேக தீங்குகளும் இக்கட்டுகளும் அவர்களைத் தொடரும்; அந்நாளிலே அவர்கள்: எங்கள் தேவன் எங்கள் நடுவே இராததினாலே அல்லவா இந்தத் தீங்குகள் எங்களைத் தொடர்ந்தது என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the LORD said unto Moses, Behold, you shall sleep with your fathers; and this people will rise up, and go a whoring after the gods of the strangers of the land, where they go to be among them, and will forsake me, and break my covenant which I have made with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இன்று நான் நூற்றிருபது வயதுள்ளவன்; இனி நான் போக்கும் வரத்துமாயிருக்கக் கூடாது; இந்த யோர்தானை நீ கடந்துபோவதில்லை என்று கர்த்தர் என்னோடே சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. And he said unto them, I am an hundred and twenty years old this day; I can no more go out and come in: also the LORD has said unto me, You shall not go over this Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் வேறே தேவர்களிடத்தில் திரும்பிப்போய்ச் செய்த சகல தீமைகளினிமித்தமும் நான் அந்நாளில் என் முகத்தை மறைக்கவே மறைப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. Then my anger shall be kindled against them in that day, and I will forsake them, and I will hide my face from them, and they shall be devoured, and many evils and troubles shall befall them; so that they will say in that day, Are not these evils come upon us, because our God is not among us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் வேறே தேவர்களிடத்தில் திரும்பிப்போய்ச் செய்த சகல தீமைகளினிமித்தமும் நான் அந்நாளில் என் முகத்தை மறைக்கவே மறைப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. Then my anger shall be kindled against them in that day, and I will forsake them, and I will hide my face from them, and they shall be devoured, and many evils and troubles shall befall them; so that they will say in that day, Are not these evils come upon us, because our God is not among us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது நீங்கள் இந்தப் பாட்டை எழுதிக்கொண்டு, இதை இஸ்ரவேல் புத்திரருக்குப் படிப்பித்து, இந்தப்பாட்டு எனக்குச் சாட்சியாக இஸ்ரவேல் புத்திரருக்குள்ளே இருக்கும்படி இதை அவர்கள் வாயில் வழங்கப்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then my anger shall be kindled against them in that day, and I will forsake them, and I will hide my face from them, and they shall be devoured, and many evils and troubles shall befall them; so that they will say in that day, Are not these evils come upon us, because our God is not among us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது நீங்கள் இந்தப் பாட்டை எழுதிக்கொண்டு, இதை இஸ்ரவேல் புத்திரருக்குப் படிப்பித்து, இந்தப்பாட்டு எனக்குச் சாட்சியாக இஸ்ரவேல் புத்திரருக்குள்ளே இருக்கும்படி இதை அவர்கள் வாயில் வழங்கப்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then my anger shall be kindled against them in that day, and I will forsake them, and I will hide my face from them, and they shall be devoured, and many evils and troubles shall befall them; so that they will say in that day, Are not these evils come upon us, because our God is not among us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் அவர்கள் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணினபின்பு, அவர்கள் புசித்துத் திர்ப்தியாகிக் கொழுத்துப்போயிருக்கும்போது, அவர்கள் வேறே தேவர்களிடத்தில் திரும்பி, அவர்களைச் சேவித்து, எனக்குக் கோபம்மூட்டி, என் உடன்படிக்கையை மீறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And I will surely hide my face in that day for all the evils which they shall have wrought, in that they are turned unto other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் அவர்கள் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணினபின்பு, அவர்கள் புசித்துத் திர்ப்தியாகிக் கொழுத்துப்போயிருக்கும்போது, அவர்கள் வேறே தேவர்களிடத்தில் திரும்பி, அவர்களைச் சேவித்து, எனக்குக் கோபம்மூட்டி, என் உடன்படிக்கையை மீறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And I will surely hide my face in that day for all the evils which they shall have wrought, in that they are turned unto other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் அவர்கள் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணினபின்பு, அவர்கள் புசித்துத் திர்ப்தியாகிக் கொழுத்துப்போயிருக்கும்போது, அவர்கள் வேறே தேவர்களிடத்தில் திரும்பி, அவர்களைச் சேவித்து, எனக்குக் கோபம்மூட்டி, என் உடன்படிக்கையை மீறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore write all of you this song for you, and teach it the children of Israel: put it in their mouths, that this song may be a witness for me against the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அநேக தீங்குகளும் இக்கட்டுகளும் அவர்களைத் தொடரும்போது, அவர்கள் சந்ததியாரின் வாயில் மறந்துபோகாதிருக்கும் இந்தப் பாட்டே அவர்களுக்கு விரோதமான சாட்சி பகரும்; நான் ஆணையிட்டுக்கொடுத்த தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணாதிருக்கிற இப்பொழுதே அவர்கள் கொண்டிருக்கும் எண்ணம் இன்னது என்று அறிவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore write all of you this song for you, and teach it the children of Israel: put it in their mouths, that this song may be a witness for me against the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அநேக தீங்குகளும் இக்கட்டுகளும் அவர்களைத் தொடரும்போது, அவர்கள் சந்ததியாரின் வாயில் மறந்துபோகாதிருக்கும் இந்தப் பாட்டே அவர்களுக்கு விரோதமான சாட்சி பகரும்; நான் ஆணையிட்டுக்கொடுத்த தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணாதிருக்கிற இப்பொழுதே அவர்கள் கொண்டிருக்கும் எண்ணம் இன்னது என்று அறிவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore write all of you this song for you, and teach it the children of Israel: put it in their mouths, that this song may be a witness for me against the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அநேக தீங்குகளும் இக்கட்டுகளும் அவர்களைத் தொடரும்போது, அவர்கள் சந்ததியாரின் வாயில் மறந்துபோகாதிருக்கும் இந்தப் பாட்டே அவர்களுக்கு விரோதமான சாட்சி பகரும்; நான் ஆணையிட்டுக்கொடுத்த தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணாதிருக்கிற இப்பொழுதே அவர்கள் கொண்டிருக்கும் எண்ணம் இன்னது என்று அறிவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. For when I shall have brought them into the land which I swore unto their fathers, that flows with milk and honey; and they shall have eaten and filled themselves, and becoming fat; then will they turn unto other gods, and serve them, and provoke me, and break my covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர்தாமே உனக்கு முன்பாகக் கடந்துபோவார், அவரே உனக்கு முன்னின்று, அந்த தேசத்தரை அழிப்பார்; நீ அவர்கள் தேசத்தைச் சுதந்தரிப்பாய்; கர்த்தர் சொன்னபடியே யோசுவா உனக்கு முன்பாகக் கடந்துபோவான்.]]></a:t>
+              <a:t><![CDATA[3. The LORD your God, he will go over before you, and he will destroy these nations from before you, and you shall possess them: and Joshua, he shall go over before you, as the LORD has said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அன்றைக்கே மோசே அந்தப் பாட்டை எழுதி, அதை இஸ்ரவேல் புத்திரருக்குப் படிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[20. For when I shall have brought them into the land which I swore unto their fathers, that flows with milk and honey; and they shall have eaten and filled themselves, and becoming fat; then will they turn unto other gods, and serve them, and provoke me, and break my covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் நூனின் குமாரனாகிய யோசுவாவை நோக்கி: நீ பலங்கொண்டு திடமனதாயிரு, இஸ்ரவேல் புத்திரருக்கு நான் ஆணையிட்டுக்கொடுத்த தேசத்தில் நீ அவர்களை நடத்திக்கொண்டுபோவாய்; நான் உன்னோடிருப்பேன் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[20. For when I shall have brought them into the land which I swore unto their fathers, that flows with milk and honey; and they shall have eaten and filled themselves, and becoming fat; then will they turn unto other gods, and serve them, and provoke me, and break my covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் நூனின் குமாரனாகிய யோசுவாவை நோக்கி: நீ பலங்கொண்டு திடமனதாயிரு, இஸ்ரவேல் புத்திரருக்கு நான் ஆணையிட்டுக்கொடுத்த தேசத்தில் நீ அவர்களை நடத்திக்கொண்டுபோவாய்; நான் உன்னோடிருப்பேன் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[21. And it shall come to pass, when many evils and troubles are befallen them, that this song shall testify against them as a witness; for it shall not be forgotten out of the mouths of their seed: for I know their imagination which they go about, even now, before I have brought them into the land which I swore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மோசே இந்த நியாயப்பிரமாணத்தின் வார்த்தைகள் முழுவதையும் ஒரு புஸ்தகத்தில் எழுதி முடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[21. And it shall come to pass, when many evils and troubles are befallen them, that this song shall testify against them as a witness; for it shall not be forgotten out of the mouths of their seed: for I know their imagination which they go about, even now, before I have brought them into the land which I swore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் இந்த நியாயப்பிரமாண புஸ்தகத்தை எடுத்து, அதை உங்கள் தேவனாகிய கர்த்தருடைய உடன்படிக்கைப் பெட்டியின் பக்கத்திலே வையுங்கள்; அங்கே அது உனக்கு விரோதமான சாட்சியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. And it shall come to pass, when many evils and troubles are befallen them, that this song shall testify against them as a witness; for it shall not be forgotten out of the mouths of their seed: for I know their imagination which they go about, even now, before I have brought them into the land which I swore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் இந்த நியாயப்பிரமாண புஸ்தகத்தை எடுத்து, அதை உங்கள் தேவனாகிய கர்த்தருடைய உடன்படிக்கைப் பெட்டியின் பக்கத்திலே வையுங்கள்; அங்கே அது உனக்கு விரோதமான சாட்சியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. And it shall come to pass, when many evils and troubles are befallen them, that this song shall testify against them as a witness; for it shall not be forgotten out of the mouths of their seed: for I know their imagination which they go about, even now, before I have brought them into the land which I swore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோசே கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[22. Moses therefore wrote this song the same day, and taught it the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் உன் கலகக்குணத்தையும் உன் கடினக் கழுத்தையும் அறிந்திருக்கிறேன்; இன்று நான் இன்னும் உங்களுடன் உயிரோடிருக்கையில், கர்த்தருக்கு விரோதமாகக் கலகம்பண்ணினீர்களே; என் மரணத்திற்குப்பின்பு எவ்வளவு அதிகமாய்க் கலகம்பண்ணுவீர்கள்!]]></a:t>
+              <a:t><![CDATA[23. And he gave Joshua the son of Nun a charge, and said, Be strong and of a good courage: for you shall bring the children of Israel into the land which I swore unto them: and I will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் உன் கலகக்குணத்தையும் உன் கடினக் கழுத்தையும் அறிந்திருக்கிறேன்; இன்று நான் இன்னும் உங்களுடன் உயிரோடிருக்கையில், கர்த்தருக்கு விரோதமாகக் கலகம்பண்ணினீர்களே; என் மரணத்திற்குப்பின்பு எவ்வளவு அதிகமாய்க் கலகம்பண்ணுவீர்கள்!]]></a:t>
+              <a:t><![CDATA[23. And he gave Joshua the son of Nun a charge, and said, Be strong and of a good courage: for you shall bring the children of Israel into the land which I swore unto them: and I will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உங்கள் கோத்திரங்களிலுள்ள மூப்பர் உங்கள் அதிபதிகள் எல்லாருடைய காதுகளும் கேட்கத்தக்கதாக நான் இந்த வார்த்தைகளைச் சொல்லவும், அவர்களுக்கு விரோதமாக வானத்தையும் பூமியையும் சாட்சிவைக்கவும் அவர்களை என்னிடத்தில் கூடிவரச்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he gave Joshua the son of Nun a charge, and said, Be strong and of a good courage: for you shall bring the children of Israel into the land which I swore unto them: and I will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர்தாமே உனக்கு முன்பாகக் கடந்துபோவார், அவரே உனக்கு முன்னின்று, அந்த தேசத்தரை அழிப்பார்; நீ அவர்கள் தேசத்தைச் சுதந்தரிப்பாய்; கர்த்தர் சொன்னபடியே யோசுவா உனக்கு முன்பாகக் கடந்துபோவான்.]]></a:t>
+              <a:t><![CDATA[3. The LORD your God, he will go over before you, and he will destroy these nations from before you, and you shall possess them: and Joshua, he shall go over before you, as the LORD has said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உங்கள் கோத்திரங்களிலுள்ள மூப்பர் உங்கள் அதிபதிகள் எல்லாருடைய காதுகளும் கேட்கத்தக்கதாக நான் இந்த வார்த்தைகளைச் சொல்லவும், அவர்களுக்கு விரோதமாக வானத்தையும் பூமியையும் சாட்சிவைக்கவும் அவர்களை என்னிடத்தில் கூடிவரச்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass, when Moses had made an end of writing the words of this law in a book, until they were finished,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் மரணத்திற்குப்பின்பு நீங்கள் நிச்சயமாய் உங்களைக் கெடுத்து, நான் உங்களுக்குக் கட்டளையிட்ட வழியைவிட்டு விலகுவீர்கள்; ஆகையால், கடைசிநாட்களில் தீங்கு உங்களுக்கு நேரிடும்; உங்கள் கைக்கிரியைகளினாலே கர்த்தரைக் கோபப்படுத்தும்படிக்கு, அவர் பார்வைக்குப் பொல்லாப்பானதைச் செய்வீர்கள் என்பதை அறிவேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[25. That Moses commanded the Levites, which bare the ark of the covenant of the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் மரணத்திற்குப்பின்பு நீங்கள் நிச்சயமாய் உங்களைக் கெடுத்து, நான் உங்களுக்குக் கட்டளையிட்ட வழியைவிட்டு விலகுவீர்கள்; ஆகையால், கடைசிநாட்களில் தீங்கு உங்களுக்கு நேரிடும்; உங்கள் கைக்கிரியைகளினாலே கர்த்தரைக் கோபப்படுத்தும்படிக்கு, அவர் பார்வைக்குப் பொல்லாப்பானதைச் செய்வீர்கள் என்பதை அறிவேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[26. Take this book of the law, and put it in the side of the ark of the covenant of the LORD your God, that it may be there for a witness against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் மரணத்திற்குப்பின்பு நீங்கள் நிச்சயமாய் உங்களைக் கெடுத்து, நான் உங்களுக்குக் கட்டளையிட்ட வழியைவிட்டு விலகுவீர்கள்; ஆகையால், கடைசிநாட்களில் தீங்கு உங்களுக்கு நேரிடும்; உங்கள் கைக்கிரியைகளினாலே கர்த்தரைக் கோபப்படுத்தும்படிக்கு, அவர் பார்வைக்குப் பொல்லாப்பானதைச் செய்வீர்கள் என்பதை அறிவேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[26. Take this book of the law, and put it in the side of the ark of the covenant of the LORD your God, that it may be there for a witness against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6989,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இஸ்ரவேல் சபையார் எல்லாரும் கேட்க மோசே இந்தப் பாட்டின் வார்த்தைகளை முடியும்வரையும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[27. For I know your rebellion, and your stiff neck: behold, while I am yet alive with you this day, all of you have been rebellious against the LORD; and how much more after my death?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For I know your rebellion, and your stiff neck: behold, while I am yet alive with you this day, all of you have been rebellious against the LORD; and how much more after my death?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For I know your rebellion, and your stiff neck: behold, while I am yet alive with you this day, all of you have been rebellious against the LORD; and how much more after my death?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Gather unto me all the elders of your tribes, and your officers, that I may speak these words in their ears, and call heaven and earth to record against them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Gather unto me all the elders of your tribes, and your officers, that I may speak these words in their ears, and call heaven and earth to record against them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Gather unto me all the elders of your tribes, and your officers, that I may speak these words in their ears, and call heaven and earth to record against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7643,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர்தாமே உனக்கு முன்பாகக் கடந்துபோவார், அவரே உனக்கு முன்னின்று, அந்த தேசத்தரை அழிப்பார்; நீ அவர்கள் தேசத்தைச் சுதந்தரிப்பாய்; கர்த்தர் சொன்னபடியே யோசுவா உனக்கு முன்பாகக் கடந்துபோவான்.]]></a:t>
+              <a:t><![CDATA[3. The LORD your God, he will go over before you, and he will destroy these nations from before you, and you shall possess them: and Joshua, he shall go over before you, as the LORD has said.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For I know that after my death all of you will utterly corrupt yourselves, and turn aside from the way which I have commanded you; and evil will befall you in the latter days; because all of you will do evil in the sight of the LORD, to provoke him to anger through the work of your hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For I know that after my death all of you will utterly corrupt yourselves, and turn aside from the way which I have commanded you; and evil will befall you in the latter days; because all of you will do evil in the sight of the LORD, to provoke him to anger through the work of your hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For I know that after my death all of you will utterly corrupt yourselves, and turn aside from the way which I have commanded you; and evil will befall you in the latter days; because all of you will do evil in the sight of the LORD, to provoke him to anger through the work of your hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For I know that after my death all of you will utterly corrupt yourselves, and turn aside from the way which I have commanded you; and evil will befall you in the latter days; because all of you will do evil in the sight of the LORD, to provoke him to anger through the work of your hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Moses spoke in the ears of all the congregation of Israel the words of this song, until they were ended.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் அழித்த எமோரியரின் ராஜாக்களாகிய சீகோனுக்கும், ஓகுக்கும், அவர்கள் தேசத்திற்கும் செய்ததுபோலவே அவர்களுக்கும் செய்வார்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD shall do unto them as he did to Sihon and to Og, kings of the Amorites, and unto the land of them, whom he destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் அழித்த எமோரியரின் ராஜாக்களாகிய சீகோனுக்கும், ஓகுக்கும், அவர்கள் தேசத்திற்கும் செய்ததுபோலவே அவர்களுக்கும் செய்வார்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD shall do unto them as he did to Sihon and to Og, kings of the Amorites, and unto the land of them, whom he destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470701808" r:id="rId1"/>
+    <p:sldLayoutId id="2474692252" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,54 +9009,134 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8047,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യഹോവ അവരെ നിങ്ങളുടെ കയ്യിൽ ഏല്പിക്കും; ഞാൻ നിങ്ങളോടു ആജ്ഞാപിച്ചിട്ടുള്ള കല്പനപ്രകാരമൊക്കെയും]]></a:t>
+              <a:t><![CDATA[5. நான் உங்களுக்கு விதித்த கட்டளைகளின்படி அவர்களுக்குச் செய்வதற்கு கர்த்தர் அவர்களை உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾ അവരോടു ചെയ്യേണം.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ബലവും ധൈര്യവുമുള്ളവരായിരിപ്പിൻ; അവരെ പേടിക്കരുതു, ഭ്രമിക്കയുമരുതു; നിന്റെ ദൈവമായ യഹോവ തന്നേ]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் பலங்கொண்டு திடமனதாயிருங்கள், அவர்களுக்குப் பயப்படவும் திகைக்கவும் வேண்டாம்; உன் தேவனாகிய,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നോടുകൂടെ പോരുന്നു; അവൻ നിന്നെ കൈവിടുകയില്ല, ഉപേക്ഷിക്കയുമില്ല.]]></a:t>
+              <a:t><![CDATA[கர்த்தர்தாமே உன்னோடேகூட வருகிறார்; அவர் உன்னை விட்டு விலகுவதும் இல்லை; உன்னைக் கைவிடுவதும் இல்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. പിന്നെ മോശെ യോശുവയെ വിളിച്ചു എല്ലായിസ്രായേലും കാൺകെ അവനോടു പറഞ്ഞതു എന്തെന്നാൽ: ബലവും]]></a:t>
+              <a:t><![CDATA[என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ധൈര്യവുമുള്ളവനായിരിക്ക; യഹോവ ഈ ജനത്തിന്നു കൊടുക്കുമെന്നു അവരുടെ പിതാക്കന്മാരോടു]]></a:t>
+              <a:t><![CDATA[7. பின்பு மோசே யோசுவாவை அழைத்து, இஸ்ரவேலர் எல்லாரும் பார்த்திருக்க, அவனை நோக்கி பலங்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സത്യംചെയ്തദേശത്തേക്കു നീ അവരോടുകൂടെ ചെല്ലും; അതിനെ അവർക്കു വിഭാഗിച്ചുകൊടുക്കും.]]></a:t>
+              <a:t><![CDATA[திடமனதாயிரு; கர்த்தர் இவர்களுக்குக் கொடுப்பேன் என்று இவர்களுடைய பிதாக்களுக்கு ஆணையிட்ட தேசத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യഹോവതന്നേ നിനക്കു മുമ്പായി നടക്കുന്നു; അവൻ നിന്നോടു കൂടെ ഇരിക്കും; നിന്നെ കൈവിടുകയില്ല,]]></a:t>
+              <a:t><![CDATA[நீ இந்த ஜனத்தை அழைத்துக்கொண்டுபோய், அதை இவர்கள் சுதந்தரிக்கும்படிசெய்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉപേക്ഷിക്കയുമില്ല; നീ പേടിക്കരുതു, ഭ്രമിക്കയുമരുതു.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர்தாமே உனக்கு முன்பாகப் போகிறவர், அவர் உன்னோடே இருப்பார்; அவர் உன்னை விட்டு விலகுவதுமில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അനന്തരം മോശെ ഈ ന്യായപ്രമാണം എഴുതി യഹോവയുടെ നിയമപെട്ടകം ചുമക്കുന്ന ലേവ്യരായ പുരോഹിതന്മാരെയും]]></a:t>
+              <a:t><![CDATA[உன்னைக் கைவிடுவதுமில்லை; நீ பயப்படவும் கலங்கவும் வேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. മോശെ ചെന്നു ഈ വചനങ്ങൾ എല്ലാ യിസ്രായേലിനെയും കേൾപ്പിച്ചു]]></a:t>
+              <a:t><![CDATA[1. பின்னும் மோசே போய் இஸ்ரவேலர் யாவரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേലിന്റെ എല്ലാമൂപ്പന്മാരെയും ഏല്പിച്ചു]]></a:t>
+              <a:t><![CDATA[9. மோசே இந்த நியாயப்பிரமாணத்தை எழுதி, அதைக் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. മോശെ അവരോടു കല്പിച്ചതു എന്തെന്നാൽ: ഏഴേഴു സംവത്സരം കൂടുമ്പോൾ ഉള്ള വിമോചനസംവത്സരത്തിലെ]]></a:t>
+              <a:t><![CDATA[லேவிபுத்திரரான ஆசாரியருக்கும் இஸ்ரவேலுடைய மூப்பர் எல்லாருக்கும் ஒப்புவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂടാരപ്പെരുനാളിൽ]]></a:t>
+              <a:t><![CDATA[10. அவர்களுக்குக் கட்டளையிட்டது என்னவென்றால்: விடுதலையின் வருஷமாகிய ஒவ்வொரு ஏழாம் வருஷத்தின்முடிவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. യിസ്രായേൽ മുഴുവനും നിന്റെ ദൈവമായ യഹോവയുടെ സന്നിധിയിൽ അവൻ തിരഞ്ഞെടുക്കുന്ന സ്ഥലത്തു വരുമ്പോൾ ഈ]]></a:t>
+              <a:t><![CDATA[கூடாரப்பண்டிகையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ന്യായപ്രമാണം എല്ലായിസ്രായേല്യരും കേൾക്കെ അവരുടെ മുമ്പാകെ വായിക്കേണം.]]></a:t>
+              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தர் தெரிந்துகொள்ளும் ஸ்தானத்தில், இஸ்ரவேலர் எல்லாரும் அவருடைய சந்நிதியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. പുരുഷന്മാരും സ്ത്രീകളും കുട്ടികളും നിന്റെ പട്ടണത്തിലുള്ള പരദേശിയും കേട്ടു പഠിച്ചു നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[சேர்ந்துவந்திருக்கும்போது, இந்த நியாயப்பிரமாணத்தை இஸ்ரவேலர் எல்லாரும்கேட்க அவர்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവമായ യഹോവയെ ഭയപ്പെട്ടു ഈ ന്യായപ്രമാണത്തിലെ വചനങ്ങൾ ഒക്കെയും പ്രമാണിച്ചുനടക്കേണ്ടതിന്നും]]></a:t>
+              <a:t><![CDATA[வாசிக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവയെ അറിഞ്ഞിട്ടില്ലാത്ത അവരുടെ മക്കൾ കേൾക്കേണ്ടതിന്നും നിങ്ങൾ യോർദ്ദാൻ കടന്നു കൈവശമാക്കുവാൻ]]></a:t>
+              <a:t><![CDATA[12. புருஷர்களும் ஸ்திரீகளும் பிள்ளைகளும் உன் வாசல்களிலிருக்கும் அந்நியர்களும் கேட்டு, கற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെല്ലുന്ന ദേശത്തു നിങ്ങളുടെ ആയുഷ്കാലമൊക്കെയും നിങ്ങളുടെ ദൈവമായ യഹോവയെ ഭയപ്പെടുവാൻ പഠിക്കേണ്ടതിന്നും]]></a:t>
+              <a:t><![CDATA[உங்கள் தேவனாகிய கர்த்தருக்குப் பயந்து, இந்த நியாயப்பிரமாண வார்த்தைகளின்படி யெல்லாம் செய்யக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനത്തെ വിളിച്ചു കൂട്ടേണം.]]></a:t>
+              <a:t><![CDATA[கவனமாயிருக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. പിന്നെ അവരോടു പറഞ്ഞതെന്തെന്നാൽ: എനിക്കു ഇപ്പോൾ നൂറ്റിരുപതു വയസ്സായി;ഇനി പോകുവാനും വരുവാനും]]></a:t>
+              <a:t><![CDATA[2. இன்று நான் நூற்றிருபது வயதுள்ளவன்; இனி நான் போக்கும் வரத்துமாயிருக்கக் கூடாது; இந்த யோர்தானை நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അനന്തരം യഹോവ മോശെയോടു: നീ മരിപ്പാനുള്ള സമയം അടുത്തിരിക്കുന്നു; ഞാൻ യോശുവെക്കു കല്പന]]></a:t>
+              <a:t><![CDATA[13. அதை அறியாத அவர்கள் பிள்ளைகளும் கேட்டு, நீங்கள் யோர்தானைக் கடந்து சுதந்தரிக்கப்போகிற தேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുക്കേണ്ടതിന്നു അവനെ വിളിച്ചു നിങ്ങൾ സമാഗമനക്കുടാരത്തിങ്കൽ വന്നുനില്പിൻ എന്നു കല്പിച്ചു. അങ്ങനെ]]></a:t>
+              <a:t><![CDATA[உயிரோடிருக்கும் நாளெல்லாம், உங்கள் தேவனாகிய கர்த்தருக்குப் பயப்படக் கற்றுக்கொள்ளும்படிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മോശെയും യോശുവയും ചെന്നു സമാഗമനക്കുടാരത്തിങ്കൽ നിന്നു.]]></a:t>
+              <a:t><![CDATA[ஜனத்தைக்கூட்டி, அதை வாசிக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അപ്പോൾ യഹോവ മേഘസ്തംഭത്തിൽ കൂടാരത്തിങ്കൽ പ്രത്യക്ഷനായി; മേഘസ്തംഭം കൂടാരവാതിലിന്നു മീതെ നിന്നു.]]></a:t>
+              <a:t><![CDATA[14. பின்பு கர்த்தர் மோசேயை நோக்கி: இதோ, நீ மரிக்குங்காலம் சமீபித்திருக்கிறது; நான் யோசுவாவுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. യഹോവ മോശെയോടു അരുളിച്ചെയ്തതു എന്തെന്നാൽ: നീ നിന്റെ പിതാക്കന്മാരെപ്പോലെ നിദ്രപ്രാപിക്കും; എന്നാൽ]]></a:t>
+              <a:t><![CDATA[கட்டளைகொடுக்கும்படி, அவனை அழைத்துக்கொண்டு, ஆசரிப்புக் கூடாரத்தில் வந்து நில்லுங்கள் என்றார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഈ ജനം പാർപ്പാൻ ചെല്ലുന്ന ദേശത്തിലെ നിവാസികളുടെ അന്യദൈവങ്ങളെ പിൻചെന്നു പരസംഗം ചെയ്കയും എന്നെ]]></a:t>
+              <a:t><![CDATA[அப்படியே மோசேயும் யோசுவாவும் போய், ஆசரிப்புக் கூடாரத்தில் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉപേക്ഷിച്ചു ഞാൻ അവരോടു ചെയ്തിട്ടുള്ള എന്റെ നിയമം ലംഘിക്കയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் கூடாரத்திலே மேகஸ்தம்பத்தில் தரிசனமானார்; மேகஸ்தம்பம் கூடாரவாசல்மேல் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. എന്റെ കോപം അവരുടെ നേരെ ജ്വലിച്ചിട്ടു ഞാൻ അവരെ ഉപേക്ഷിക്കയും എന്റെ മുഖം അവർക്കു മറെക്കയും]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் மோசேயை நோக்கி: நீ உன் பிதாக்களோடே படுத்துக்கொள்ளப்போகிறாய்; இந்த ஜனங்கள் எழும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യും; അവർ നാശത്തിന്നിരയായ്തീരും; അനേകം അനർത്ഥങ്ങളും കഷ്ടങ്ങളും അവർക്കു ഭവിക്കും; നമ്മുടെ ദൈവം]]></a:t>
+              <a:t><![CDATA[தாங்கள் போயிருக்கும் தேசத்திலுள்ள அந்நிய தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, என்னைவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നമ്മുടെ ഇടയിൽ ഇല്ലായ്കകൊണ്ടല്ലയോ ഈ അനത്ഥങ്ങൾ നമുക്കു ഭവിച്ചതു എന്നു അവർ അന്നു പറയും.]]></a:t>
+              <a:t><![CDATA[தங்களுடனே நான் பண்ணின உடன்படிக்கையை மீறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എനിക്കു കഴിവില്ല; യഹോവ എന്നോടു: ഈ യോർദ്ദാൻ നീ കടക്കുകയില്ല എന്നു കല്പിച്ചിട്ടുമുണ്ടു.]]></a:t>
+              <a:t><![CDATA[கடந்துபோவதில்லை என்று கர்த்தர் என்னோடே சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. എങ്കിലും അവർ അന്യദൈവങ്ങളുടെ അടുക്കലേക്കു തിരിഞ്ഞു ചെയ്തിട്ടുള്ള സകലദോഷവും നിമിത്തം ഞാൻ അന്നു]]></a:t>
+              <a:t><![CDATA[17. அந்நாளிலே நான் அவர்கள்மேல் கோபங்கொண்டு, அவர்களைக் கைவிட்டு, என் முகத்தை அவர்களுக்கு மறைப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്റെ മുഖം മറെച്ചുകളയും]]></a:t>
+              <a:t><![CDATA[அதினால் அவர்கள் பட்சிக்கப்படும்படிக்கு அநேக தீங்குகளும் இக்கட்டுகளும் அவர்களைத் தொடரும்; அந்நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ആകയാൽ ഈ പാട്ടു എഴുതി യിസ്രായേൽമക്കളെ പഠിപ്പിക്ക; യിസ്രായേൽമക്കളുടെ നേരെ ഈ പാട്ടു എനിക്കു]]></a:t>
+              <a:t><![CDATA[அவர்கள்: எங்கள் தேவன் எங்கள் நடுவே இராததினாலே அல்லவா இந்தத் தீங்குகள் எங்களைத் தொடர்ந்தது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സാക്ഷിയായിരിക്കേണ്ടതിന്നു അതു അവർക്കു വായ്പാഠമാക്കിക്കൊടുക്കുക.]]></a:t>
+              <a:t><![CDATA[என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ഞാൻ അവരുടെ പിതാക്കന്മാരോടു സത്യംചെയ്തതായി പാലും തേനും ഒഴുകുന്ന ദേശത്തു അവരെ എത്തിച്ചശേഷം അവർ]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் வேறே தேவர்களிடத்தில் திரும்பிப்போய்ச் செய்த சகல தீமைகளினிமித்தமும் நான் அந்நாளில் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിന്നു തൃപ്തരായി തടിച്ചിരിക്കുമ്പോൾ അന്യദൈവങ്ങളുടെ അടുക്കലേക്കു തിരിഞ്ഞു അവയെ സേവിക്കയും എന്റെ നിയമം]]></a:t>
+              <a:t><![CDATA[முகத்தை மறைக்கவே மறைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ലംഘിച്ചു എന്നെ കോപിപ്പിക്കയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[19. இப்பொழுது நீங்கள் இந்தப் பாட்டை எழுதிக்கொண்டு, இதை இஸ்ரவேல் புத்திரருக்குப் படிப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. എന്നാൽ അനേകം അനർത്ഥങ്ങളും കഷ്ടങ്ങളും അവർക്കു ഭവിക്കുമ്പോൾ അവരുടെ സന്തതിയുടെ വായിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[இந்தப்பாட்டு எனக்குச் சாட்சியாக இஸ்ரவேல் புத்திரருக்குள்ளே இருக்கும்படி இதை அவர்கள் வாயில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മറന്നുപോകാത്ത ഈ പാട്ടു അവരുടെ നേരെ സാക്ഷ്യം പറയും; ഞാൻ സത്യംചെയ്ത ദേശത്തു അവരെ എത്തിക്കുമ്മുമ്പേ]]></a:t>
+              <a:t><![CDATA[வழங்கப்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇന്നു തന്നേ അവർക്കുള്ള നിരൂപണങ്ങളെ ഞാൻ അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[20. நான் அவர்கள் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்தில் அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നിന്റെ ദൈവമായ യഹോവ തന്നെ നിനക്കു മുമ്പായി കടന്നുപോകും; ഈ ജാതികളെ അവൻ നിന്റെ മുമ്പിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர்தாமே உனக்கு முன்பாகக் கடந்துபோவார், அவரே உனக்கு முன்னின்று, அந்த தேசத்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ആകയാൽ മോശെ അന്നു തന്നേ ഈ പാട്ടു എഴുതി യിസ്രായേൽമക്കളെ പഠിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கப்பண்ணினபின்பு, அவர்கள் புசித்துத் திர்ப்தியாகிக் கொழுத்துப்போயிருக்கும்போது, அவர்கள் வேறே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. പിന്നെ അവൻ നൂന്റെ മകനായ യോശുവയോടു: ബലവും ധൈര്യവുമുള്ളവനായിരിക്ക; ഞാൻ യിസ്രായേൽമക്കളോടു]]></a:t>
+              <a:t><![CDATA[தேவர்களிடத்தில் திரும்பி, அவர்களைச் சேவித்து, எனக்குக் கோபம்மூட்டி, என் உடன்படிக்கையை மீறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സത്യംചെയ്ത ദേശത്തു നീ അവരെ എത്തിക്കും; ഞാൻ നിന്നോടു കൂടെ ഇരിക്കും എന്നരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[21. அநேக தீங்குகளும் இக்கட்டுகளும் அவர்களைத் தொடரும்போது, அவர்கள் சந்ததியாரின் வாயில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. മോശെ ഈ ന്യായപ്രമാണത്തിലെ വചനങ്ങൾ മുഴുവനും ഒരു പുസ്തകത്തിൽ എഴുതിത്തീർന്നപ്പോൾ]]></a:t>
+              <a:t><![CDATA[மறந்துபோகாதிருக்கும் இந்தப் பாட்டே அவர்களுக்கு விரோதமான சாட்சி பகரும்; நான் ஆணையிட்டுக்கொடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ഈ ന്യായപ്രമാണപുസ്തകം എടുത്തു നിങ്ങളുടെ ദൈവമായ യഹോവയുടെ നിയമ പെട്ടകത്തിന്നരികെ വെപ്പിൻ; അവിടെ അതു]]></a:t>
+              <a:t><![CDATA[தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணாதிருக்கிற இப்பொழுதே அவர்கள் கொண்டிருக்கும் எண்ணம் இன்னது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ നേരെ സാക്ഷിയായിരിക്കും.]]></a:t>
+              <a:t><![CDATA[அறிவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. യഹോവയുടെ നിയമപെട്ടകം ചുമക്കുന്ന ലേവ്യരോടു കല്പിച്ചതു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[22. அன்றைக்கே மோசே அந்தப் பாட்டை எழுதி, அதை இஸ்ரவேல் புத்திரருக்குப் படிப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. നിന്റെ മത്സരസ്വഭാവവും ദുശ്ശാഠ്യവും എനിക്കു അറിയാം; ഇതാ, ഇന്നു ഞാൻ നിങ്ങളോടു കൂടെ]]></a:t>
+              <a:t><![CDATA[23. அவர் நூனின் குமாரனாகிய யோசுவாவை நோக்கி: நீ பலங்கொண்டு திடமனதாயிரு, இஸ்ரவேல் புத்திரருக்கு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജീവിച്ചിരിക്കുമ്പോൾ തന്നേ നിങ്ങൾ യഹോവയോടു മത്സരികളായിരിക്കുന്നുവല്ലോ? എന്റെ മരണശേഷം എത്ര അധികം?]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுக்கொடுத்த தேசத்தில் நீ அவர்களை நடத்திக்கொண்டுபோவாய்; நான் உன்னோடிருப்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. നിങ്ങളുടെ ഗോത്രങ്ങളുടെ എല്ലാമൂപ്പന്മാരെയും പ്രാമണികളെയും എന്റെ അടുക്കൽ വിളിച്ചുകൂട്ടുവിൻ; എന്നാൽ]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നശിപ്പിക്കയും നീ അവരുടെ ദേശം കൈവശമാക്കുകയും ചെയ്യും; യഹോവ അരുളിച്ചെയ്തതുപോലെ യോശുവ നിനക്കു നായകനായി]]></a:t>
+              <a:t><![CDATA[அழிப்பார்; நீ அவர்கள் தேசத்தைச் சுதந்தரிப்பாய்; கர்த்தர் சொன்னபடியே யோசுவா உனக்கு முன்பாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ ഈ വചനങ്ങൾ അവരെ പറഞ്ഞു കേൾപ്പിച്ചു അവരുടെ നേരെ ആകാശത്തെയും ഭൂമിയെയും സാക്ഷിവെക്കും.]]></a:t>
+              <a:t><![CDATA[24. மோசே இந்த நியாயப்பிரமாணத்தின் வார்த்தைகள் முழுவதையும் ஒரு புஸ்தகத்தில் எழுதி முடித்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. എന്റെ മരണശേഷം നിങ്ങൾ വഷളത്വം പ്രവൃത്തിക്കും എന്നും ഞാൻ നിങ്ങളോടു ആജ്ഞാപിച്ചിട്ടുള്ള വഴി വിട്ടു]]></a:t>
+              <a:t><![CDATA[25. மோசே கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മാറിക്കളയും എന്നും എനിക്കു അറിയാം; അങ്ങനെ നിങ്ങൾ യഹോവെക്കു അനിഷ്ടമായുള്ളതു ചെയ്തു നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் இந்த நியாயப்பிரமாண புஸ்தகத்தை எடுத்து, அதை உங்கள் தேவனாகிய கர்த்தருடைய உடன்படிக்கைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവൃത്തികളാൽ അവനെ കോപിപ്പിക്കുന്നതുകൊണ്ടു ഭാവികാലത്തു നിങ്ങൾക്കു അനർത്ഥം ഭവിക്കും.]]></a:t>
+              <a:t><![CDATA[பெட்டியின் பக்கத்திலே வையுங்கள்; அங்கே அது உனக்கு விரோதமான சாட்சியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +17045,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. അങ്ങനെ മോശെ യിസ്രായേലിന്റെ സർവ്വസഭയെയും ഈ പാട്ടിന്റെ വചനങ്ങളൊക്കെയും ചൊല്ലിക്കേൾപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[27. நான் உன் கலகக்குணத்தையும் உன் கடினக் கழுத்தையும் அறிந்திருக்கிறேன்; இன்று நான் இன்னும் உங்களுடன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உயிரோடிருக்கையில், கர்த்தருக்கு விரோதமாகக் கலகம்பண்ணினீர்களே; என் மரணத்திற்குப்பின்பு எவ்வளவு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதிகமாய்க் கலகம்பண்ணுவீர்கள்!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. உங்கள் கோத்திரங்களிலுள்ள மூப்பர் உங்கள் அதிபதிகள் எல்லாருடைய காதுகளும் கேட்கத்தக்கதாக நான் இந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வார்த்தைகளைச் சொல்லவும், அவர்களுக்கு விரோதமாக வானத்தையும் பூமியையும் சாட்சிவைக்கவும் அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னிடத்தில் கூடிவரச்செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17837,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കടന്നുപോകും.]]></a:t>
+              <a:t><![CDATA[கடந்துபோவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. என் மரணத்திற்குப்பின்பு நீங்கள் நிச்சயமாய் உங்களைக் கெடுத்து, நான் உங்களுக்குக் கட்டளையிட்ட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வழியைவிட்டு விலகுவீர்கள்; ஆகையால், கடைசிநாட்களில் தீங்கு உங்களுக்கு நேரிடும்; உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கைக்கிரியைகளினாலே கர்த்தரைக் கோபப்படுத்தும்படிக்கு, அவர் பார்வைக்குப் பொல்லாப்பானதைச் செய்வீர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்பதை அறிவேன் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இஸ்ரவேல் சபையார் எல்லாரும் கேட்க மோசே இந்தப் பாட்டின் வார்த்தைகளை முடியும்வரையும் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. താൻ സംഹരിച്ചുകളഞ്ഞ അമോർയ്യരാജാക്കന്മാരായ സീഹോനോടും ഓഗിനോടും അവരുടെ ദേശത്തോടും ചെയ്തതുപോലെ യഹോവ]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் அழித்த எமோரியரின் ராஜாக்களாகிய சீகோனுக்கும், ஓகுக்கும், அவர்கள் தேசத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇവരോടും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[செய்ததுபோலவே அவர்களுக்கும் செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>