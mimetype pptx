--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -8485,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474692252" r:id="rId1"/>
+    <p:sldLayoutId id="2478604292" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -18822,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18932,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>