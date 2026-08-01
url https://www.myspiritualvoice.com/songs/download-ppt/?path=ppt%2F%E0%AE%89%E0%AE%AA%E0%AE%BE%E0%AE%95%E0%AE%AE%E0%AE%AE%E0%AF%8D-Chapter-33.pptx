--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -105,50 +105,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +196,55 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +399,58 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ரூபன் சாவாமல் பிழைப்பானாக; அவன் ஜனம் கொஞ்சமாயிராது என்றான்.]]></a:t>
+              <a:t><![CDATA[6. Let Reuben live, and not die; and let not his men be few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் யூதாவைக் குறித்து: கர்த்தாவே, யூதாவின் சத்தத்தைக் கேட்டு, அவன் தன் ஜனத்தோடே திரும்பச்சேரப்பண்ணும்; அவன் கை பலக்கக்கடவது; அவனுடைய சத்துருக்களுக்கு அவனை நீங்கலாக்கி விடுவிக்கிற சகாயராயிருப்பீராக என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And this is the blessing of Judah: and he said, Hear, LORD, the voice of Judah, and bring him unto his people: let his hands be sufficient for him; and be you an help to him from his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் யூதாவைக் குறித்து: கர்த்தாவே, யூதாவின் சத்தத்தைக் கேட்டு, அவன் தன் ஜனத்தோடே திரும்பச்சேரப்பண்ணும்; அவன் கை பலக்கக்கடவது; அவனுடைய சத்துருக்களுக்கு அவனை நீங்கலாக்கி விடுவிக்கிற சகாயராயிருப்பீராக என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And this is the blessing of Judah: and he said, Hear, LORD, the voice of Judah, and bring him unto his people: let his hands be sufficient for him; and be you an help to him from his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. லேவியைக்குறித்து: நீ மாசாவிலே பரீட்சைபார்த்து, மேரிபாவின் தண்ணீரிடத்தில் வாக்குவாதம்பண்ணின உன் பரிசுத்த புருஷன் வசமாய் உன்னுடைய தும்மீம் ஊரீம் என்பவைகள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[7. And this is the blessing of Judah: and he said, Hear, LORD, the voice of Judah, and bring him unto his people: let his hands be sufficient for him; and be you an help to him from his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. லேவியைக்குறித்து: நீ மாசாவிலே பரீட்சைபார்த்து, மேரிபாவின் தண்ணீரிடத்தில் வாக்குவாதம்பண்ணின உன் பரிசுத்த புருஷன் வசமாய் உன்னுடைய தும்மீம் ஊரீம் என்பவைகள் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. And of Levi he said, Let your Thummim and your Urim be with your holy one, whom you did prove at Massah, and with whom you did strive at the waters of Meribah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் தகப்பனுக்கும் தன் தாய்க்கும்: நான் உங்களைப் பாரேன் என்று சொல்லி, தன் சகோதரரை அங்கிகரியாமல், தன் பிள்ளைகளையும் அறியாமலிருக்கிறவன் வசமாய் அவைகள் இருப்பதாக; அவர்கள் உம்முடைய வார்த்தைகளைக் கைக்கொண்டு, உம்முடைய உடன்படிக்கையைக் காக்கிறவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And of Levi he said, Let your Thummim and your Urim be with your holy one, whom you did prove at Massah, and with whom you did strive at the waters of Meribah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் தகப்பனுக்கும் தன் தாய்க்கும்: நான் உங்களைப் பாரேன் என்று சொல்லி, தன் சகோதரரை அங்கிகரியாமல், தன் பிள்ளைகளையும் அறியாமலிருக்கிறவன் வசமாய் அவைகள் இருப்பதாக; அவர்கள் உம்முடைய வார்த்தைகளைக் கைக்கொண்டு, உம்முடைய உடன்படிக்கையைக் காக்கிறவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Who said unto his father and to his mother, I have not seen him; neither did he acknowledge his brethren, nor knew his own children: for they have observed your word, and kept your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் தகப்பனுக்கும் தன் தாய்க்கும்: நான் உங்களைப் பாரேன் என்று சொல்லி, தன் சகோதரரை அங்கிகரியாமல், தன் பிள்ளைகளையும் அறியாமலிருக்கிறவன் வசமாய் அவைகள் இருப்பதாக; அவர்கள் உம்முடைய வார்த்தைகளைக் கைக்கொண்டு, உம்முடைய உடன்படிக்கையைக் காக்கிறவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Who said unto his father and to his mother, I have not seen him; neither did he acknowledge his brethren, nor knew his own children: for they have observed your word, and kept your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் யாக்கோபுக்கு உம்முடைய நியாயங்களையும், இஸ்ரவேலுக்கு உம்முடைய பிரமாணத்தையும் போதித்து, சந்நிதானத்திலே தூபவர்க்கத்தையும், உமது பலிபீடத்தின்மேல் சர்வாங்கதகனபலிகளையும் இடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Who said unto his father and to his mother, I have not seen him; neither did he acknowledge his brethren, nor knew his own children: for they have observed your word, and kept your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் யாக்கோபுக்கு உம்முடைய நியாயங்களையும், இஸ்ரவேலுக்கு உம்முடைய பிரமாணத்தையும் போதித்து, சந்நிதானத்திலே தூபவர்க்கத்தையும், உமது பலிபீடத்தின்மேல் சர்வாங்கதகனபலிகளையும் இடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. They shall teach Jacob your judgments, and Israel your law: they shall put incense before you, and whole burnt sacrifice upon yours altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய மனுஷனாகிய மோசே தான் மரணமடையுமுன்னே இஸ்ரவேல் புத்திரரை ஆசீர்வதித்த ஆசீர்வாதமாவது:]]></a:t>
+              <a:t><![CDATA[1. And this is the blessing, wherewith Moses the man of God blessed the children of Israel before his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, அவன் சம்பத்தை ஆசீர்வதித்து, அவன் கைக்கிரியையின்மேல் பிரியமாயிரும்; அவனைப் பகைத்து அவனுக்கு விரோதமாய் எழும்புகிறவர்கள் திரும்ப எழுந்திராதபடி அவர்களுடைய இடுப்புகளை நொறுக்கிவிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. They shall teach Jacob your judgments, and Israel your law: they shall put incense before you, and whole burnt sacrifice upon yours altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, அவன் சம்பத்தை ஆசீர்வதித்து, அவன் கைக்கிரியையின்மேல் பிரியமாயிரும்; அவனைப் பகைத்து அவனுக்கு விரோதமாய் எழும்புகிறவர்கள் திரும்ப எழுந்திராதபடி அவர்களுடைய இடுப்புகளை நொறுக்கிவிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Bless, LORD, his substance, and accept the work of his hands; strike through the loins of them that rise against him, and of them that hate him, that they rise not again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பென்யமீனைக்குறித்து: கர்த்தருக்குப் பிரியமானவன், அவரோடே சுகமாய்த் தங்கியிருப்பான்; அவனை எந்நாளும் அவர் காப்பாற்றி, அவன் எல்லைக்குள்ளே வாசமாயிருப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Bless, LORD, his substance, and accept the work of his hands; strike through the loins of them that rise against him, and of them that hate him, that they rise not again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பென்யமீனைக்குறித்து: கர்த்தருக்குப் பிரியமானவன், அவரோடே சுகமாய்த் தங்கியிருப்பான்; அவனை எந்நாளும் அவர் காப்பாற்றி, அவன் எல்லைக்குள்ளே வாசமாயிருப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Bless, LORD, his substance, and accept the work of his hands; strike through the loins of them that rise against him, and of them that hate him, that they rise not again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோசேப்பைக்குறித்து: கர்த்தரால் அவனுடைய தேசம் ஆசீர்வதிக்கப்படுவதாக; அது வானத்தின் செல்வத்தினாலும், பனியினாலும், ஆழத்திலுள்ள நீரூற்றுகளினாலும்,]]></a:t>
+              <a:t><![CDATA[12. And of Benjamin he said, The beloved of the LORD shall dwell in safety by him; and the Lord shall cover him all the day long, and he shall dwell between his shoulders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோசேப்பைக்குறித்து: கர்த்தரால் அவனுடைய தேசம் ஆசீர்வதிக்கப்படுவதாக; அது வானத்தின் செல்வத்தினாலும், பனியினாலும், ஆழத்திலுள்ள நீரூற்றுகளினாலும்,]]></a:t>
+              <a:t><![CDATA[12. And of Benjamin he said, The beloved of the LORD shall dwell in safety by him; and the Lord shall cover him all the day long, and he shall dwell between his shoulders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சூரியன் பக்குவப்படுத்தும் அருமையான கனிகளினாலும், சந்திரன் பக்குவப்படுத்தும் அருமையான பலன்களினாலும்,]]></a:t>
+              <a:t><![CDATA[13. And of Joseph he said, Blessed of the LORD be his land, for the precious things of heaven, for the dew, and for the deep that couches beneath,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதிபர்வதங்களில் உண்டாகும் திரவியங்களினாலும் நித்திய மலைகளில் பிறக்கும் அரும்பொருள்களினாலும்,]]></a:t>
+              <a:t><![CDATA[13. And of Joseph he said, Blessed of the LORD be his land, for the precious things of heaven, for the dew, and for the deep that couches beneath,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாடும் அதின் நிறைவும் கொடுக்கும் அருமையான தானியங்களினாலும் ஆசீர்வதிக்கப்படுவதாக. முட்செடியில் எழுந்தருளினவரின் தயை யோசேப்புடைய சிரசின்மேலும், தன் சகோதரரில் விசேஷித்தவனுடைய உச்சந்தலையின்மேலும் வருவதாக.]]></a:t>
+              <a:t><![CDATA[14. And for the precious fruits brought forth by the sun, and for the precious things put forth by the moon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாடும் அதின் நிறைவும் கொடுக்கும் அருமையான தானியங்களினாலும் ஆசீர்வதிக்கப்படுவதாக. முட்செடியில் எழுந்தருளினவரின் தயை யோசேப்புடைய சிரசின்மேலும், தன் சகோதரரில் விசேஷித்தவனுடைய உச்சந்தலையின்மேலும் வருவதாக.]]></a:t>
+              <a:t><![CDATA[14. And for the precious fruits brought forth by the sun, and for the precious things put forth by the moon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் சீனாயிலிருந்து எழுந்தருளி, சேயீரிலிருந்து அவர்களுக்கு உதயமானார்; பாரான் மலையிலிருந்து பிரகாசித்து, பதினாயிரங்களான பரிசுத்தவான்களோடே பிரசன்னமானார்; அவர்களுக்காக அக்கினிமயமான பிரமாணம் அவருடைய வலதுகரத்திலிருந்து புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. And he said, The LORD came from Sinai, and rose up from Seir unto them; he shined forth from mount Paran, and he came with ten thousands of saints: from his right hand went a fiery law for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாடும் அதின் நிறைவும் கொடுக்கும் அருமையான தானியங்களினாலும் ஆசீர்வதிக்கப்படுவதாக. முட்செடியில் எழுந்தருளினவரின் தயை யோசேப்புடைய சிரசின்மேலும், தன் சகோதரரில் விசேஷித்தவனுடைய உச்சந்தலையின்மேலும் வருவதாக.]]></a:t>
+              <a:t><![CDATA[15. And for the chief things of the ancient mountains, and for the precious things of the lasting hills,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அலங்காரம் அவன் தலையீற்றுக் காளையினுடைய அலங்காரத்தைப்போலவும், அவன் கொம்புகள் காண்டாமிருகத்தின் கொம்புகளைப்போலவும் இருக்கும்; அவைகளாலே ஜனங்களை ஏகமாய் தேசத்தின் கடையாந்தரங்கள்மட்டும் முட்டித் துரத்துவான்; அவைகள் எப்பிராயீமின் பதினாயிரங்களும் மனாசேயின் ஆயிரங்களுமானவைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And for the precious things of the earth and fullness thereof, and for the good will of him that dwelt in the bush: let the blessing come upon the head of Joseph, and upon the top of the head of him that was separated from his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அலங்காரம் அவன் தலையீற்றுக் காளையினுடைய அலங்காரத்தைப்போலவும், அவன் கொம்புகள் காண்டாமிருகத்தின் கொம்புகளைப்போலவும் இருக்கும்; அவைகளாலே ஜனங்களை ஏகமாய் தேசத்தின் கடையாந்தரங்கள்மட்டும் முட்டித் துரத்துவான்; அவைகள் எப்பிராயீமின் பதினாயிரங்களும் மனாசேயின் ஆயிரங்களுமானவைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And for the precious things of the earth and fullness thereof, and for the good will of him that dwelt in the bush: let the blessing come upon the head of Joseph, and upon the top of the head of him that was separated from his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அலங்காரம் அவன் தலையீற்றுக் காளையினுடைய அலங்காரத்தைப்போலவும், அவன் கொம்புகள் காண்டாமிருகத்தின் கொம்புகளைப்போலவும் இருக்கும்; அவைகளாலே ஜனங்களை ஏகமாய் தேசத்தின் கடையாந்தரங்கள்மட்டும் முட்டித் துரத்துவான்; அவைகள் எப்பிராயீமின் பதினாயிரங்களும் மனாசேயின் ஆயிரங்களுமானவைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And for the precious things of the earth and fullness thereof, and for the good will of him that dwelt in the bush: let the blessing come upon the head of Joseph, and upon the top of the head of him that was separated from his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. செபுலோனைக்குறித்து: செபுலோனே, நீ வெளியே புறப்பட்டுப்போகையிலும், இசக்காரே, நீ உன் கூடாரங்களில் தங்குகையிலும் சந்தோஷமாயிரு.]]></a:t>
+              <a:t><![CDATA[17. His glory is like the first born of his bullock, and his horns are like the horns of unicorns: with them he shall push the people together to the ends of the earth: and they are the ten thousands of Ephraim, and they are the thousands of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. செபுலோனைக்குறித்து: செபுலோனே, நீ வெளியே புறப்பட்டுப்போகையிலும், இசக்காரே, நீ உன் கூடாரங்களில் தங்குகையிலும் சந்தோஷமாயிரு.]]></a:t>
+              <a:t><![CDATA[17. His glory is like the first born of his bullock, and his horns are like the horns of unicorns: with them he shall push the people together to the ends of the earth: and they are the ten thousands of Ephraim, and they are the thousands of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜனங்களை அவர்கள் மலையின்மேல் வரவழைத்து, அங்கே நீதியின் பலிகளை இடுவார்கள்; கடல்களிலுள்ள சம்பூரணத்தையும் மணலுக்குள்ளே மறைந்திருக்கும் பொருள்களையும் அநுபவிப்பார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. His glory is like the first born of his bullock, and his horns are like the horns of unicorns: with them he shall push the people together to the ends of the earth: and they are the ten thousands of Ephraim, and they are the thousands of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜனங்களை அவர்கள் மலையின்மேல் வரவழைத்து, அங்கே நீதியின் பலிகளை இடுவார்கள்; கடல்களிலுள்ள சம்பூரணத்தையும் மணலுக்குள்ளே மறைந்திருக்கும் பொருள்களையும் அநுபவிப்பார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. His glory is like the first born of his bullock, and his horns are like the horns of unicorns: with them he shall push the people together to the ends of the earth: and they are the ten thousands of Ephraim, and they are the thousands of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. காத்தைக்குறித்து: காத்துக்கு விஸ்தாரமான இடத்தைக் கொடுக்கிறவர் ஸ்தோத்திரிக்கப்பட்டவர்; அவன் சிங்கத்தைப்போல் தங்கியிருந்து, புயத்தையும் உச்சந்தலையையும் பீறிப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[18. And of Zebulun he said, Rejoice, Zebulun, in your going out; and, Issachar, in your tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. காத்தைக்குறித்து: காத்துக்கு விஸ்தாரமான இடத்தைக் கொடுக்கிறவர் ஸ்தோத்திரிக்கப்பட்டவர்; அவன் சிங்கத்தைப்போல் தங்கியிருந்து, புயத்தையும் உச்சந்தலையையும் பீறிப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[18. And of Zebulun he said, Rejoice, Zebulun, in your going out; and, Issachar, in your tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் சீனாயிலிருந்து எழுந்தருளி, சேயீரிலிருந்து அவர்களுக்கு உதயமானார்; பாரான் மலையிலிருந்து பிரகாசித்து, பதினாயிரங்களான பரிசுத்தவான்களோடே பிரசன்னமானார்; அவர்களுக்காக அக்கினிமயமான பிரமாணம் அவருடைய வலதுகரத்திலிருந்து புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. And he said, The LORD came from Sinai, and rose up from Seir unto them; he shined forth from mount Paran, and he came with ten thousands of saints: from his right hand went a fiery law for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் தனக்காக முதல் இடத்தைப்பார்த்துக்கொண்டான்; அங்கே தனக்கு நியாயப்பிரமாணிகன் கொடுத்த பங்குபத்திரமாயிருக்கிறது; ஆனாலும் அவன் ஜனத்தின முன்னணியாய் வந்து, மற்ற இஸ்ரவேலுடனே கர்த்தரின் நீதியையும் அவருடைய நியாயங்களையும் நடப்பிப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. They shall call the people unto the mountain; there they shall offer sacrifices of righteousness: for they shall suck of the abundance of the seas, and of treasures hid in the sand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் தனக்காக முதல் இடத்தைப்பார்த்துக்கொண்டான்; அங்கே தனக்கு நியாயப்பிரமாணிகன் கொடுத்த பங்குபத்திரமாயிருக்கிறது; ஆனாலும் அவன் ஜனத்தின முன்னணியாய் வந்து, மற்ற இஸ்ரவேலுடனே கர்த்தரின் நீதியையும் அவருடைய நியாயங்களையும் நடப்பிப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. They shall call the people unto the mountain; there they shall offer sacrifices of righteousness: for they shall suck of the abundance of the seas, and of treasures hid in the sand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் தனக்காக முதல் இடத்தைப்பார்த்துக்கொண்டான்; அங்கே தனக்கு நியாயப்பிரமாணிகன் கொடுத்த பங்குபத்திரமாயிருக்கிறது; ஆனாலும் அவன் ஜனத்தின முன்னணியாய் வந்து, மற்ற இஸ்ரவேலுடனே கர்த்தரின் நீதியையும் அவருடைய நியாயங்களையும் நடப்பிப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And of Gad he said, Blessed be he that enlarges Gad: he dwells as a lion, and tears the arm with the crown of the head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தாணைக்குறித்து: தாண் ஒரு பாலசிங்கம், அவன் பாசானிலிருந்து பாய்வான் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And of Gad he said, Blessed be he that enlarges Gad: he dwells as a lion, and tears the arm with the crown of the head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நப்தலியைக்குறித்து: நப்தலி கர்த்தருடைய தயவினாலே திர்ப்தியடைந்து, அவருடைய ஆசீர்வாதத்தினாலே நிறைந்திருப்பான். நீ மேற்றிசையையும் தென்திசையையும் சுதந்தரித்துக்கொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And he provided the first part for himself, because there, in a portion of the lawgiver, was he seated; and he came with the heads of the people, he executed the justice of the LORD, and his judgments with Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நப்தலியைக்குறித்து: நப்தலி கர்த்தருடைய தயவினாலே திர்ப்தியடைந்து, அவருடைய ஆசீர்வாதத்தினாலே நிறைந்திருப்பான். நீ மேற்றிசையையும் தென்திசையையும் சுதந்தரித்துக்கொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And he provided the first part for himself, because there, in a portion of the lawgiver, was he seated; and he came with the heads of the people, he executed the justice of the LORD, and his judgments with Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆசேரைக்குறித்து: ஆசேர் புத்திரபாக்கியமுடையவனாய், தன் சகோதரருக்குப் பிரியமாயிருந்து, தன் காலை எண்ணெயிலே தோய்ப்பான்.]]></a:t>
+              <a:t><![CDATA[21. And he provided the first part for himself, because there, in a portion of the lawgiver, was he seated; and he came with the heads of the people, he executed the justice of the LORD, and his judgments with Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆசேரைக்குறித்து: ஆசேர் புத்திரபாக்கியமுடையவனாய், தன் சகோதரருக்குப் பிரியமாயிருந்து, தன் காலை எண்ணெயிலே தோய்ப்பான்.]]></a:t>
+              <a:t><![CDATA[22. And of Dan he said, Dan is a lion's offspring: he shall leap from Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இரும்பும் வெண்கலமும் உன் பாதரட்சையின் கீழிருக்கும், உன் நாட்களுக்குத்தக்கதாய் உன் பெலனும் இருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And of Naphtali he said, O Naphtali, satisfied with favour, and full with the blessing of the LORD: possess you the west and the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யெஷூரனுடைய தேவனைப்போல் ஒருவரும் இல்லை; அவர் உனக்குச் சகாயமாய் வானங்களின்மேலும் தமது மாட்சிமையோடு ஆகாய மண்டலங்களின்மேலும் ஏறிவருகிறார்.]]></a:t>
+              <a:t><![CDATA[23. And of Naphtali he said, O Naphtali, satisfied with favour, and full with the blessing of the LORD: possess you the west and the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மெய்யாகவே அவர் ஜனங்களைச் சிநேகிக்கிறார்; அவருடைய பரிசுத்தவான்களெல்லாரும் உம்முடைய கையில் இருக்கிறார்கள்; அவர்கள் உம்முடைய பாதத்தில்விழுந்து, உம்முடைய வார்த்தைகளினால் போதனையடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And he said, The LORD came from Sinai, and rose up from Seir unto them; he shined forth from mount Paran, and he came with ten thousands of saints: from his right hand went a fiery law for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யெஷூரனுடைய தேவனைப்போல் ஒருவரும் இல்லை; அவர் உனக்குச் சகாயமாய் வானங்களின்மேலும் தமது மாட்சிமையோடு ஆகாய மண்டலங்களின்மேலும் ஏறிவருகிறார்.]]></a:t>
+              <a:t><![CDATA[24. And of Asher he said, Let Asher be blessed with children; let him be acceptable to his brethren, and let him dip his foot in oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அநாதி தேவனே உனக்கு அடைக்கலம்; அவருடைய நித்திய புயங்கள் உனக்கு ஆதாரம்; அவர் உனக்கு முன்னின்று சத்துருக்களைத் துரத்தி, அவர்களை அழித்துப்போடு என்று கட்டளையிடுவார்.]]></a:t>
+              <a:t><![CDATA[24. And of Asher he said, Let Asher be blessed with children; let him be acceptable to his brethren, and let him dip his foot in oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அநாதி தேவனே உனக்கு அடைக்கலம்; அவருடைய நித்திய புயங்கள் உனக்கு ஆதாரம்; அவர் உனக்கு முன்னின்று சத்துருக்களைத் துரத்தி, அவர்களை அழித்துப்போடு என்று கட்டளையிடுவார்.]]></a:t>
+              <a:t><![CDATA[25. Your shoes shall be iron and brass; and as your days, so shall your strength be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேல் சுகமாய்த் தனித்து வாசம்பண்ணுவான்; யாக்கோபின் ஊற்றானது தானியமும் திராட்சரசமுமுள்ள தேசத்திலே இருக்கும்; அவருடைய வானமும் பனியைப் பெய்யும்.]]></a:t>
+              <a:t><![CDATA[25. Your shoes shall be iron and brass; and as your days, so shall your strength be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேல் சுகமாய்த் தனித்து வாசம்பண்ணுவான்; யாக்கோபின் ஊற்றானது தானியமும் திராட்சரசமுமுள்ள தேசத்திலே இருக்கும்; அவருடைய வானமும் பனியைப் பெய்யும்.]]></a:t>
+              <a:t><![CDATA[26. There is none like unto the God of Jeshurun, who rides upon the heaven in your help, and in his excellency on the sky.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேலே, நீ பாக்கியவான்; கர்த்தரால் இரட்சிக்கப்பட்ட ஜனமே, உனக்கு ஒப்பானவன் யார்? உனக்குச் சகாயஞ்செய்யும் கேடகமும் உனக்கு மகிமைபொருந்திய பட்டயமும் அவரே; உன் சத்துருக்கள் உனக்கு இச்சகம் பேசி அடங்குவார்கள்; அவர்கள் மேடுகளை மிதிப்பாய், என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[26. There is none like unto the God of Jeshurun, who rides upon the heaven in your help, and in his excellency on the sky.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேலே, நீ பாக்கியவான்; கர்த்தரால் இரட்சிக்கப்பட்ட ஜனமே, உனக்கு ஒப்பானவன் யார்? உனக்குச் சகாயஞ்செய்யும் கேடகமும் உனக்கு மகிமைபொருந்திய பட்டயமும் அவரே; உன் சத்துருக்கள் உனக்கு இச்சகம் பேசி அடங்குவார்கள்; அவர்கள் மேடுகளை மிதிப்பாய், என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[27. The eternal God is your refuge, and underneath are the everlasting arms: and he shall thrust out the enemy from before you; and shall say, Destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6069,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேலே, நீ பாக்கியவான்; கர்த்தரால் இரட்சிக்கப்பட்ட ஜனமே, உனக்கு ஒப்பானவன் யார்? உனக்குச் சகாயஞ்செய்யும் கேடகமும் உனக்கு மகிமைபொருந்திய பட்டயமும் அவரே; உன் சத்துருக்கள் உனக்கு இச்சகம் பேசி அடங்குவார்கள்; அவர்கள் மேடுகளை மிதிப்பாய், என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[27. The eternal God is your refuge, and underneath are the everlasting arms: and he shall thrust out the enemy from before you; and shall say, Destroy them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Israel then shall dwell in safety alone: the fountain of Jacob shall be upon a land of corn and wine; also his heavens shall drop down dew.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Israel then shall dwell in safety alone: the fountain of Jacob shall be upon a land of corn and wine; also his heavens shall drop down dew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மெய்யாகவே அவர் ஜனங்களைச் சிநேகிக்கிறார்; அவருடைய பரிசுத்தவான்களெல்லாரும் உம்முடைய கையில் இருக்கிறார்கள்; அவர்கள் உம்முடைய பாதத்தில்விழுந்து, உம்முடைய வார்த்தைகளினால் போதனையடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Yea, he loved the people; all his saints are in your hand: and they sat down at your feet; every one shall receive of your words.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Happy are you, O Israel: who is like unto you, O people saved by the LORD, the shield of your help, and who is the sword of your excellency! and yours enemies shall be found liars unto you; and you shall tread upon their high places.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Happy are you, O Israel: who is like unto you, O people saved by the LORD, the shield of your help, and who is the sword of your excellency! and yours enemies shall be found liars unto you; and you shall tread upon their high places.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Happy are you, O Israel: who is like unto you, O people saved by the LORD, the shield of your help, and who is the sword of your excellency! and yours enemies shall be found liars unto you; and you shall tread upon their high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோசே நமக்கு ஒரு நியாயப்பிரமாணத்தைக் கற்பித்தான்; அது யாக்கோபின் சபைக்குச் சுதந்தரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. Yea, he loved the people; all his saints are in your hand: and they sat down at your feet; every one shall receive of your words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்களின் தலைவரும் இஸ்ரவேலின் கோத்திரங்களும் கூட்டங்கூடினபோது அவர் யெஷூரனுக்கு ராஜாவாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[4. Moses commanded us a law, even the inheritance of the congregation of Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனங்களின் தலைவரும் இஸ்ரவேலின் கோத்திரங்களும் கூட்டங்கூடினபோது அவர் யெஷூரனுக்கு ராஜாவாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[5. And he was king in Jeshurun, when the heads of the people and the tribes of Israel were gathered together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542179" r:id="rId1"/>
+    <p:sldLayoutId id="2474602414" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7589,94 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. रूबेन न मरे, वरन जीवित रहे, तौभी उसके यहां के मनुष्य थोड़े हों॥]]></a:t>
+              <a:t><![CDATA[6. ரூபன் சாவாமல் பிழைப்பானாக; அவன் ஜனம் கொஞ்சமாயிராது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और यहूदा पर यह आशीर्वाद हुआ जो मूसा ने कहा, हे यहोवा तू यहूदा की सुन, और उसे उसके लोगों के पास]]></a:t>
+              <a:t><![CDATA[7. அவன் யூதாவைக் குறித்து: கர்த்தாவே, யூதாவின் சத்தத்தைக் கேட்டு, அவன் தன் ஜனத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहुंचा। वह अपने लिये आप अपने हाथों से लड़ा, और तू ही उसके द्रोहियों के विरुद्ध उसका सहायक हो॥]]></a:t>
+              <a:t><![CDATA[திரும்பச்சேரப்பண்ணும்; அவன் கை பலக்கக்கடவது; அவனுடைய சத்துருக்களுக்கு அவனை நீங்கலாக்கி விடுவிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. फिर लेवी के विषय में उसने कहा, तेरे तुम्मीम और ऊरीम तेरे भक्त के पास हैं, जिस को तू ने मस्सा में]]></a:t>
+              <a:t><![CDATA[சகாயராயிருப்பீராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परख लिया, और जिसके साथ मरीबा नाम सोते पर तेरा वादविवाद हुआ;]]></a:t>
+              <a:t><![CDATA[8. லேவியைக்குறித்து: நீ மாசாவிலே பரீட்சைபார்த்து, மேரிபாவின் தண்ணீரிடத்தில் வாக்குவாதம்பண்ணின உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. उसने तो अपने माता पिता के विषय में कहा, कि मैं उन को नहीं जानता; और न तो उसने अपने भाइयों को अपना]]></a:t>
+              <a:t><![CDATA[பரிசுத்த புருஷன் வசமாய் உன்னுடைய தும்மீம் ஊரீம் என்பவைகள் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[माना, और न अपने पुत्रों को पहिचाना। क्योंकि उन्होंने तेरी बातें मानी, और वे तेरी वाचा का पालन करते]]></a:t>
+              <a:t><![CDATA[9. தன் தகப்பனுக்கும் தன் தாய்க்கும்: நான் உங்களைப் பாரேன் என்று சொல்லி, தன் சகோதரரை அங்கிகரியாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं॥]]></a:t>
+              <a:t><![CDATA[தன் பிள்ளைகளையும் அறியாமலிருக்கிறவன் வசமாய் அவைகள் இருப்பதாக; அவர்கள் உம்முடைய வார்த்தைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. वे याकूब को तेरे नियम, और इस्राएल को तेरी व्यवस्था सिखाएंगे; और तेरे आगे धूप और तेरी वेदी पर]]></a:t>
+              <a:t><![CDATA[கைக்கொண்டு, உம்முடைய உடன்படிக்கையைக் காக்கிறவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सर्वांग पशु को होमबलि करेंगे॥]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் யாக்கோபுக்கு உம்முடைய நியாயங்களையும், இஸ்ரவேலுக்கு உம்முடைய பிரமாணத்தையும் போதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जो आशीर्वाद परमेश्वर के जन मूसा ने अपनी मृत्यु से पहिले इस्राएलियों को दिया वह यह है॥]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய மனுஷனாகிய மோசே தான் மரணமடையுமுன்னே இஸ்ரவேல் புத்திரரை ஆசீர்வதித்த ஆசீர்வாதமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हे यहोवा, उसकी सम्पत्ति पर आशीष दे, और उसके हाथों की सेवा को ग्रहण कर; उसके विरोधियों और बैरियों]]></a:t>
+              <a:t><![CDATA[சந்நிதானத்திலே தூபவர்க்கத்தையும், உமது பலிபீடத்தின்மேல் சர்வாங்கதகனபலிகளையும் இடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की कमर पर ऐसा मार, कि वे फिर न उठ सकें॥]]></a:t>
+              <a:t><![CDATA[11. கர்த்தாவே, அவன் சம்பத்தை ஆசீர்வதித்து, அவன் கைக்கிரியையின்மேல் பிரியமாயிரும்; அவனைப் பகைத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. फिर उसने बिन्यामीन के विषय में कहा, यहोवा का वह प्रिय जन, उसके पास निडर वास करेगा; और वह दिन भर]]></a:t>
+              <a:t><![CDATA[அவனுக்கு விரோதமாய் எழும்புகிறவர்கள் திரும்ப எழுந்திராதபடி அவர்களுடைய இடுப்புகளை நொறுக்கிவிடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस पर छाया करेगा, और वह उसके कन्धों के बीच रहा करता है॥]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. फिर यूसुफ के विषय में उसने कहा; इसका देश यहोवा से आशीष पाए अर्थात आकाश के अनमोल पदार्थ और ओस, और]]></a:t>
+              <a:t><![CDATA[12. பென்யமீனைக்குறித்து: கர்த்தருக்குப் பிரியமானவன், அவரோடே சுகமாய்த் தங்கியிருப்பான்; அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वह गहिरा जल जो नीचे है,]]></a:t>
+              <a:t><![CDATA[எந்நாளும் அவர் காப்பாற்றி, அவன் எல்லைக்குள்ளே வாசமாயிருப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और सूर्य के पकाए हुए अनमोल फल, और जो अनमोल पदार्थ चंद्रमा के उगाए उगते हैं,]]></a:t>
+              <a:t><![CDATA[13. யோசேப்பைக்குறித்து: கர்த்தரால் அவனுடைய தேசம் ஆசீர்வதிக்கப்படுவதாக; அது வானத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और प्राचीन पहाड़ों के उत्तम पदार्थ, और सनातन पहाडिय़ों के अनमोल पदार्थ,]]></a:t>
+              <a:t><![CDATA[செல்வத்தினாலும், பனியினாலும், ஆழத்திலுள்ள நீரூற்றுகளினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और पृथ्वी और जो अनमोल पदार्थ उस में भरे हैं, और जो झाड़ी में रहता था उसकी प्रसन्नता। इन सभों के]]></a:t>
+              <a:t><![CDATA[14. சூரியன் பக்குவப்படுத்தும் அருமையான கனிகளினாலும், சந்திரன் பக்குவப்படுத்தும் அருமையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विषय में यूसुफ के सिर पर, अर्थात उसी के सिर के चांद पर जो अपने भाइयों से न्यारा हुआ था आशीष ही आशीष]]></a:t>
+              <a:t><![CDATA[பலன்களினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उसने कहा, यहोवा सीनै से आया, और सेईर से उनके लिये उदय हुआ; उसने पारान पर्वत पर से अपना तेज]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் சீனாயிலிருந்து எழுந்தருளி, சேயீரிலிருந்து அவர்களுக்கு உதயமானார்; பாரான் மலையிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फले॥]]></a:t>
+              <a:t><![CDATA[15. ஆதிபர்வதங்களில் உண்டாகும் திரவியங்களினாலும் நித்திய மலைகளில் பிறக்கும் அரும்பொருள்களினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. वह प्रतापी है, मानो गाय का पहिलौठा है, और उसके सींग बनैले बैल के से हैं; उन से वह देश देश के]]></a:t>
+              <a:t><![CDATA[16. நாடும் அதின் நிறைவும் கொடுக்கும் அருமையான தானியங்களினாலும் ஆசீர்வதிக்கப்படுவதாக. முட்செடியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लोगों को, वरन पृथ्वी के छोर तक के सब मनुष्यों को ढकेलेगा; वे एप्रैम के लाखों लाख, और मनश्शे के]]></a:t>
+              <a:t><![CDATA[எழுந்தருளினவரின் தயை யோசேப்புடைய சிரசின்மேலும், தன் சகோதரரில் விசேஷித்தவனுடைய உச்சந்தலையின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हजारों हजार हैं॥]]></a:t>
+              <a:t><![CDATA[வருவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. फिर जबूलून के विषय में उसने कहा, हे जबूलून, तू बाहर निकलते समय, और हे इस्साकार, तू अपने डेरों]]></a:t>
+              <a:t><![CDATA[17. அவன் அலங்காரம் அவன் தலையீற்றுக் காளையினுடைய அலங்காரத்தைப்போலவும், அவன் கொம்புகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में आनन्द करे॥]]></a:t>
+              <a:t><![CDATA[காண்டாமிருகத்தின் கொம்புகளைப்போலவும் இருக்கும்; அவைகளாலே ஜனங்களை ஏகமாய் தேசத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. वे देश देश के लोगों को पहाड़ पर बुलाएंगे; वे वहां धर्मयज्ञ करेंगे; क्योंकि वे समुद्र का धन, और]]></a:t>
+              <a:t><![CDATA[கடையாந்தரங்கள்மட்டும் முட்டித் துரத்துவான்; அவைகள் எப்பிராயீமின் பதினாயிரங்களும் மனாசேயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बालू के छिपे हुए अनमोल पदार्थ से लाभ उठाएंगे॥]]></a:t>
+              <a:t><![CDATA[ஆயிரங்களுமானவைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. फिर गाद के विषय में उसने कहा, धन्य वह है जो गाद को बढ़ाता है! गाद तो सिंहनी के समान रहता है, और]]></a:t>
+              <a:t><![CDATA[18. செபுலோனைக்குறித்து: செபுலோனே, நீ வெளியே புறப்பட்டுப்போகையிலும், இசக்காரே, நீ உன் கூடாரங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बांह को, वरन सिर के चांद तक को फाड़ डालता है॥]]></a:t>
+              <a:t><![CDATA[தங்குகையிலும் சந்தோஷமாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिखाया, और लाखों पवित्रों के मध्य में से आया, उसके दाहिने हाथ से उनके लिये ज्वालामय विधियां निकलीं॥]]></a:t>
+              <a:t><![CDATA[பிரகாசித்து, பதினாயிரங்களான பரிசுத்தவான்களோடே பிரசன்னமானார்; அவர்களுக்காக அக்கினிமயமான பிரமாணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और उसने पहिला अंश तो अपने लिये चुन लिया, क्योंकि वहां रईस के योग्य भाग रखा हुआ था; तब उसने प्रजा]]></a:t>
+              <a:t><![CDATA[19. ஜனங்களை அவர்கள் மலையின்மேல் வரவழைத்து, அங்கே நீதியின் பலிகளை இடுவார்கள்; கடல்களிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के मुख्य मुख्य पुरूषों के संग आकर यहोवा का ठहराया हुआ धर्म, और इस्राएल के साथ हो कर उसके नियम का]]></a:t>
+              <a:t><![CDATA[சம்பூரணத்தையும் மணலுக்குள்ளே மறைந்திருக்கும் பொருள்களையும் அநுபவிப்பார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रतिपालन किया॥]]></a:t>
+              <a:t><![CDATA[20. காத்தைக்குறித்து: காத்துக்கு விஸ்தாரமான இடத்தைக் கொடுக்கிறவர் ஸ்தோத்திரிக்கப்பட்டவர்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. फिर दान के विषय में उसने कहा, दान तो बाशान से कूदने वाला सिंह का बच्चा है॥]]></a:t>
+              <a:t><![CDATA[சிங்கத்தைப்போல் தங்கியிருந்து, புயத்தையும் உச்சந்தலையையும் பீறிப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. फिर नप्ताली के विषय में उसने कहा, हे नप्ताली, तू जो यहोवा की प्रसन्नता से तृप्त, और उसकी आशीष से]]></a:t>
+              <a:t><![CDATA[21. அவன் தனக்காக முதல் இடத்தைப்பார்த்துக்கொண்டான்; அங்கே தனக்கு நியாயப்பிரமாணிகன் கொடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भरपूर है, तू पच्छिम और दक्खिन के देश का अधिकारी हो॥]]></a:t>
+              <a:t><![CDATA[பங்குபத்திரமாயிருக்கிறது; ஆனாலும் அவன் ஜனத்தின முன்னணியாய் வந்து, மற்ற இஸ்ரவேலுடனே கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. फिर आशेर के विषय में उसने कहा, आशेर पुत्रों के विषय में आशीष पाए; वह अपने भाइयों में प्रिय रहे,]]></a:t>
+              <a:t><![CDATA[நீதியையும் அவருடைய நியாயங்களையும் நடப்பிப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और अपना पांव तेल में डुबोए॥]]></a:t>
+              <a:t><![CDATA[22. தாணைக்குறித்து: தாண் ஒரு பாலசிங்கம், அவன் பாசானிலிருந்து பாய்வான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तेरे जूते लोहे और पीतल के होंगे, और जैसे तेरे दिन वैसी ही तेरी शक्ति हो॥]]></a:t>
+              <a:t><![CDATA[23. நப்தலியைக்குறித்து: நப்தலி கர்த்தருடைய தயவினாலே திர்ப்தியடைந்து, அவருடைய ஆசீர்வாதத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. हे यशूरून, ईश्वर के तुल्य और कोई नहीं है, वह तेरी सहायता करने को आकाश पर, और अपना प्रताप दिखाता]]></a:t>
+              <a:t><![CDATA[நிறைந்திருப்பான். நீ மேற்றிசையையும் தென்திசையையும் சுதந்தரித்துக்கொள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. वह निश्चय देश देश के लोगों से प्रेम करता है; उसके सब पवित्र लोग तेरे हाथ में हैं: वे तेरे पांवों]]></a:t>
+              <a:t><![CDATA[அவருடைய வலதுகரத்திலிருந்து புறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुआ आकाशमण्डल पर सवार हो कर चलता है॥]]></a:t>
+              <a:t><![CDATA[24. ஆசேரைக்குறித்து: ஆசேர் புத்திரபாக்கியமுடையவனாய், தன் சகோதரருக்குப் பிரியமாயிருந்து, தன் காலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. अनादि परमेश्वर तेरा गृहधाम है, और नीचे सनातन भुजाएं हैं। वह शत्रुओं को तेरे साम्हने से निकाल]]></a:t>
+              <a:t><![CDATA[எண்ணெயிலே தோய்ப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देता, और कहता है, उन को सत्यानाश कर दे॥]]></a:t>
+              <a:t><![CDATA[25. இரும்பும் வெண்கலமும் உன் பாதரட்சையின் கீழிருக்கும், உன் நாட்களுக்குத்தக்கதாய் உன் பெலனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और इस्राएल निडर बसा रहता है, अन्न और नये दाखमधु के देश में याकूब का सोता अकेला ही रहता है; और]]></a:t>
+              <a:t><![CDATA[இருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके ऊपर के आकाश से ओस पड़ा करती है॥]]></a:t>
+              <a:t><![CDATA[26. யெஷூரனுடைய தேவனைப்போல் ஒருவரும் இல்லை; அவர் உனக்குச் சகாயமாய் வானங்களின்மேலும் தமது மாட்சிமையோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. हे इस्राएल, तू क्या ही धन्य है! हे यहोवा से उद्धार पाई हुई प्रजा, तेरे तुल्य कौन है? वह तो तेरी]]></a:t>
+              <a:t><![CDATA[ஆகாய மண்டலங்களின்மேலும் ஏறிவருகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सहायता के लिये ढाल, और तेरे प्रताप के लिये तलवार है; तेरे शत्रु तुझे सराहेंगे, और तू उनके ऊंचे]]></a:t>
+              <a:t><![CDATA[27. அநாதி தேவனே உனக்கு அடைக்கலம்; அவருடைய நித்திய புயங்கள் உனக்கு ஆதாரம்; அவர் உனக்கு முன்னின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14537,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्थानों को रौंदेगा॥]]></a:t>
+              <a:t><![CDATA[சத்துருக்களைத் துரத்தி, அவர்களை அழித்துப்போடு என்று கட்டளையிடுவார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. இஸ்ரவேல் சுகமாய்த் தனித்து வாசம்பண்ணுவான்; யாக்கோபின் ஊற்றானது தானியமும் திராட்சரசமுமுள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேசத்திலே இருக்கும்; அவருடைய வானமும் பனியைப் பெய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के पास बैठे रहते हैं, एक एक तेरे वचनों से लाभ उठाता है॥]]></a:t>
+              <a:t><![CDATA[3. மெய்யாகவே அவர் ஜனங்களைச் சிநேகிக்கிறார்; அவருடைய பரிசுத்தவான்களெல்லாரும் உம்முடைய கையில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. இஸ்ரவேலே, நீ பாக்கியவான்; கர்த்தரால் இரட்சிக்கப்பட்ட ஜனமே, உனக்கு ஒப்பானவன் யார்? உனக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகாயஞ்செய்யும் கேடகமும் உனக்கு மகிமைபொருந்திய பட்டயமும் அவரே; உன் சத்துருக்கள் உனக்கு இச்சகம் பேசி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடங்குவார்கள்; அவர்கள் மேடுகளை மிதிப்பாய், என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. मूसा ने हमें व्यवस्था दी, और याकूब की मण्डली का निज भाग ठहरी॥]]></a:t>
+              <a:t><![CDATA[இருக்கிறார்கள்; அவர்கள் உம்முடைய பாதத்தில்விழுந்து, உம்முடைய வார்த்தைகளினால் போதனையடைவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. जब प्रजा के मुख्य मुख्य पुरूष, और इस्राएल के गोत्री एक संग हो कर एकत्रित हुए, तब वह यशूरून में]]></a:t>
+              <a:t><![CDATA[4. மோசே நமக்கு ஒரு நியாயப்பிரமாணத்தைக் கற்பித்தான்; அது யாக்கோபின் சபைக்குச் சுதந்தரமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[राजा ठहरा॥]]></a:t>
+              <a:t><![CDATA[5. ஜனங்களின் தலைவரும் இஸ்ரவேலின் கோத்திரங்களும் கூட்டங்கூடினபோது அவர் யெஷூரனுக்கு ராஜாவாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>