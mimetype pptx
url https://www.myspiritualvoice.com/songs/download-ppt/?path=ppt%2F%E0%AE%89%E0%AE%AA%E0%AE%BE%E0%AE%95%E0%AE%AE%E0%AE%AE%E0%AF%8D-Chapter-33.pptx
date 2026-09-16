--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -7129,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602414" r:id="rId1"/>
+    <p:sldLayoutId id="2478604230" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15786,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>