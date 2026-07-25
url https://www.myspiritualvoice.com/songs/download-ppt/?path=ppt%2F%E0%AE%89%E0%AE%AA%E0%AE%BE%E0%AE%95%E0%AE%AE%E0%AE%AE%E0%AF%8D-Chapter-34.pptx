--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -33,104 +33,95 @@
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
-    <p:sldId id="277" r:id="rId24"/>
-[...1 lines deleted...]
-    <p:sldId id="279" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -249,56 +240,53 @@
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே கர்த்தரின் தாசனாகிய மோசே மோவாப் தேசமான அவ்விடத்திலே கர்த்தருடைய வார்த்தையின்படியே மரித்தான்.]]></a:t>
+              <a:t><![CDATA[6. அவர் அவனை மோவாப் தேசத்திலுள்ள பெத்பேயோருக்கு எதிரான பள்ளத்தாக்கிலே அடக்கம்பண்ணினார். இந்நாள்வரைக்கும் ஒருவனும் அவன் பிரேதக்குழியை அறியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே கர்த்தரின் தாசனாகிய மோசே மோவாப் தேசமான அவ்விடத்திலே கர்த்தருடைய வார்த்தையின்படியே மரித்தான்.]]></a:t>
+              <a:t><![CDATA[7. மோசே மரிக்கிறபோது நூற்றிருபதுவயதாயிருந்தான்; அவன் கண் இருளடையவுமில்லை, அவன் பெலன் குறையவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் அவனை மோவாப் தேசத்திலுள்ள பெத்பேயோருக்கு எதிரான பள்ளத்தாக்கிலே அடக்கம்பண்ணினார். இந்நாள்வரைக்கும் ஒருவனும் அவன் பிரேதக்குழியை அறியான்.]]></a:t>
+              <a:t><![CDATA[7. மோசே மரிக்கிறபோது நூற்றிருபதுவயதாயிருந்தான்; அவன் கண் இருளடையவுமில்லை, அவன் பெலன் குறையவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் அவனை மோவாப் தேசத்திலுள்ள பெத்பேயோருக்கு எதிரான பள்ளத்தாக்கிலே அடக்கம்பண்ணினார். இந்நாள்வரைக்கும் ஒருவனும் அவன் பிரேதக்குழியை அறியான்.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் மோவாபின் சமனான வெளிகளில் மோசேக்காக முப்பது நாள் அழுதுகொண்டிருந்தார்கள்; மோசேக்காக அழுது துக்கங்கொண்டாடின நாட்கள் முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே மரிக்கிறபோது நூற்றிருபதுவயதாயிருந்தான்; அவன் கண் இருளடையவுமில்லை, அவன் பெலன் குறையவுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் மோவாபின் சமனான வெளிகளில் மோசேக்காக முப்பது நாள் அழுதுகொண்டிருந்தார்கள்; மோசேக்காக அழுது துக்கங்கொண்டாடின நாட்கள் முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே மரிக்கிறபோது நூற்றிருபதுவயதாயிருந்தான்; அவன் கண் இருளடையவுமில்லை, அவன் பெலன் குறையவுமில்லை.]]></a:t>
+              <a:t><![CDATA[9. மோசே நூனின் குமரனாகிய யோசுவாவின்மேல் தன் கைகளை வைத்தபடியினால் அவன் ஞானத்தின் ஆவினால் நிறையப்பட்டான்; இஸ்ரவேல் புத்திரர் அவனுக்குக் கீழ்ப்படிந்து, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் மோவாபின் சமனான வெளிகளில் மோசேக்காக முப்பது நாள் அழுதுகொண்டிருந்தார்கள்; மோசேக்காக அழுது துக்கங்கொண்டாடின நாட்கள் முடிந்தது.]]></a:t>
+              <a:t><![CDATA[9. மோசே நூனின் குமரனாகிய யோசுவாவின்மேல் தன் கைகளை வைத்தபடியினால் அவன் ஞானத்தின் ஆவினால் நிறையப்பட்டான்; இஸ்ரவேல் புத்திரர் அவனுக்குக் கீழ்ப்படிந்து, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் மோவாபின் சமனான வெளிகளில் மோசேக்காக முப்பது நாள் அழுதுகொண்டிருந்தார்கள்; மோசேக்காக அழுது துக்கங்கொண்டாடின நாட்கள் முடிந்தது.]]></a:t>
+              <a:t><![CDATA[10. மோசே எகிப்துதேசத்திலே பார்வோனுக்கும், அவனுடைய எல்லா ஊழியக்காரருக்கும், அவனுடைய தேசமனைத்திற்கும் செய்யும்படி கர்த்தர் அவனை அனுப்பிச் செய்வித்த சகல அடையாளங்களையும் அற்புதங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோசே நூனின் குமரனாகிய யோசுவாவின்மேல் தன் கைகளை வைத்தபடியினால் அவன் ஞானத்தின் ஆவினால் நிறையப்பட்டான்; இஸ்ரவேல் புத்திரர் அவனுக்குக் கீழ்ப்படிந்து, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவன் இஸ்ரவேலர் எல்லாருக்கும் பிரத்தியட்சமாய்ச் செய்த சகல வல்லமையான கிரியைகளையும், மகா பயங்கரமான செய்கைகளையும் பார்த்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோசே நூனின் குமரனாகிய யோசுவாவின்மேல் தன் கைகளை வைத்தபடியினால் அவன் ஞானத்தின் ஆவினால் நிறையப்பட்டான்; இஸ்ரவேல் புத்திரர் அவனுக்குக் கீழ்ப்படிந்து, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தரை முகமுகமாய் அறிந்த மோசேயைப்போல, ஒரு தீர்க்கதரிசியும் இஸ்ரவேலில் அப்புறம் எழும்பினதில்லை என்று விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசே எகிப்துதேசத்திலே பார்வோனுக்கும், அவனுடைய எல்லா ஊழியக்காரருக்கும், அவனுடைய தேசமனைத்திற்கும் செய்யும்படி கர்த்தர் அவனை அனுப்பிச் செய்வித்த சகல அடையாளங்களையும் அற்புதங்களையும்,]]></a:t>
+              <a:t><![CDATA[12. கர்த்தரை முகமுகமாய் அறிந்த மோசேயைப்போல, ஒரு தீர்க்கதரிசியும் இஸ்ரவேலில் அப்புறம் எழும்பினதில்லை என்று விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,377 +1654,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் இஸ்ரவேலர் எல்லாருக்கும் பிரத்தியட்சமாய்ச் செய்த சகல வல்லமையான கிரியைகளையும், மகா பயங்கரமான செய்கைகளையும் பார்த்தால்,]]></a:t>
-[...325 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[12. கர்த்தரை முகமுகமாய் அறிந்த மோசேயைப்போல, ஒரு தீர்க்கதரிசியும் இஸ்ரவேலில் அப்புறம் எழும்பினதில்லை என்று விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2102,51 +1763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு மோசே மோவாபின் சமனான வெளிகளிலிருந்து எரிகோவுக்கு எதிரான நேபோ மலையிலிருக்கும் பிஸ்காவின் கொடுமுடியில் ஏறினான்; அப்பொழுது கர்த்தர் அவனுக்கு, தாண்மட்டுமுள்ள கீலேயாத் தேசம் அனைத்தையும்,]]></a:t>
+              <a:t><![CDATA[2. நப்தலி தேசம் அனைத்தையும், எப்பிராயீம் மனாசே என்பவர்களின் தேசத்தையும், கடைசிச் சமுத்திரம்வரைக்குமுள்ள யூதா தேசம் அனைத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +1981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நப்தலி தேசம் அனைத்தையும், எப்பிராயீம் மனாசே என்பவர்களின் தேசத்தையும், கடைசிச் சமுத்திரம்வரைக்குமுள்ள யூதா தேசம் அனைத்தையும்,]]></a:t>
+              <a:t><![CDATA[3. தென்புறத்தையும், சோவார்வரைக்குமுள்ள பேரீச்சமரங்களின் பட்டணம் என்னும் ஊர்முதற்கொண்டு எரிகோவின் பள்ளத்தாக்காகிய சமனான பூமியையும் காண்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தென்புறத்தையும், சோவார்வரைக்குமுள்ள பேரீச்சமரங்களின் பட்டணம் என்னும் ஊர்முதற்கொண்டு எரிகோவின் பள்ளத்தாக்காகிய சமனான பூமியையும் காண்பித்தார்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் அவனை நோக்கி: நான் உங்கள் சந்ததிக்குக் கொடுப்பேன் என்று ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்ட தேசம் இதுதான், இதை உன் கண் காணும்படி செய்தேன்; ஆனாலும் அவ்விடத்திற்குக் கடந்துபோவதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் அவனை நோக்கி: நான் உங்கள் சந்ததிக்குக் கொடுப்பேன் என்று ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்ட தேசம் இதுதான், இதை உன் கண் காணும்படி செய்தேன்; ஆனாலும் அவ்விடத்திற்குக் கடந்துபோவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே கர்த்தரின் தாசனாகிய மோசே மோவாப் தேசமான அவ்விடத்திலே கர்த்தருடைய வார்த்தையின்படியே மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +2417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் அவனை நோக்கி: நான் உங்கள் சந்ததிக்குக் கொடுப்பேன் என்று ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்ட தேசம் இதுதான், இதை உன் கண் காணும்படி செய்தேன்; ஆனாலும் அவ்விடத்திற்குக் கடந்துபோவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அவர் அவனை மோவாப் தேசத்திலுள்ள பெத்பேயோருக்கு எதிரான பள்ளத்தாக்கிலே அடக்கம்பண்ணினார். இந்நாள்வரைக்கும் ஒருவனும் அவன் பிரேதக்குழியை அறியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +2496,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506306" r:id="rId1"/>
+    <p:sldLayoutId id="2473999266" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2983,74 +2644,50 @@
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So Moses the servant of the LORD died there in the land of Moab, according to the word of the]]></a:t>
+              <a:t><![CDATA[నేటివరకు ఎవరికి తెలియదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +2976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[7. ​మోషే చనిపోయినప్పుడు నూట ఇరువది సంవత్సరముల యీడుగలవాడు. అతనికి దృష్టి మాంద్యములేదు, అతని సత్తువు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he buried him in a valley in the land of Moab, opposite to Bethpeor: but no man knows of his]]></a:t>
+              <a:t><![CDATA[తగ్గలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tomb unto this day.]]></a:t>
+              <a:t><![CDATA[8. ​ఇశ్రా యేలీయులు మోయాబు మైదానములలో మోషేనుబట్టి ముప్పది దినములు దుఃఖము సలుపగా మోషేనుగూర్చిన దుఃఖము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Moses was an hundred and twenty years old when he died: his eye was not dim, nor his natural]]></a:t>
+              <a:t><![CDATA[సలిపిన దినములు సమాప్త మాయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +3504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[force decreased.]]></a:t>
+              <a:t><![CDATA[9. ​​మోషే తన చేతులను నూను కుమారు డైన యెహోషువమీద ఉంచి యుండెను గనుక అతడు జ్ఞానాత్మపూర్ణుడాయెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +3636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the children of Israel wept for Moses in the plains of Moab thirty days: so the days of]]></a:t>
+              <a:t><![CDATA[కాబట్టి ఇశ్రాయేలీయులు అతనిమాట విని యెహోవా మోషేకు ఆజ్ఞాపించినట్లు చేసిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[weeping and mourning for Moses were ended.]]></a:t>
+              <a:t><![CDATA[10. ​ఐగుప్తు దేశములో ఫరోకును అతని సేవకులకందరికిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +3900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Joshua the son of Nun was full of the spirit of wisdom; for Moses had laid his hands upon]]></a:t>
+              <a:t><![CDATA[11. ​​అతని దేశమంతటికిని యే సూచక క్రియలను మహత్కార్యములను చేయుటకు యెహోవా అతని పంపెనో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him: and the children of Israel hearkened unto him, and did as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[12. వాటి విషయములోను, ఆ బాహుబల మంతటి విషయములోను, మోషే ఇశ్రాయేలు జనులందరి కన్నుల యెదుట కలుగజేసిన మహా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Moses went up from the plains of Moab unto the mountain of Nebo, to the top of Pisgah, that]]></a:t>
+              <a:t><![CDATA[1. మోషే మోయాబు మైదానమునుండి యెరికో యెదుటనున్న పిస్గాకొండవరకు పోయి నెబోశిఖరమున కెక్కెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And there arose not a prophet since in Israel like unto Moses, whom the LORD knew face to face,]]></a:t>
+              <a:t><![CDATA[భయంకర కార్యముల విషయములోను, యెహోవాను ముఖాముఖిగా ఎరిగిన మోషేవంటి యింకొక వ్రవక్త ఇశ్రాయేలీయులలో ఇది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,447 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. In all the signs and the wonders, which the LORD sent him to do in the land of Egypt to Pharaoh,]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[వరకు పుట్టలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is opposite to Jericho. And the LORD showed him all the land of Gilead, unto Dan,]]></a:t>
+              <a:t><![CDATA[2. అప్పుడు యెహోవా దానువరకు గిలాదు దేశమంతయు నఫ్తాలిదేశమంతయు ఎఫ్రాయిము మనష్షేల దేశమును పశ్చిమ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And all Naphtali, and the land of Ephraim, and Manasseh, and all the land of Judah, unto the]]></a:t>
+              <a:t><![CDATA[సముద్రమువరకు యూదా దేశమంతయు దక్షిణ దేశమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[utmost sea,]]></a:t>
+              <a:t><![CDATA[3. సోయరువరకు ఈతచెట్లుగల యెరికో లోయ చుట్టు మైదానమును అతనికి చూపించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the south, and the plain of the valley of Jericho, the city of palm trees, unto Zoar.]]></a:t>
+              <a:t><![CDATA[4. మరియు యెహోవా అతనితో ఇట్లనెనునీ సంతానమున కిచ్చెదనని అబ్రాహాము ఇస్సాకు యాకోబులకు నేను ప్రమాణము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the LORD said unto him, This is the land which I swore unto Abraham, unto Isaac, and unto]]></a:t>
+              <a:t><![CDATA[చేసిన దేశము ఇదే. కన్నులార నిన్ను దాని చూడనిచ్చితిని గాని నీవు నది దాటి అక్కడికి వెళ్లకూడదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jacob, saying, I will give it unto your seed: I have caused you to see it with yours eyes, but you]]></a:t>
+              <a:t><![CDATA[5. యెహోవా సేవకుడైన మోషే యెహోవా మాటచొప్పున మోయాబు దేశములో మృతినొందెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not go over thither.]]></a:t>
+              <a:t><![CDATA[6. ​బెత్పయోరు యెదుట మోయాబు దేశము లోనున్న లోయలో అతడు పాతిపెట్టబడెను. అతని సమాధి యెక్కడనున్నదో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +5413,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +5523,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +5698,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>21</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>