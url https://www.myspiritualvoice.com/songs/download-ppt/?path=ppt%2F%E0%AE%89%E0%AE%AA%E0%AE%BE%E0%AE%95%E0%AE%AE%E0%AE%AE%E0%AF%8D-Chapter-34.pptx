--- v1 (2026-07-25)
+++ v2 (2026-09-16)
@@ -33,95 +33,110 @@
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
+    <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -240,53 +255,58 @@
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -346,51 +366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் அவனை மோவாப் தேசத்திலுள்ள பெத்பேயோருக்கு எதிரான பள்ளத்தாக்கிலே அடக்கம்பண்ணினார். இந்நாள்வரைக்கும் ஒருவனும் அவன் பிரேதக்குழியை அறியான்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto him, This is the land which I swore unto Abraham, unto Isaac, and unto Jacob, saying, I will give it unto your seed: I have caused you to see it with yours eyes, but you shall not go over thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -455,51 +475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே மரிக்கிறபோது நூற்றிருபதுவயதாயிருந்தான்; அவன் கண் இருளடையவுமில்லை, அவன் பெலன் குறையவுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. So Moses the servant of the LORD died there in the land of Moab, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -564,51 +584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே மரிக்கிறபோது நூற்றிருபதுவயதாயிருந்தான்; அவன் கண் இருளடையவுமில்லை, அவன் பெலன் குறையவுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. So Moses the servant of the LORD died there in the land of Moab, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -673,51 +693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் மோவாபின் சமனான வெளிகளில் மோசேக்காக முப்பது நாள் அழுதுகொண்டிருந்தார்கள்; மோசேக்காக அழுது துக்கங்கொண்டாடின நாட்கள் முடிந்தது.]]></a:t>
+              <a:t><![CDATA[6. And he buried him in a valley in the land of Moab, opposite to Bethpeor: but no man knows of his tomb unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -782,51 +802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் மோவாபின் சமனான வெளிகளில் மோசேக்காக முப்பது நாள் அழுதுகொண்டிருந்தார்கள்; மோசேக்காக அழுது துக்கங்கொண்டாடின நாட்கள் முடிந்தது.]]></a:t>
+              <a:t><![CDATA[6. And he buried him in a valley in the land of Moab, opposite to Bethpeor: but no man knows of his tomb unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -891,51 +911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோசே நூனின் குமரனாகிய யோசுவாவின்மேல் தன் கைகளை வைத்தபடியினால் அவன் ஞானத்தின் ஆவினால் நிறையப்பட்டான்; இஸ்ரவேல் புத்திரர் அவனுக்குக் கீழ்ப்படிந்து, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Moses was an hundred and twenty years old when he died: his eye was not dim, nor his natural force decreased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1000,51 +1020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோசே நூனின் குமரனாகிய யோசுவாவின்மேல் தன் கைகளை வைத்தபடியினால் அவன் ஞானத்தின் ஆவினால் நிறையப்பட்டான்; இஸ்ரவேல் புத்திரர் அவனுக்குக் கீழ்ப்படிந்து, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the children of Israel wept for Moses in the plains of Moab thirty days: so the days of weeping and mourning for Moses were ended.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1109,51 +1129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசே எகிப்துதேசத்திலே பார்வோனுக்கும், அவனுடைய எல்லா ஊழியக்காரருக்கும், அவனுடைய தேசமனைத்திற்கும் செய்யும்படி கர்த்தர் அவனை அனுப்பிச் செய்வித்த சகல அடையாளங்களையும் அற்புதங்களையும்,]]></a:t>
+              <a:t><![CDATA[8. And the children of Israel wept for Moses in the plains of Moab thirty days: so the days of weeping and mourning for Moses were ended.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1218,51 +1238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் இஸ்ரவேலர் எல்லாருக்கும் பிரத்தியட்சமாய்ச் செய்த சகல வல்லமையான கிரியைகளையும், மகா பயங்கரமான செய்கைகளையும் பார்த்தால்,]]></a:t>
+              <a:t><![CDATA[9. And Joshua the son of Nun was full of the spirit of wisdom; for Moses had laid his hands upon him: and the children of Israel hearkened unto him, and did as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1327,51 +1347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தரை முகமுகமாய் அறிந்த மோசேயைப்போல, ஒரு தீர்க்கதரிசியும் இஸ்ரவேலில் அப்புறம் எழும்பினதில்லை என்று விளங்கும்.]]></a:t>
+              <a:t><![CDATA[9. And Joshua the son of Nun was full of the spirit of wisdom; for Moses had laid his hands upon him: and the children of Israel hearkened unto him, and did as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1436,51 +1456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு மோசே மோவாபின் சமனான வெளிகளிலிருந்து எரிகோவுக்கு எதிரான நேபோ மலையிலிருக்கும் பிஸ்காவின் கொடுமுடியில் ஏறினான்; அப்பொழுது கர்த்தர் அவனுக்கு, தாண்மட்டுமுள்ள கீலேயாத் தேசம் அனைத்தையும்,]]></a:t>
+              <a:t><![CDATA[1. And Moses went up from the plains of Moab unto the mountain of Nebo, to the top of Pisgah, that is opposite to Jericho. And the LORD showed him all the land of Gilead, unto Dan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1545,51 +1565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தரை முகமுகமாய் அறிந்த மோசேயைப்போல, ஒரு தீர்க்கதரிசியும் இஸ்ரவேலில் அப்புறம் எழும்பினதில்லை என்று விளங்கும்.]]></a:t>
+              <a:t><![CDATA[9. And Joshua the son of Nun was full of the spirit of wisdom; for Moses had laid his hands upon him: and the children of Israel hearkened unto him, and did as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1654,51 +1674,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தரை முகமுகமாய் அறிந்த மோசேயைப்போல, ஒரு தீர்க்கதரிசியும் இஸ்ரவேலில் அப்புறம் எழும்பினதில்லை என்று விளங்கும்.]]></a:t>
+              <a:t><![CDATA[10. And there arose not a prophet since in Israel like unto Moses, whom the LORD knew face to face,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And there arose not a prophet since in Israel like unto Moses, whom the LORD knew face to face,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. In all the signs and the wonders, which the LORD sent him to do in the land of Egypt to Pharaoh, and to all his servants, and to all his land,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. In all the signs and the wonders, which the LORD sent him to do in the land of Egypt to Pharaoh, and to all his servants, and to all his land,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And in all that mighty hand, and in all the great terror which Moses showed in the sight of all Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And in all that mighty hand, and in all the great terror which Moses showed in the sight of all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1763,51 +2328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நப்தலி தேசம் அனைத்தையும், எப்பிராயீம் மனாசே என்பவர்களின் தேசத்தையும், கடைசிச் சமுத்திரம்வரைக்குமுள்ள யூதா தேசம் அனைத்தையும்,]]></a:t>
+              <a:t><![CDATA[1. And Moses went up from the plains of Moab unto the mountain of Nebo, to the top of Pisgah, that is opposite to Jericho. And the LORD showed him all the land of Gilead, unto Dan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1872,51 +2437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நப்தலி தேசம் அனைத்தையும், எப்பிராயீம் மனாசே என்பவர்களின் தேசத்தையும், கடைசிச் சமுத்திரம்வரைக்குமுள்ள யூதா தேசம் அனைத்தையும்,]]></a:t>
+              <a:t><![CDATA[2. And all Naphtali, and the land of Ephraim, and Manasseh, and all the land of Judah, unto the utmost sea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1981,51 +2546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தென்புறத்தையும், சோவார்வரைக்குமுள்ள பேரீச்சமரங்களின் பட்டணம் என்னும் ஊர்முதற்கொண்டு எரிகோவின் பள்ளத்தாக்காகிய சமனான பூமியையும் காண்பித்தார்.]]></a:t>
+              <a:t><![CDATA[2. And all Naphtali, and the land of Ephraim, and Manasseh, and all the land of Judah, unto the utmost sea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2090,51 +2655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் அவனை நோக்கி: நான் உங்கள் சந்ததிக்குக் கொடுப்பேன் என்று ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்ட தேசம் இதுதான், இதை உன் கண் காணும்படி செய்தேன்; ஆனாலும் அவ்விடத்திற்குக் கடந்துபோவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And the south, and the plain of the valley of Jericho, the city of palm trees, unto Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2199,51 +2764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் அவனை நோக்கி: நான் உங்கள் சந்ததிக்குக் கொடுப்பேன் என்று ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்ட தேசம் இதுதான், இதை உன் கண் காணும்படி செய்தேன்; ஆனாலும் அவ்விடத்திற்குக் கடந்துபோவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And the south, and the plain of the valley of Jericho, the city of palm trees, unto Zoar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2308,51 +2873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே கர்த்தரின் தாசனாகிய மோசே மோவாப் தேசமான அவ்விடத்திலே கர்த்தருடைய வார்த்தையின்படியே மரித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto him, This is the land which I swore unto Abraham, unto Isaac, and unto Jacob, saying, I will give it unto your seed: I have caused you to see it with yours eyes, but you shall not go over thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2417,51 +2982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் அவனை மோவாப் தேசத்திலுள்ள பெத்பேயோருக்கு எதிரான பள்ளத்தாக்கிலே அடக்கம்பண்ணினார். இந்நாள்வரைக்கும் ஒருவனும் அவன் பிரேதக்குழியை அறியான்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto him, This is the land which I swore unto Abraham, unto Isaac, and unto Jacob, saying, I will give it unto your seed: I have caused you to see it with yours eyes, but you shall not go over thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2496,51 +3061,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473999266" r:id="rId1"/>
+    <p:sldLayoutId id="2478604267" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2644,50 +3209,90 @@
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2844,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేటివరకు ఎవరికి తెలియదు.]]></a:t>
+              <a:t><![CDATA[அவ்விடத்திற்குக் கடந்துபோவதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2976,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ​మోషే చనిపోయినప్పుడు నూట ఇరువది సంవత్సరముల యీడుగలవాడు. అతనికి దృష్టి మాంద్యములేదు, అతని సత్తువు]]></a:t>
+              <a:t><![CDATA[5. அப்படியே கர்த்தரின் தாசனாகிய மோசே மோவாப் தேசமான அவ்விடத்திலே கர்த்தருடைய வார்த்தையின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3108,51 +3713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తగ్గలేదు.]]></a:t>
+              <a:t><![CDATA[மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3240,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​ఇశ్రా యేలీయులు మోయాబు మైదానములలో మోషేనుబట్టి ముప్పది దినములు దుఃఖము సలుపగా మోషేనుగూర్చిన దుఃఖము]]></a:t>
+              <a:t><![CDATA[6. அவர் அவனை மோவாப் தேசத்திலுள்ள பெத்பேயோருக்கு எதிரான பள்ளத்தாக்கிலே அடக்கம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3372,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సలిపిన దినములు సమాప్త మాయెను.]]></a:t>
+              <a:t><![CDATA[இந்நாள்வரைக்கும் ஒருவனும் அவன் பிரேதக்குழியை அறியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3504,51 +4109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​​మోషే తన చేతులను నూను కుమారు డైన యెహోషువమీద ఉంచి యుండెను గనుక అతడు జ్ఞానాత్మపూర్ణుడాయెను;]]></a:t>
+              <a:t><![CDATA[7. மோசே மரிக்கிறபோது நூற்றிருபதுவயதாயிருந்தான்; அவன் கண் இருளடையவுமில்லை, அவன் பெலன் குறையவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3636,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాబట్టి ఇశ్రాయేలీయులు అతనిమాట విని యెహోవా మోషేకు ఆజ్ఞాపించినట్లు చేసిరి.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேல் புத்திரர் மோவாபின் சமனான வெளிகளில் மோசேக்காக முப்பது நாள் அழுதுகொண்டிருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3768,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​ఐగుప్తు దేశములో ఫరోకును అతని సేవకులకందరికిని]]></a:t>
+              <a:t><![CDATA[மோசேக்காக அழுது துக்கங்கொண்டாடின நாட்கள் முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3900,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​​అతని దేశమంతటికిని యే సూచక క్రియలను మహత్కార్యములను చేయుటకు యెహోవా అతని పంపెనో]]></a:t>
+              <a:t><![CDATA[9. மோசே நூனின் குமரனாகிய யோசுவாவின்மேல் தன் கைகளை வைத்தபடியினால் அவன் ஞானத்தின் ஆவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4032,51 +4637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. వాటి విషయములోను, ఆ బాహుబల మంతటి విషయములోను, మోషే ఇశ్రాయేలు జనులందరి కన్నుల యెదుట కలుగజేసిన మహా]]></a:t>
+              <a:t><![CDATA[நிறையப்பட்டான்; இஸ்ரவேல் புத்திரர் அவனுக்குக் கீழ்ப்படிந்து, கர்த்தர் மோசேக்குக் கட்டளையிட்டபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4164,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మోషే మోయాబు మైదానమునుండి యెరికో యెదుటనున్న పిస్గాకొండవరకు పోయి నెబోశిఖరమున కెక్కెను.]]></a:t>
+              <a:t><![CDATA[1. பின்பு மோசே மோவாபின் சமனான வெளிகளிலிருந்து எரிகோவுக்கு எதிரான நேபோ மலையிலிருக்கும் பிஸ்காவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4296,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భయంకర కార్యముల విషయములోను, యెహోవాను ముఖాముఖిగా ఎరిగిన మోషేవంటి యింకొక వ్రవక్త ఇశ్రాయేలీయులలో ఇది]]></a:t>
+              <a:t><![CDATA[செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +5033,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వరకు పుట్టలేదు.]]></a:t>
+              <a:t><![CDATA[10. மோசே எகிப்துதேசத்திலே பார்வோனுக்கும், அவனுடைய எல்லா ஊழியக்காரருக்கும், அவனுடைய தேசமனைத்திற்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யும்படி கர்த்தர் அவனை அனுப்பிச் செய்வித்த சகல அடையாளங்களையும் அற்புதங்களையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. அவன் இஸ்ரவேலர் எல்லாருக்கும் பிரத்தியட்சமாய்ச் செய்த சகல வல்லமையான கிரியைகளையும், மகா பயங்கரமான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்கைகளையும் பார்த்தால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. கர்த்தரை முகமுகமாய் அறிந்த மோசேயைப்போல, ஒரு தீர்க்கதரிசியும் இஸ்ரவேலில் அப்புறம் எழும்பினதில்லை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అప్పుడు యెహోవా దానువరకు గిలాదు దేశమంతయు నఫ్తాలిదేశమంతయు ఎఫ్రాయిము మనష్షేల దేశమును పశ్చిమ]]></a:t>
+              <a:t><![CDATA[கொடுமுடியில் ஏறினான்; அப்பொழுது கர்த்தர் அவனுக்கு, தாண்மட்டுமுள்ள கீலேயாத் தேசம் அனைத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సముద్రమువరకు యూదా దేశమంతయు దక్షిణ దేశమును]]></a:t>
+              <a:t><![CDATA[2. நப்தலி தேசம் அனைத்தையும், எப்பிராயீம் மனாசே என்பவர்களின் தேசத்தையும், கடைசிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. సోయరువరకు ఈతచెట్లుగల యెరికో లోయ చుట్టు మైదానమును అతనికి చూపించెను.]]></a:t>
+              <a:t><![CDATA[சமுத்திரம்வரைக்குமுள்ள யூதா தேசம் அனைத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మరియు యెహోవా అతనితో ఇట్లనెనునీ సంతానమున కిచ్చెదనని అబ్రాహాము ఇస్సాకు యాకోబులకు నేను ప్రమాణము]]></a:t>
+              <a:t><![CDATA[3. தென்புறத்தையும், சோவார்வரைக்குமுள்ள பேரீச்சமரங்களின் பட்டணம் என்னும் ஊர்முதற்கொண்டு எரிகோவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసిన దేశము ఇదే. కన్నులార నిన్ను దాని చూడనిచ్చితిని గాని నీవు నది దాటి అక్కడికి వెళ్లకూడదు.]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்காகிய சமனான பூமியையும் காண்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. యెహోవా సేవకుడైన మోషే యెహోవా మాటచొప్పున మోయాబు దేశములో మృతినొందెను.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் அவனை நோக்கி: நான் உங்கள் சந்ததிக்குக் கொடுப்பேன் என்று ஆபிரகாமுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ​బెత్పయోరు యెదుట మోయాబు దేశము లోనున్న లోయలో అతడు పాతిపెట్టబడెను. అతని సమాధి యెక్కడనున్నదో]]></a:t>
+              <a:t><![CDATA[ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்ட தேசம் இதுதான், இதை உன் கண் காணும்படி செய்தேன்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5413,91 +6678,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5523,51 +6788,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5698,51 +6963,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>21</Slides>
+  <Slides>26</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>