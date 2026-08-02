--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -123,50 +123,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -213,50 +217,52 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,53 +426,55 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன்னை அடிமைத்தன வீடாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தர் நானே.]]></a:t>
+              <a:t><![CDATA[5. (I stood between the LORD and you at that time, to show you the word of the LORD: for all of you were afraid by reason of the fire, and went not up into the mount;) saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னையன்றி உனக்கு வேறே தேவர்கள் உண்டாயிருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[5. (I stood between the LORD and you at that time, to show you the word of the LORD: for all of you were afraid by reason of the fire, and went not up into the mount;) saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலே வானத்திலும், கீழே பூமியிலும், பூமியின்கீழ்த் தண்ணீரிலும் உண்டாயிருக்கிறவைகளுக்கு ஒப்பான ஒரு சுரூபத்தையாகிலும் யாதொரு விக்கிரகத்தையாகிலும் நீ உனக்கு உண்டாக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[6. I am the LORD your God, which brought you out of the land of Egypt, from the house of bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலே வானத்திலும், கீழே பூமியிலும், பூமியின்கீழ்த் தண்ணீரிலும் உண்டாயிருக்கிறவைகளுக்கு ஒப்பான ஒரு சுரூபத்தையாகிலும் யாதொரு விக்கிரகத்தையாகிலும் நீ உனக்கு உண்டாக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[7. You shall have no other gods before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக்குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. You shall not make you any graven image, or any likeness of any thing that is in heaven above, or that is in the earth beneath, or that is in the waters beneath the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக்குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. You shall not make you any graven image, or any likeness of any thing that is in heaven above, or that is in the earth beneath, or that is in the waters beneath the earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக்குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. You shall not bow down yourself unto them, nor serve them: for I the LORD your God am a jealous God, visiting the iniquity of the fathers upon the children unto the third and fourth generation of them that hate me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்னிடத்தில் அன்புகூர்ந்து, என் கற்பனைகளைக் கைக்கொள்ளுகிறவர்களுக்கோ ஆயிரம் தலைமுறைமட்டும் இரக்கஞ்செய்கிறவராயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. You shall not bow down yourself unto them, nor serve them: for I the LORD your God am a jealous God, visiting the iniquity of the fathers upon the children unto the third and fourth generation of them that hate me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தருடைய நாமத்தை வீணிலே வழங்காதிருப்பாயாக; கர்த்தர் தம்முடைய நாமத்தை வீணிலே வழங்குகிறவனைத் தண்டியாமல் விடார்.]]></a:t>
+              <a:t><![CDATA[9. You shall not bow down yourself unto them, nor serve them: for I the LORD your God am a jealous God, visiting the iniquity of the fathers upon the children unto the third and fourth generation of them that hate me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தருடைய நாமத்தை வீணிலே வழங்காதிருப்பாயாக; கர்த்தர் தம்முடைய நாமத்தை வீணிலே வழங்குகிறவனைத் தண்டியாமல் விடார்.]]></a:t>
+              <a:t><![CDATA[10. And showing mercy unto thousands of them that love me and keep my commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே இஸ்ரவேலர் எல்லாரையும் அழைப்பித்து, அவர்களை நோக்கி: இஸ்ரவேலரே, நான் இன்று உங்கள் காதுகள் கேட்கச் சொல்லும் கட்டளைகளையும் நியாயங்களையும் கேளுங்கள்; நீங்கள் அவைகளின்படியே செய்யும்படிக்கு அவைகளைக் கற்றுக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Moses called all Israel, and said unto them, Hear, O Israel, the statutes and judgments which I speak in your ears this day, that all of you may learn them, and keep, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டபடியே, ஓய்வுநாளைப் பரிசுத்தமாய் ஆசரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[10. And showing mercy unto thousands of them that love me and keep my commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆறுநாளும் நீ வேலைசெய்து, உன் கிரியைகளையெல்லாம் நடப்பிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[11. You shall not take the name of the LORD your God in vain: for the LORD will not hold him guiltless that takes his name in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏழாம் நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன் குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் எருதானாலும், உன் கழுதையானாலும், உனக்கு இருக்கிற மற்றெந்த மிருகஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும் யாதொரு வேலையும் செய்யவேண்டாம்; நீ இளைப்பாறுவதுபோல உன் வேலைக்காரனும் உன் வேலைக்காரியும் இளைப்பாறவேண்டும்;]]></a:t>
+              <a:t><![CDATA[11. You shall not take the name of the LORD your God in vain: for the LORD will not hold him guiltless that takes his name in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏழாம் நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன் குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் எருதானாலும், உன் கழுதையானாலும், உனக்கு இருக்கிற மற்றெந்த மிருகஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும் யாதொரு வேலையும் செய்யவேண்டாம்; நீ இளைப்பாறுவதுபோல உன் வேலைக்காரனும் உன் வேலைக்காரியும் இளைப்பாறவேண்டும்;]]></a:t>
+              <a:t><![CDATA[12. Keep the sabbath day to sanctify it, as the LORD your God has commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏழாம் நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன் குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் எருதானாலும், உன் கழுதையானாலும், உனக்கு இருக்கிற மற்றெந்த மிருகஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும் யாதொரு வேலையும் செய்யவேண்டாம்; நீ இளைப்பாறுவதுபோல உன் வேலைக்காரனும் உன் வேலைக்காரியும் இளைப்பாறவேண்டும்;]]></a:t>
+              <a:t><![CDATA[13. Six days you shall labour, and do all your work:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏழாம் நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன் குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் எருதானாலும், உன் கழுதையானாலும், உனக்கு இருக்கிற மற்றெந்த மிருகஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும் யாதொரு வேலையும் செய்யவேண்டாம்; நீ இளைப்பாறுவதுபோல உன் வேலைக்காரனும் உன் வேலைக்காரியும் இளைப்பாறவேண்டும்;]]></a:t>
+              <a:t><![CDATA[14. But the seventh day is the sabbath of the LORD your God: in it you shall not do any work, you, nor your son, nor your daughter, nor your manservant, nor your maidservant, nor yours ox, nor yours ass, nor any of your cattle, nor your stranger that is within your gates; that your manservant and your maidservant may rest as well as you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ எகிப்துதேசத்தில் அடிமையாயிருந்தாய் என்றும், உன் தேவனாகிய கர்த்தர் உன்னை அவ்விடத்திலிருந்து வல்லமையுள்ள கரத்தினாலும் ஓங்கிய புயத்தினாலும் புறப்படப்பண்ணினார் என்றும் நினைப்பாயாக; ஆகையால் ஓய்வுநாளை ஆசரிக்க உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[14. But the seventh day is the sabbath of the LORD your God: in it you shall not do any work, you, nor your son, nor your daughter, nor your manservant, nor your maidservant, nor yours ox, nor yours ass, nor any of your cattle, nor your stranger that is within your gates; that your manservant and your maidservant may rest as well as you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ எகிப்துதேசத்தில் அடிமையாயிருந்தாய் என்றும், உன் தேவனாகிய கர்த்தர் உன்னை அவ்விடத்திலிருந்து வல்லமையுள்ள கரத்தினாலும் ஓங்கிய புயத்தினாலும் புறப்படப்பண்ணினார் என்றும் நினைப்பாயாக; ஆகையால் ஓய்வுநாளை ஆசரிக்க உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[14. But the seventh day is the sabbath of the LORD your God: in it you shall not do any work, you, nor your son, nor your daughter, nor your manservant, nor your maidservant, nor yours ox, nor yours ass, nor any of your cattle, nor your stranger that is within your gates; that your manservant and your maidservant may rest as well as you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ எகிப்துதேசத்தில் அடிமையாயிருந்தாய் என்றும், உன் தேவனாகிய கர்த்தர் உன்னை அவ்விடத்திலிருந்து வல்லமையுள்ள கரத்தினாலும் ஓங்கிய புயத்தினாலும் புறப்படப்பண்ணினார் என்றும் நினைப்பாயாக; ஆகையால் ஓய்வுநாளை ஆசரிக்க உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[14. But the seventh day is the sabbath of the LORD your God: in it you shall not do any work, you, nor your son, nor your daughter, nor your manservant, nor your maidservant, nor yours ox, nor yours ass, nor any of your cattle, nor your stranger that is within your gates; that your manservant and your maidservant may rest as well as you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கிற தேசத்திலே உன் நாட்கள் நீடித்திருப்பதற்கும், நீ நன்றாயிருப்பதற்கும், உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டபடியே, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[14. But the seventh day is the sabbath of the LORD your God: in it you shall not do any work, you, nor your son, nor your daughter, nor your manservant, nor your maidservant, nor yours ox, nor yours ass, nor any of your cattle, nor your stranger that is within your gates; that your manservant and your maidservant may rest as well as you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே இஸ்ரவேலர் எல்லாரையும் அழைப்பித்து, அவர்களை நோக்கி: இஸ்ரவேலரே, நான் இன்று உங்கள் காதுகள் கேட்கச் சொல்லும் கட்டளைகளையும் நியாயங்களையும் கேளுங்கள்; நீங்கள் அவைகளின்படியே செய்யும்படிக்கு அவைகளைக் கற்றுக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Moses called all Israel, and said unto them, Hear, O Israel, the statutes and judgments which I speak in your ears this day, that all of you may learn them, and keep, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கிற தேசத்திலே உன் நாட்கள் நீடித்திருப்பதற்கும், நீ நன்றாயிருப்பதற்கும், உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டபடியே, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக.]]></a:t>
+              <a:t><![CDATA[15. And remember that you were a servant in the land of Egypt, and that the LORD your God brought you out thence through a mighty hand and by a stretched out arm: therefore the LORD your God commanded you to keep the sabbath day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கொலை செய்யாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[15. And remember that you were a servant in the land of Egypt, and that the LORD your God brought you out thence through a mighty hand and by a stretched out arm: therefore the LORD your God commanded you to keep the sabbath day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. விபசாரஞ் செய்யாதிருப்பாயாக]]></a:t>
+              <a:t><![CDATA[15. And remember that you were a servant in the land of Egypt, and that the LORD your God brought you out thence through a mighty hand and by a stretched out arm: therefore the LORD your God commanded you to keep the sabbath day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. களவு செய்யாதிருப்பாயாக]]></a:t>
+              <a:t><![CDATA[16. Honour your father and your mother, as the LORD your God has commanded you; that your days may be prolonged, and that it may go well with you, in the land which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பிறனுக்கு விரோதமாகப் பொய்ச்சாட்சி சொல்லாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[16. Honour your father and your mother, as the LORD your God has commanded you; that your days may be prolonged, and that it may go well with you, in the land which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிறனுடைய மனைவியை இச்சியாதிருப்பாயாக; பிறனுடைய வீட்டையும், அவனுடைய நிலத்தையும், அவனுடைய வேலைக்காரனையும், அவனுடைய வேலைக்காரியையும், அவனுடைய எருதையும், அவனுடைய கழுதையையும், பின்னும் பிறனுக்குள்ள யாதொன்றையும் இச்சியாதிருப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Honour your father and your mother, as the LORD your God has commanded you; that your days may be prolonged, and that it may go well with you, in the land which the LORD your God gives you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிறனுடைய மனைவியை இச்சியாதிருப்பாயாக; பிறனுடைய வீட்டையும், அவனுடைய நிலத்தையும், அவனுடைய வேலைக்காரனையும், அவனுடைய வேலைக்காரியையும், அவனுடைய எருதையும், அவனுடைய கழுதையையும், பின்னும் பிறனுக்குள்ள யாதொன்றையும் இச்சியாதிருப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[17. You shall not kill.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிறனுடைய மனைவியை இச்சியாதிருப்பாயாக; பிறனுடைய வீட்டையும், அவனுடைய நிலத்தையும், அவனுடைய வேலைக்காரனையும், அவனுடைய வேலைக்காரியையும், அவனுடைய எருதையும், அவனுடைய கழுதையையும், பின்னும் பிறனுக்குள்ள யாதொன்றையும் இச்சியாதிருப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[18. Neither shall you commit adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த வார்த்தைகளை கர்த்தர் மலையிலே அக்கினியிலும் மேகத்திலும் காரிருளிலும் இருந்து உங்கள் சபையார் எல்லாரோடும் மகா சத்தத்துடனே சொன்னார்; அவைகளோடு ஒன்றும் கூட்டாமல், அவைகளை இரண்டு கற்பலகைகளில் எழுதி, என்னிடத்தில் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[19. Neither shall you steal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த வார்த்தைகளை கர்த்தர் மலையிலே அக்கினியிலும் மேகத்திலும் காரிருளிலும் இருந்து உங்கள் சபையார் எல்லாரோடும் மகா சத்தத்துடனே சொன்னார்; அவைகளோடு ஒன்றும் கூட்டாமல், அவைகளை இரண்டு கற்பலகைகளில் எழுதி, என்னிடத்தில் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[20. Neither shall you bear false witness against your neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய தேவனாகிய கர்த்தர் ஓரேபிலே நம்மோடே உடன்படிக்கைபண்ணினார்.]]></a:t>
+              <a:t><![CDATA[1. And Moses called all Israel, and said unto them, Hear, O Israel, the statutes and judgments which I speak in your ears this day, that all of you may learn them, and keep, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இந்த வார்த்தைகளை கர்த்தர் மலையிலே அக்கினியிலும் மேகத்திலும் காரிருளிலும் இருந்து உங்கள் சபையார் எல்லாரோடும் மகா சத்தத்துடனே சொன்னார்; அவைகளோடு ஒன்றும் கூட்டாமல், அவைகளை இரண்டு கற்பலகைகளில் எழுதி, என்னிடத்தில் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[21. Neither shall you desire your neighbour's wife, neither shall you covet your neighbour's house, his field, or his manservant, or his maidservant, his ox, or his ass, or any thing that is your neighbour's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மலை அக்கினியால் எரிகையில் இருளின் நடுவிலிருந்து உண்டான சத்தத்தை நீங்கள் கேட்டபோது, கோத்திரத் தலைவரும் மூப்பருமாகிய நீங்கள் எல்லாரும் என்னிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[21. Neither shall you desire your neighbour's wife, neither shall you covet your neighbour's house, his field, or his manservant, or his maidservant, his ox, or his ass, or any thing that is your neighbour's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மலை அக்கினியால் எரிகையில் இருளின் நடுவிலிருந்து உண்டான சத்தத்தை நீங்கள் கேட்டபோது, கோத்திரத் தலைவரும் மூப்பருமாகிய நீங்கள் எல்லாரும் என்னிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[21. Neither shall you desire your neighbour's wife, neither shall you covet your neighbour's house, his field, or his manservant, or his maidservant, his ox, or his ass, or any thing that is your neighbour's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மலை அக்கினியால் எரிகையில் இருளின் நடுவிலிருந்து உண்டான சத்தத்தை நீங்கள் கேட்டபோது, கோத்திரத் தலைவரும் மூப்பருமாகிய நீங்கள் எல்லாரும் என்னிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[22. These words the LORD spoke unto all your assembly in the mount out of the midst of the fire, of the cloud, and of the thick darkness, with a great voice: and he added no more. And he wrote them in two tables of stone, and delivered them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதோ, நம்முடைய தேவனாகிய கர்த்தர் நமக்குத் தம்முடைய மகிமையையும் தம்முடைய மகத்துவத்தையும் காண்பித்தார்; அக்கினியின் நடுவிலிருந்து உண்டான அவருடைய சத்தத்தையும் கேட்டோம்; தேவன் மனுஷனோடே பேசியும், அவன் உயிரோடிருக்கிறதை இந்நாளிலே கண்டோம்.]]></a:t>
+              <a:t><![CDATA[22. These words the LORD spoke unto all your assembly in the mount out of the midst of the fire, of the cloud, and of the thick darkness, with a great voice: and he added no more. And he wrote them in two tables of stone, and delivered them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதோ, நம்முடைய தேவனாகிய கர்த்தர் நமக்குத் தம்முடைய மகிமையையும் தம்முடைய மகத்துவத்தையும் காண்பித்தார்; அக்கினியின் நடுவிலிருந்து உண்டான அவருடைய சத்தத்தையும் கேட்டோம்; தேவன் மனுஷனோடே பேசியும், அவன் உயிரோடிருக்கிறதை இந்நாளிலே கண்டோம்.]]></a:t>
+              <a:t><![CDATA[22. These words the LORD spoke unto all your assembly in the mount out of the midst of the fire, of the cloud, and of the thick darkness, with a great voice: and he added no more. And he wrote them in two tables of stone, and delivered them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதோ, நம்முடைய தேவனாகிய கர்த்தர் நமக்குத் தம்முடைய மகிமையையும் தம்முடைய மகத்துவத்தையும் காண்பித்தார்; அக்கினியின் நடுவிலிருந்து உண்டான அவருடைய சத்தத்தையும் கேட்டோம்; தேவன் மனுஷனோடே பேசியும், அவன் உயிரோடிருக்கிறதை இந்நாளிலே கண்டோம்.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass, when all of you heard the voice out of the midst of the darkness, (for the mountain did burn with fire,) that all of you came near unto me, even all the heads of your tribes, and your elders;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்பொழுது நாங்கள் சாவானேன்? இந்தப் பெரிய அக்கினி எங்களைப் பட்சிக்குமே; நாங்கள் இன்னும் நம்முடைய தேவனாகிய கர்த்தரின் சத்தத்தைக் கேட்போமாகில் சாவோம்.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass, when all of you heard the voice out of the midst of the darkness, (for the mountain did burn with fire,) that all of you came near unto me, even all the heads of your tribes, and your elders;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்பொழுது நாங்கள் சாவானேன்? இந்தப் பெரிய அக்கினி எங்களைப் பட்சிக்குமே; நாங்கள் இன்னும் நம்முடைய தேவனாகிய கர்த்தரின் சத்தத்தைக் கேட்போமாகில் சாவோம்.]]></a:t>
+              <a:t><![CDATA[24. And all of you said, Behold, the LORD our God has showed us his glory and his greatness, and we have heard his voice out of the midst of the fire: we have seen this day that God does talk with man, and he lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நாங்கள் கேட்டதுபோல, அக்கினியின் நடுவிலிருந்து பேசுகிற ஜீவனுள்ள தேவனுடைய சத்தத்தை மாம்சமானவர்களில் யாராவது கேட்டு உயிரோடிருந்தது உண்டோ?]]></a:t>
+              <a:t><![CDATA[24. And all of you said, Behold, the LORD our God has showed us his glory and his greatness, and we have heard his voice out of the midst of the fire: we have seen this day that God does talk with man, and he lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த உடன்படிக்கையைக் கர்த்தர் நம்முடைய பிதாக்களுடன் பண்ணாமல், இந்நாளில் இங்கே உயிரோடிருக்கிற நம்மெல்லாரோடும் பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[2. The LORD our God made a covenant with us in Horeb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நாங்கள் கேட்டதுபோல, அக்கினியின் நடுவிலிருந்து பேசுகிற ஜீவனுள்ள தேவனுடைய சத்தத்தை மாம்சமானவர்களில் யாராவது கேட்டு உயிரோடிருந்தது உண்டோ?]]></a:t>
+              <a:t><![CDATA[24. And all of you said, Behold, the LORD our God has showed us his glory and his greatness, and we have heard his voice out of the midst of the fire: we have seen this day that God does talk with man, and he lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீரே சமீபித்துப்போய், நம்முடைய தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் கேட்டு, நம்முடைய தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் நீரே எங்களுக்குச் சொல்லவேண்டும்; நாங்கள் கேட்டு, அதின்படியே செய்வோம் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[25. Now therefore why should we die? for this great fire will consume us: if we hear the voice of the LORD our God any more, then we shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீரே சமீபித்துப்போய், நம்முடைய தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் கேட்டு, நம்முடைய தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் நீரே எங்களுக்குச் சொல்லவேண்டும்; நாங்கள் கேட்டு, அதின்படியே செய்வோம் என்றீர்கள்.]]></a:t>
+              <a:t><![CDATA[25. Now therefore why should we die? for this great fire will consume us: if we hear the voice of the LORD our God any more, then we shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் என்னோடே பேசுகையில், கர்த்தர் உங்கள் வார்த்தைகளைக் கேட்டு, கர்த்தர் என்னை நோக்கி: இந்த ஜனங்கள் உன்னோடே சொன்ன வார்த்தைகளைக் கேட்டேன்; அவர்கள் சொன்னது எல்லாம் நன்றாய்ச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[26. For who is there of all flesh, that has heard the voice of the living God speaking out of the midst of the fire, as we have, and lived?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் என்னோடே பேசுகையில், கர்த்தர் உங்கள் வார்த்தைகளைக் கேட்டு, கர்த்தர் என்னை நோக்கி: இந்த ஜனங்கள் உன்னோடே சொன்ன வார்த்தைகளைக் கேட்டேன்; அவர்கள் சொன்னது எல்லாம் நன்றாய்ச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[26. For who is there of all flesh, that has heard the voice of the living God speaking out of the midst of the fire, as we have, and lived?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் என்னோடே பேசுகையில், கர்த்தர் உங்கள் வார்த்தைகளைக் கேட்டு, கர்த்தர் என்னை நோக்கி: இந்த ஜனங்கள் உன்னோடே சொன்ன வார்த்தைகளைக் கேட்டேன்; அவர்கள் சொன்னது எல்லாம் நன்றாய்ச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Go you near, and hear all that the LORD our God shall say: and speak you unto us all that the LORD our God shall speak unto you; and we will hear it, and do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களும் அவர்கள் பிள்ளைகளும் என்றென்றைக்கும் நன்றாயிருக்கும்படி, அவர்கள் எந்நாளும் எனக்குப் பயந்து, என் கற்பனைகளையெல்லாம் கைக்கொள்வதற்கேற்ற இருதயம் அவர்களுக்கு இருந்தால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. Go you near, and hear all that the LORD our God shall say: and speak you unto us all that the LORD our God shall speak unto you; and we will hear it, and do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களும் அவர்கள் பிள்ளைகளும் என்றென்றைக்கும் நன்றாயிருக்கும்படி, அவர்கள் எந்நாளும் எனக்குப் பயந்து, என் கற்பனைகளையெல்லாம் கைக்கொள்வதற்கேற்ற இருதயம் அவர்களுக்கு இருந்தால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. Go you near, and hear all that the LORD our God shall say: and speak you unto us all that the LORD our God shall speak unto you; and we will hear it, and do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீ போய்: உங்கள் கூடாரங்களுக்குத் திரும்பிப்போங்கள் என்று அவர்களுக்குச் சொல்.]]></a:t>
+              <a:t><![CDATA[28. And the LORD heard the voice of your words, when all of you spoke unto me; and the LORD said unto me, I have heard the voice of the words of this people, which they have spoken unto you: they have well said all that they have spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீயோ இங்கே என்னிடத்தில் நில்; நான் அவர்களுக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் அவர்கள் செய்யும்படி சகல கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் உனக்குச் சொல்லுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And the LORD heard the voice of your words, when all of you spoke unto me; and the LORD said unto me, I have heard the voice of the words of this people, which they have spoken unto you: they have well said all that they have spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த உடன்படிக்கையைக் கர்த்தர் நம்முடைய பிதாக்களுடன் பண்ணாமல், இந்நாளில் இங்கே உயிரோடிருக்கிற நம்மெல்லாரோடும் பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[3. The LORD made not this covenant with our fathers, but with us, even us, who are all of us here alive this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீயோ இங்கே என்னிடத்தில் நில்; நான் அவர்களுக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் அவர்கள் செய்யும்படி சகல கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் உனக்குச் சொல்லுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. O that there were such an heart in them, that they would fear me, and keep all my commandments always, that it might be well with them, and with their children for ever!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீயோ இங்கே என்னிடத்தில் நில்; நான் அவர்களுக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் அவர்கள் செய்யும்படி சகல கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் உனக்குச் சொல்லுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. O that there were such an heart in them, that they would fear me, and keep all my commandments always, that it might be well with them, and with their children for ever!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6739,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கற்பித்தபடியே செய்யச் சாவதானமாயிருங்கள்; வலதுபுறம் இடதுபுறம் சாயாதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[30. Go say to them, Get you into your tents again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கற்பித்தபடியே செய்யச் சாவதானமாயிருங்கள்; வலதுபுறம் இடதுபுறம் சாயாதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[31. But as for you, stand you here by me, and I will speak unto you all the commandments, and the statutes, and the judgments, which you shall teach them, that they may do them in the land which I give them to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,51 +6965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நீங்கள் சுதந்தரிக்கும் தேசத்திலே பிழைத்துச் சுகித்து நீடித்திருக்கும்படி உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழிகளெல்லாவற்றிலும் நடக்கக் கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[31. But as for you, stand you here by me, and I will speak unto you all the commandments, and the statutes, and the judgments, which you shall teach them, that they may do them in the land which I give them to possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7066,51 +7074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நீங்கள் சுதந்தரிக்கும் தேசத்திலே பிழைத்துச் சுகித்து நீடித்திருக்கும்படி உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழிகளெல்லாவற்றிலும் நடக்கக் கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[32. All of you shall observe to do therefore as the LORD your God has commanded you: all of you shall not turn aside to the right hand or to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7175,51 +7183,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நீங்கள் சுதந்தரிக்கும் தேசத்திலே பிழைத்துச் சுகித்து நீடித்திருக்கும்படி உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு விதித்த வழிகளெல்லாவற்றிலும் நடக்கக் கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[32. All of you shall observe to do therefore as the LORD your God has commanded you: all of you shall not turn aside to the right hand or to the left.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. All of you shall walk in all the ways which the LORD your God has commanded you, that all of you may live, and that it may be well with you, and that all of you may prolong your days in the land which all of you shall possess.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. All of you shall walk in all the ways which the LORD your God has commanded you, that all of you may live, and that it may be well with you, and that all of you may prolong your days in the land which all of you shall possess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் மலையிலே அக்கினியின் நடுவிலிருந்து முகமுகமாய் உங்களோடே பேசினார்.]]></a:t>
+              <a:t><![CDATA[3. The LORD made not this covenant with our fathers, but with us, even us, who are all of us here alive this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய வார்த்தையை உங்களுக்கு அறிவிக்கும்படி, அக்காலத்திலே நான் கர்த்தருக்கும் உங்களுக்கும் நடுவாக நின்றேன்; நீங்கள் அக்கினிக்குப் பயந்து மலையில் ஏறாமல் இருந்தீர்கள்; அப்பொழுது அவர் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[4. The LORD talked with you face to face in the mount out of the midst of the fire,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய வார்த்தையை உங்களுக்கு அறிவிக்கும்படி, அக்காலத்திலே நான் கர்த்தருக்கும் உங்களுக்கும் நடுவாக நின்றேன்; நீங்கள் அக்கினிக்குப் பயந்து மலையில் ஏறாமல் இருந்தீர்கள்; அப்பொழுது அவர் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[5. (I stood between the LORD and you at that time, to show you the word of the LORD: for all of you were afraid by reason of the fire, and went not up into the mount;) saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495568" r:id="rId1"/>
+    <p:sldLayoutId id="2474689586" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8121,50 +8347,66 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8289,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. I am the LORD your God, which brought you out of the land of Egypt, from the house of bondage.]]></a:t>
+              <a:t><![CDATA[நடுவாக நின்றேன்; நீங்கள் அக்கினிக்குப் பயந்து மலையில் ஏறாமல் இருந்தீர்கள்; அப்பொழுது அவர் சொன்னது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. You shall have no other gods before me.]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. You shall not make you any graven image, or any likeness of any thing that is in heaven above, or]]></a:t>
+              <a:t><![CDATA[6. உன்னை அடிமைத்தன வீடாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின உன் தேவனாகிய கர்த்தர் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that is in the earth beneath, or that is in the waters beneath the earth:]]></a:t>
+              <a:t><![CDATA[7. என்னையன்றி உனக்கு வேறே தேவர்கள் உண்டாயிருக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. You shall not bow down yourself unto them, nor serve them: for I the LORD your God am a jealous]]></a:t>
+              <a:t><![CDATA[8. மேலே வானத்திலும், கீழே பூமியிலும், பூமியின்கீழ்த் தண்ணீரிலும் உண்டாயிருக்கிறவைகளுக்கு ஒப்பான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, visiting the iniquity of the fathers upon the children unto the third and fourth generation of]]></a:t>
+              <a:t><![CDATA[சுரூபத்தையாகிலும் யாதொரு விக்கிரகத்தையாகிலும் நீ உனக்கு உண்டாக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them that hate me,]]></a:t>
+              <a:t><![CDATA[9. நீ அவைகளை நமஸ்கரிக்கவும் சேவிக்கவும் வேண்டாம்; உன் தேவனாகிய கர்த்தராயிருக்கிற நான் எரிச்சலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And showing mercy unto thousands of them that love me and keep my commandments.]]></a:t>
+              <a:t><![CDATA[தேவனாயிருந்து, என்னைப் பகைக்கிறவர்களைக்குறித்துப் பிதாக்களுடைய அக்கிரமத்தைப் பிள்ளைகளிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. You shall not take the name of the LORD your God in vain: for the LORD will not hold him]]></a:t>
+              <a:t><![CDATA[மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவராயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[guiltless that takes his name in vain.]]></a:t>
+              <a:t><![CDATA[10. என்னிடத்தில் அன்புகூர்ந்து, என் கற்பனைகளைக் கைக்கொள்ளுகிறவர்களுக்கோ ஆயிரம் தலைமுறைமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Moses called all Israel, and said unto them, Hear, O Israel, the statutes and judgments which]]></a:t>
+              <a:t><![CDATA[1. மோசே இஸ்ரவேலர் எல்லாரையும் அழைப்பித்து, அவர்களை நோக்கி: இஸ்ரவேலரே, நான் இன்று உங்கள் காதுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Keep the sabbath day to sanctify it, as the LORD your God has commanded you.]]></a:t>
+              <a:t><![CDATA[இரக்கஞ்செய்கிறவராயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Six days you shall labour, and do all your work:]]></a:t>
+              <a:t><![CDATA[11. உன் தேவனாகிய கர்த்தருடைய நாமத்தை வீணிலே வழங்காதிருப்பாயாக; கர்த்தர் தம்முடைய நாமத்தை வீணிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But the seventh day is the sabbath of the LORD your God: in it you shall not do any work, you,]]></a:t>
+              <a:t><![CDATA[வழங்குகிறவனைத் தண்டியாமல் விடார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor your son, nor your daughter, nor your manservant, nor your maidservant, nor yours ox, nor yours]]></a:t>
+              <a:t><![CDATA[12. உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டபடியே, ஓய்வுநாளைப் பரிசுத்தமாய் ஆசரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ass, nor any of your cattle, nor your stranger that is within your gates; that your manservant and]]></a:t>
+              <a:t><![CDATA[13. ஆறுநாளும் நீ வேலைசெய்து, உன் கிரியைகளையெல்லாம் நடப்பிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your maidservant may rest as well as you.]]></a:t>
+              <a:t><![CDATA[14. ஏழாம் நாளோ உன் தேவனாகிய கர்த்தருடைய ஓய்வுநாள்; அதிலே நீயானாலும், உன் குமாரனானாலும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And remember that you were a servant in the land of Egypt, and that the LORD your God brought]]></a:t>
+              <a:t><![CDATA[குமாரத்தியானாலும், உன் வேலைக்காரனானாலும், உன் வேலைக்காரியானாலும், உன் எருதானாலும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you out thence through a mighty hand and by a stretched out arm: therefore the LORD your God]]></a:t>
+              <a:t><![CDATA[கழுதையானாலும், உனக்கு இருக்கிற மற்றெந்த மிருகஜீவனானாலும், உன் வாசல்களில் இருக்கிற அந்நியனானாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded you to keep the sabbath day.]]></a:t>
+              <a:t><![CDATA[யாதொரு வேலையும் செய்யவேண்டாம்; நீ இளைப்பாறுவதுபோல உன் வேலைக்காரனும் உன் வேலைக்காரியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Honour your father and your mother, as the LORD your God has commanded you; that your days may]]></a:t>
+              <a:t><![CDATA[இளைப்பாறவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I speak in your ears this day, that all of you may learn them, and keep, and do them.]]></a:t>
+              <a:t><![CDATA[கேட்கச் சொல்லும் கட்டளைகளையும் நியாயங்களையும் கேளுங்கள்; நீங்கள் அவைகளின்படியே செய்யும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be prolonged, and that it may go well with you, in the land which the LORD your God gives you.]]></a:t>
+              <a:t><![CDATA[15. நீ எகிப்துதேசத்தில் அடிமையாயிருந்தாய் என்றும், உன் தேவனாகிய கர்த்தர் உன்னை அவ்விடத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. You shall not kill.]]></a:t>
+              <a:t><![CDATA[வல்லமையுள்ள கரத்தினாலும் ஓங்கிய புயத்தினாலும் புறப்படப்பண்ணினார் என்றும் நினைப்பாயாக; ஆகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Neither shall you commit adultery.]]></a:t>
+              <a:t><![CDATA[ஓய்வுநாளை ஆசரிக்க உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Neither shall you steal.]]></a:t>
+              <a:t><![CDATA[16. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுக்கிற தேசத்திலே உன் நாட்கள் நீடித்திருப்பதற்கும், நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Neither shall you bear false witness against your neighbour.]]></a:t>
+              <a:t><![CDATA[நன்றாயிருப்பதற்கும், உன் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிட்டபடியே, உன் தகப்பனையும் உன் தாயையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Neither shall you desire your neighbour's wife, neither shall you covet your neighbour's house,]]></a:t>
+              <a:t><![CDATA[கனம்பண்ணுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his field, or his manservant, or his maidservant, his ox, or his ass, or any thing that is your]]></a:t>
+              <a:t><![CDATA[17. கொலை செய்யாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neighbour's.]]></a:t>
+              <a:t><![CDATA[18. விபசாரஞ் செய்யாதிருப்பாயாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. These words the LORD spoke unto all your assembly in the mount out of the midst of the fire, of]]></a:t>
+              <a:t><![CDATA[19. களவு செய்யாதிருப்பாயாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the cloud, and of the thick darkness, with a great voice: and he added no more. And he wrote them in]]></a:t>
+              <a:t><![CDATA[20. பிறனுக்கு விரோதமாகப் பொய்ச்சாட்சி சொல்லாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The LORD our God made a covenant with us in Horeb.]]></a:t>
+              <a:t><![CDATA[அவைகளைக் கற்றுக் கைக்கொள்ளக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two tables of stone, and delivered them unto me.]]></a:t>
+              <a:t><![CDATA[21. பிறனுடைய மனைவியை இச்சியாதிருப்பாயாக; பிறனுடைய வீட்டையும், அவனுடைய நிலத்தையும், அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And it came to pass, when all of you heard the voice out of the midst of the darkness, (for the]]></a:t>
+              <a:t><![CDATA[வேலைக்காரனையும், அவனுடைய வேலைக்காரியையும், அவனுடைய எருதையும், அவனுடைய கழுதையையும், பின்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mountain did burn with fire,) that all of you came near unto me, even all the heads of your tribes,]]></a:t>
+              <a:t><![CDATA[பிறனுக்குள்ள யாதொன்றையும் இச்சியாதிருப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your elders;]]></a:t>
+              <a:t><![CDATA[22. இந்த வார்த்தைகளை கர்த்தர் மலையிலே அக்கினியிலும் மேகத்திலும் காரிருளிலும் இருந்து உங்கள் சபையார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And all of you said, Behold, the LORD our God has showed us his glory and his greatness, and we]]></a:t>
+              <a:t><![CDATA[எல்லாரோடும் மகா சத்தத்துடனே சொன்னார்; அவைகளோடு ஒன்றும் கூட்டாமல், அவைகளை இரண்டு கற்பலகைகளில் எழுதி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have heard his voice out of the midst of the fire: we have seen this day that God does talk with]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man, and he lives.]]></a:t>
+              <a:t><![CDATA[23. மலை அக்கினியால் எரிகையில் இருளின் நடுவிலிருந்து உண்டான சத்தத்தை நீங்கள் கேட்டபோது, கோத்திரத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Now therefore why should we die? for this great fire will consume us: if we hear the voice of]]></a:t>
+              <a:t><![CDATA[தலைவரும் மூப்பருமாகிய நீங்கள் எல்லாரும் என்னிடத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD our God any more, then we shall die.]]></a:t>
+              <a:t><![CDATA[24. இதோ, நம்முடைய தேவனாகிய கர்த்தர் நமக்குத் தம்முடைய மகிமையையும் தம்முடைய மகத்துவத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For who is there of all flesh, that has heard the voice of the living God speaking out of the]]></a:t>
+              <a:t><![CDATA[காண்பித்தார்; அக்கினியின் நடுவிலிருந்து உண்டான அவருடைய சத்தத்தையும் கேட்டோம்; தேவன் மனுஷனோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The LORD made not this covenant with our fathers, but with us, even us, who are all of us here]]></a:t>
+              <a:t><![CDATA[2. நம்முடைய தேவனாகிய கர்த்தர் ஓரேபிலே நம்மோடே உடன்படிக்கைபண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of the fire, as we have, and lived?]]></a:t>
+              <a:t><![CDATA[பேசியும், அவன் உயிரோடிருக்கிறதை இந்நாளிலே கண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Go you near, and hear all that the LORD our God shall say: and speak you unto us all that the]]></a:t>
+              <a:t><![CDATA[25. இப்பொழுது நாங்கள் சாவானேன்? இந்தப் பெரிய அக்கினி எங்களைப் பட்சிக்குமே; நாங்கள் இன்னும் நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD our God shall speak unto you; and we will hear it, and do it.]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தரின் சத்தத்தைக் கேட்போமாகில் சாவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the LORD heard the voice of your words, when all of you spoke unto me; and the LORD said]]></a:t>
+              <a:t><![CDATA[26. நாங்கள் கேட்டதுபோல, அக்கினியின் நடுவிலிருந்து பேசுகிற ஜீவனுள்ள தேவனுடைய சத்தத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto me, I have heard the voice of the words of this people, which they have spoken unto you: they]]></a:t>
+              <a:t><![CDATA[மாம்சமானவர்களில் யாராவது கேட்டு உயிரோடிருந்தது உண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have well said all that they have spoken.]]></a:t>
+              <a:t><![CDATA[27. நீரே சமீபித்துப்போய், நம்முடைய தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் கேட்டு, நம்முடைய தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. O that there were such an heart in them, that they would fear me, and keep all my commandments]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்வதையெல்லாம் நீரே எங்களுக்குச் சொல்லவேண்டும்; நாங்கள் கேட்டு, அதின்படியே செய்வோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[always, that it might be well with them, and with their children for ever!]]></a:t>
+              <a:t><![CDATA[என்றீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Go say to them, Get you into your tents again.]]></a:t>
+              <a:t><![CDATA[28. நீங்கள் என்னோடே பேசுகையில், கர்த்தர் உங்கள் வார்த்தைகளைக் கேட்டு, கர்த்தர் என்னை நோக்கி: இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. But as for you, stand you here by me, and I will speak unto you all the commandments, and the]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் உன்னோடே சொன்ன வார்த்தைகளைக் கேட்டேன்; அவர்கள் சொன்னது எல்லாம் நன்றாய்ச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[alive this day.]]></a:t>
+              <a:t><![CDATA[3. அந்த உடன்படிக்கையைக் கர்த்தர் நம்முடைய பிதாக்களுடன் பண்ணாமல், இந்நாளில் இங்கே உயிரோடிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[statutes, and the judgments, which you shall teach them, that they may do them in the land which I]]></a:t>
+              <a:t><![CDATA[29. அவர்களும் அவர்கள் பிள்ளைகளும் என்றென்றைக்கும் நன்றாயிருக்கும்படி, அவர்கள் எந்நாளும் எனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[give them to possess it.]]></a:t>
+              <a:t><![CDATA[பயந்து, என் கற்பனைகளையெல்லாம் கைக்கொள்வதற்கேற்ற இருதயம் அவர்களுக்கு இருந்தால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. All of you shall observe to do therefore as the LORD your God has commanded you: all of you]]></a:t>
+              <a:t><![CDATA[30. நீ போய்: உங்கள் கூடாரங்களுக்குத் திரும்பிப்போங்கள் என்று அவர்களுக்குச் சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not turn aside to the right hand or to the left.]]></a:t>
+              <a:t><![CDATA[31. நீயோ இங்கே என்னிடத்தில் நில்; நான் அவர்களுக்குச் சுதந்தரமாகக் கொடுக்கும் தேசத்தில் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. All of you shall walk in all the ways which the LORD your God has commanded you, that all of you]]></a:t>
+              <a:t><![CDATA[செய்யும்படி சகல கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் உனக்குச் சொல்லுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may live, and that it may be well with you, and that all of you may prolong your days in the land]]></a:t>
+              <a:t><![CDATA[32. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கற்பித்தபடியே செய்யச் சாவதானமாயிருங்கள்; வலதுபுறம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +16583,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which all of you shall possess.]]></a:t>
+              <a:t><![CDATA[இடதுபுறம் சாயாதிருப்பீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. நீங்கள் சுதந்தரிக்கும் தேசத்திலே பிழைத்துச் சுகித்து நீடித்திருக்கும்படி உங்கள் தேவனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் உங்களுக்கு விதித்த வழிகளெல்லாவற்றிலும் நடக்கக் கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The LORD talked with you face to face in the mount out of the midst of the fire,]]></a:t>
+              <a:t><![CDATA[நம்மெல்லாரோடும் பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. (I stood between the LORD and you at that time, to show you the word of the LORD: for all of you]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் மலையிலே அக்கினியின் நடுவிலிருந்து முகமுகமாய் உங்களோடே பேசினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were afraid by reason of the fire, and went not up into the mount;) saying,]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருடைய வார்த்தையை உங்களுக்கு அறிவிக்கும்படி, அக்காலத்திலே நான் கர்த்தருக்கும் உங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>