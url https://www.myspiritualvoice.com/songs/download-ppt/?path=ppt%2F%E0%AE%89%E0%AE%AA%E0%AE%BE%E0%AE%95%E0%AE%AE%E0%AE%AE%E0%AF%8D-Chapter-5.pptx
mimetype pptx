--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -7807,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474689586" r:id="rId1"/>
+    <p:sldLayoutId id="2478604243" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17304,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>