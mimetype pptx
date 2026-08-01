--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -85,50 +85,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +162,53 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +353,56 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலே, கேள்: நம்முடைய தேவனாகிய கர்த்தர் ஒருவரே கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[4. Hear, O Israel: The LORD our God is one LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும், உன் முழுப் பலத்தோடும் அன்புகூருவாயாக.]]></a:t>
+              <a:t><![CDATA[5. And you shall love the LORD your God with all yours heart, and with all your soul, and with all your might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும், உன் முழுப் பலத்தோடும் அன்புகூருவாயாக.]]></a:t>
+              <a:t><![CDATA[5. And you shall love the LORD your God with all yours heart, and with all your soul, and with all your might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இன்று நான் உனக்குக் கட்டளையிடுகிற இந்த வார்த்தைகளை உன் இருதயத்தில் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. And these words, which I command you this day, shall be in yours heart:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ அவைகளை உன் பிள்ளைகளுக்குக் கருத்தாய்ப் போதித்து, நீ உன் வீட்டில் உட்கார்ந்திருக்கிறபோதும், வழியில் நடக்கிறபோதும், படுத்துக்கொள்ளுகிறபோதும், எழுந்திருக்கிறபோதும் அவைகளைக் குறித்துப் பேசி,]]></a:t>
+              <a:t><![CDATA[7. And you shall teach them diligently unto your children, and shall talk of them when you sit in yours house, and when you walk by the way, and when you lie down, and when you rise up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ அவைகளை உன் பிள்ளைகளுக்குக் கருத்தாய்ப் போதித்து, நீ உன் வீட்டில் உட்கார்ந்திருக்கிறபோதும், வழியில் நடக்கிறபோதும், படுத்துக்கொள்ளுகிறபோதும், எழுந்திருக்கிறபோதும் அவைகளைக் குறித்துப் பேசி,]]></a:t>
+              <a:t><![CDATA[7. And you shall teach them diligently unto your children, and shall talk of them when you sit in yours house, and when you walk by the way, and when you lie down, and when you rise up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளை உன் கையின்மேல் அடையாளமாகக் கட்டிக்கொள்வாயாக; அவைகள் உன் கண்களுக்கு நடுவே ஞாபகக்குறியாய் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[8. And you shall bind them for a sign upon yours hand, and they shall be as frontlets between yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளை உன் கையின்மேல் அடையாளமாகக் கட்டிக்கொள்வாயாக; அவைகள் உன் கண்களுக்கு நடுவே ஞாபகக்குறியாய் இருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[8. And you shall bind them for a sign upon yours hand, and they shall be as frontlets between yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகளை உன் வீட்டு நிலைகளிலும், உன் வாசல்களிலும் எழுதுவாயாக.]]></a:t>
+              <a:t><![CDATA[9. And you shall write them upon the posts of your house, and on your gates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுப்பேன் என்று ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களாகிய உன் பிதாக்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்தில் உன்னைப் பிரவேசிக்கப்பண்ணும்போதும், நீ கட்டாத வசதியான பெரிய பட்டணங்களையும்,]]></a:t>
+              <a:t><![CDATA[10. And it shall be, when the LORD your God shall have brought you into the land which he swore unto your fathers, to Abraham, to Isaac, and to Jacob, to give you great and goodly cities, which you builded not,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ உன் தேவனாகிய கர்த்தருக்குப் பயந்து, உயிரோடிருக்கும் நாளெல்லாம், நீயும் உன் குமாரனும் உன் குமாரத்தியும், நான் உனக்கு விதிக்கிற அவருடைய எல்லாக் கற்பனைகளையும் கட்டளைகளையும் கைக்கொள்ளுகிறதினாலே உன் வாழ்நாட்கள் நீடித்திருக்கும்படி,]]></a:t>
+              <a:t><![CDATA[1. Now these are the commandments, the statutes, and the judgments, which the LORD your God commanded to teach you, that all of you might do them in the land where all of you go to possess it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுப்பேன் என்று ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களாகிய உன் பிதாக்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்தில் உன்னைப் பிரவேசிக்கப்பண்ணும்போதும், நீ கட்டாத வசதியான பெரிய பட்டணங்களையும்,]]></a:t>
+              <a:t><![CDATA[10. And it shall be, when the LORD your God shall have brought you into the land which he swore unto your fathers, to Abraham, to Isaac, and to Jacob, to give you great and goodly cities, which you builded not,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுப்பேன் என்று ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களாகிய உன் பிதாக்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்தில் உன்னைப் பிரவேசிக்கப்பண்ணும்போதும், நீ கட்டாத வசதியான பெரிய பட்டணங்களையும்,]]></a:t>
+              <a:t><![CDATA[10. And it shall be, when the LORD your God shall have brought you into the land which he swore unto your fathers, to Abraham, to Isaac, and to Jacob, to give you great and goodly cities, which you builded not,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ நிரப்பாத சகல நல்ல வஸ்துக்களாலும் நிரம்பிய வீடுகளையும், நீ வெட்டாமல் வெட்டப்பட்டிருக்கிற துரவுகளையும், நீ நடாத திராட்சத்தோட்டங்களையும் ஒலிவத்தோப்புகளையும், அவர் உனக்குக் கொடுப்பதினால், நீ சாப்பிட்டுத் திர்ப்தியாகும்போதும்,]]></a:t>
+              <a:t><![CDATA[11. And houses full of all good things, which you filled not, and wells dug, which you dug not, vineyards and olive trees, which you planted not; when you shall have eaten and be full;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ நிரப்பாத சகல நல்ல வஸ்துக்களாலும் நிரம்பிய வீடுகளையும், நீ வெட்டாமல் வெட்டப்பட்டிருக்கிற துரவுகளையும், நீ நடாத திராட்சத்தோட்டங்களையும் ஒலிவத்தோப்புகளையும், அவர் உனக்குக் கொடுப்பதினால், நீ சாப்பிட்டுத் திர்ப்தியாகும்போதும்,]]></a:t>
+              <a:t><![CDATA[11. And houses full of all good things, which you filled not, and wells dug, which you dug not, vineyards and olive trees, which you planted not; when you shall have eaten and be full;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ அடிமைப்பட்டிருந்த வீடாகிய எகிப்துதேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின கர்த்தரை மறவாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[11. And houses full of all good things, which you filled not, and wells dug, which you dug not, vineyards and olive trees, which you planted not; when you shall have eaten and be full;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ அடிமைப்பட்டிருந்த வீடாகிய எகிப்துதேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின கர்த்தரை மறவாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[12. Then beware lest you forget the LORD, which brought you forth out of the land of Egypt, from the house of bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் தேவனாகிய கர்த்தருக்குப் பயந்து, அவருக்கே ஆராதனைசெய்து, அவருடைய நாமத்தைக்கொண்டே ஆணையிடுவாயாக.]]></a:t>
+              <a:t><![CDATA[12. Then beware lest you forget the LORD, which brought you forth out of the land of Egypt, from the house of bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தருடைய கோபம் உன்மேல் மூண்டு உன்னைப் பூமியில் வைக்காமல் அழித்துப்போடாதபடிக்கு, உங்களைச் சுற்றிலும் இருக்கிற ஜனங்களின் தேவர்களாகிய அந்நிய தேவர்களைப் பின்பற்றாதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[13. You shall fear the LORD your God, and serve him, and shall swear by his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் நடுவிலிருக்கிற உன் தேவனாகிய கர்த்தர் எரிச்சலுள்ள தேவனாயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[14. All of you shall not go after other gods, of the gods of the people which are round about you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் நடுவிலிருக்கிற உன் தேவனாகிய கர்த்தர் எரிச்சலுள்ள தேவனாயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[14. All of you shall not go after other gods, of the gods of the people which are round about you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ உன் தேவனாகிய கர்த்தருக்குப் பயந்து, உயிரோடிருக்கும் நாளெல்லாம், நீயும் உன் குமாரனும் உன் குமாரத்தியும், நான் உனக்கு விதிக்கிற அவருடைய எல்லாக் கற்பனைகளையும் கட்டளைகளையும் கைக்கொள்ளுகிறதினாலே உன் வாழ்நாட்கள் நீடித்திருக்கும்படி,]]></a:t>
+              <a:t><![CDATA[1. Now these are the commandments, the statutes, and the judgments, which the LORD your God commanded to teach you, that all of you might do them in the land where all of you go to possess it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் மாசாவிலே செய்ததுபோல, உங்கள் தேவனாகிய கர்த்தரைப் பரீட்சை பாராதிருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[15. (For the LORD your God is a jealous God among you) lest the anger of the LORD your God be kindled against you, and destroy you from off the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கற்பித்த அவருடைய கற்பனைகளையும் அவருடைய சாட்சிகளையும் அவருடைய கட்டளைகளையும் கருத்தாய்க் கைக்கொள்ளுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[16. All of you shall not tempt the LORD your God, as all of you tempted him in Massah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கற்பித்த அவருடைய கற்பனைகளையும் அவருடைய சாட்சிகளையும் அவருடைய கட்டளைகளையும் கருத்தாய்க் கைக்கொள்ளுவீர்களாக.]]></a:t>
+              <a:t><![CDATA[17. All of you shall diligently keep the commandments of the LORD your God, and his testimonies, and his statutes, which he has commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ நன்றாயிருக்கிறதற்கும், கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த நல்ல தேசத்தில் நீ பிரவேசித்து, அதைச் சுதந்தரிப்பதற்கும்,]]></a:t>
+              <a:t><![CDATA[17. All of you shall diligently keep the commandments of the LORD your God, and his testimonies, and his statutes, which he has commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ நன்றாயிருக்கிறதற்கும், கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த நல்ல தேசத்தில் நீ பிரவேசித்து, அதைச் சுதந்தரிப்பதற்கும்,]]></a:t>
+              <a:t><![CDATA[18. And you shall do that which is right and good in the sight of the LORD: that it may be well with you, and that you may go in and possess the good land which the LORD swore unto your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் தாம் சொன்னபடி, உன் சத்துருக்களையெல்லாம் உன் முகத்திற்கு முன்பாகத் துரத்திவிடுவதற்கும், நீ கர்த்தருடைய பார்வைக்குச் செம்மையும் நன்மையுமாய் இருக்கிறதைச் செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[18. And you shall do that which is right and good in the sight of the LORD: that it may be well with you, and that you may go in and possess the good land which the LORD swore unto your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாளைக்கு உன் புத்திரன்; நம்முடைய தேவனாகிய கர்த்தர் உங்களுக்குக் கட்டளையிட்ட இந்தச் சாட்சிகளும் கட்டளைகளும் நியாயங்களும் என்ன என்று உன்னிடத்தில் கேட்டால்;]]></a:t>
+              <a:t><![CDATA[19. To cast out all yours enemies from before you, as the LORD has spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாளைக்கு உன் புத்திரன்; நம்முடைய தேவனாகிய கர்த்தர் உங்களுக்குக் கட்டளையிட்ட இந்தச் சாட்சிகளும் கட்டளைகளும் நியாயங்களும் என்ன என்று உன்னிடத்தில் கேட்டால்;]]></a:t>
+              <a:t><![CDATA[19. To cast out all yours enemies from before you, as the LORD has spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் புத்திரனை நோக்கி: நாங்கள் எகிப்திலே பார்வோனுக்கு அடிமைகளாயிருந்தோம்; கர்த்தர் பலத்த கையினாலே எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[20. And when your son asks you in time to come, saying, What mean the testimonies, and the statutes, and the judgments, which the LORD our God has commanded you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ உன் புத்திரனை நோக்கி: நாங்கள் எகிப்திலே பார்வோனுக்கு அடிமைகளாயிருந்தோம்; கர்த்தர் பலத்த கையினாலே எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[20. And when your son asks you in time to come, saying, What mean the testimonies, and the statutes, and the judgments, which the LORD our God has commanded you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் சுதந்தரிக்கப்போகிற தேசத்திலே கைக்கொள்ளவதற்காக, உங்களுக்குப் போதிக்கவேண்டும் என்று உங்கள் தேவனாகிய கர்த்தர் கற்பித்த கற்பனைகளும் கட்டளைகளும் நியாயங்களும் இவைகளே.]]></a:t>
+              <a:t><![CDATA[1. Now these are the commandments, the statutes, and the judgments, which the LORD your God commanded to teach you, that all of you might do them in the land where all of you go to possess it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் எங்கள் கண்களுக்கு முன்பாக, எகிப்தின்மேலும் பார்வோன்மேலும் அவன் குடும்பம் அனைத்தின்மேலும் கொடிதான பெரிய அடையாளங்களையும் அற்புதங்களையும் விளங்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[21. Then you shall say unto your son, We were Pharaoh's bondmen in Egypt; and the LORD brought us out of Egypt with a mighty hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் எங்கள் கண்களுக்கு முன்பாக, எகிப்தின்மேலும் பார்வோன்மேலும் அவன் குடும்பம் அனைத்தின்மேலும் கொடிதான பெரிய அடையாளங்களையும் அற்புதங்களையும் விளங்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[21. Then you shall say unto your son, We were Pharaoh's bondmen in Egypt; and the LORD brought us out of Egypt with a mighty hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாம் நம்முடைய பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த தேசத்துக்கு எங்களை அழைத்துக்கொண்டுபோய், அதை நமக்குக் கொடுக்கும்படி எங்களை அவ்விடத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[22. And the LORD showed signs and wonders, great and sore, upon Egypt, upon Pharaoh, and upon all his household, before our eyes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாம் நம்முடைய பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த தேசத்துக்கு எங்களை அழைத்துக்கொண்டுபோய், அதை நமக்குக் கொடுக்கும்படி எங்களை அவ்விடத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[22. And the LORD showed signs and wonders, great and sore, upon Egypt, upon Pharaoh, and upon all his household, before our eyes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்நாளில் இருக்கிறதுபோல, நம்மை அவர் உயிரோடே காப்பதற்கும், எந்நாளும் நன்றாயிருக்கிறதற்கும், நம்முடைய தேவனாகிய கர்த்தருக்குப் பயந்து இந்த எல்லாக் கட்டளைகளின்படியேயும் செய்யக் கர்த்தர் நமக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[23. And he brought us out from thence, that he might bring us in, to give us the land which he swore unto our fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்நாளில் இருக்கிறதுபோல, நம்மை அவர் உயிரோடே காப்பதற்கும், எந்நாளும் நன்றாயிருக்கிறதற்கும், நம்முடைய தேவனாகிய கர்த்தருக்குப் பயந்து இந்த எல்லாக் கட்டளைகளின்படியேயும் செய்யக் கர்த்தர் நமக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[23. And he brought us out from thence, that he might bring us in, to give us the land which he swore unto our fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கட்டளையிட்டபடியே நாம் அவர் சமுகத்தில் இந்த எல்லாக்கட்டளைகளின்படியும் செய்யச் சாவதானமாயிருந்தால், நமக்கு நீதியாயிருக்கும் என்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[24. And the LORD commanded us to do all these statutes, to fear the LORD our God, for our good always, that he might preserve us alive, as it is at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4822,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கட்டளையிட்டபடியே நாம் அவர் சமுகத்தில் இந்த எல்லாக்கட்டளைகளின்படியும் செய்யச் சாவதானமாயிருந்தால், நமக்கு நீதியாயிருக்கும் என்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[24. And the LORD commanded us to do all these statutes, to fear the LORD our God, for our good always, that he might preserve us alive, as it is at this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the LORD commanded us to do all these statutes, to fear the LORD our God, for our good always, that he might preserve us alive, as it is at this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And it shall be our righteousness, if we observe to do all these commandments before the LORD our God, as he has commanded us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் சுதந்தரிக்கப்போகிற தேசத்திலே கைக்கொள்ளவதற்காக, உங்களுக்குப் போதிக்கவேண்டும் என்று உங்கள் தேவனாகிய கர்த்தர் கற்பித்த கற்பனைகளும் கட்டளைகளும் நியாயங்களும் இவைகளே.]]></a:t>
+              <a:t><![CDATA[2. That you might fear the LORD your God, to keep all his statutes and his commandments, which I command you, you, and your son, and your son's son, all the days of your life; and that your days may be prolonged.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And it shall be our righteousness, if we observe to do all these commandments before the LORD our God, as he has commanded us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் சுதந்தரிக்கப்போகிற தேசத்திலே கைக்கொள்ளவதற்காக, உங்களுக்குப் போதிக்கவேண்டும் என்று உங்கள் தேவனாகிய கர்த்தர் கற்பித்த கற்பனைகளும் கட்டளைகளும் நியாயங்களும் இவைகளே.]]></a:t>
+              <a:t><![CDATA[2. That you might fear the LORD your God, to keep all his statutes and his commandments, which I command you, you, and your son, and your son's son, all the days of your life; and that your days may be prolonged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலே, நீ நன்றாயிருப்பதற்கும், உன் பிதாக்களின் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி, பாலும் தேனும் ஓடுகிற தேசத்தில் நீ மிகவும் விருத்தியடைவதற்கும், அவைகளுக்குச் செவிகொடுத்து, அவைகளின்படி செய்யச் சாவதானமாயிரு.]]></a:t>
+              <a:t><![CDATA[3. Hear therefore, O Israel, and observe to do it; that it may be well with you, and that all of you may increase mightily, as the LORD God of your fathers has promised you, in the land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலே, நீ நன்றாயிருப்பதற்கும், உன் பிதாக்களின் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி, பாலும் தேனும் ஓடுகிற தேசத்தில் நீ மிகவும் விருத்தியடைவதற்கும், அவைகளுக்குச் செவிகொடுத்து, அவைகளின்படி செய்யச் சாவதானமாயிரு.]]></a:t>
+              <a:t><![CDATA[3. Hear therefore, O Israel, and observe to do it; that it may be well with you, and that all of you may increase mightily, as the LORD God of your fathers has promised you, in the land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலே, நீ நன்றாயிருப்பதற்கும், உன் பிதாக்களின் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி, பாலும் தேனும் ஓடுகிற தேசத்தில் நீ மிகவும் விருத்தியடைவதற்கும், அவைகளுக்குச் செவிகொடுத்து, அவைகளின்படி செய்யச் சாவதானமாயிரு.]]></a:t>
+              <a:t><![CDATA[3. Hear therefore, O Israel, and observe to do it; that it may be well with you, and that all of you may increase mightily, as the LORD God of your fathers has promised you, in the land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488614" r:id="rId1"/>
+    <p:sldLayoutId id="2474599146" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6145,78 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Hear, O Israel: The LORD our God is one LORD:]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலே, கேள்: நம்முடைய தேவனாகிய கர்த்தர் ஒருவரே கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And you shall love the LORD your God with all yours heart, and with all your soul, and with all]]></a:t>
+              <a:t><![CDATA[5. நீ உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும், உன் முழுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your might.]]></a:t>
+              <a:t><![CDATA[பலத்தோடும் அன்புகூருவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And these words, which I command you this day, shall be in yours heart:]]></a:t>
+              <a:t><![CDATA[6. இன்று நான் உனக்குக் கட்டளையிடுகிற இந்த வார்த்தைகளை உன் இருதயத்தில் இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And you shall teach them diligently unto your children, and shall talk of them when you sit in]]></a:t>
+              <a:t><![CDATA[7. நீ அவைகளை உன் பிள்ளைகளுக்குக் கருத்தாய்ப் போதித்து, நீ உன் வீட்டில் உட்கார்ந்திருக்கிறபோதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours house, and when you walk by the way, and when you lie down, and when you rise up.]]></a:t>
+              <a:t><![CDATA[வழியில் நடக்கிறபோதும், படுத்துக்கொள்ளுகிறபோதும், எழுந்திருக்கிறபோதும் அவைகளைக் குறித்துப் பேசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And you shall bind them for a sign upon yours hand, and they shall be as frontlets between yours]]></a:t>
+              <a:t><![CDATA[8. அவைகளை உன் கையின்மேல் அடையாளமாகக் கட்டிக்கொள்வாயாக; அவைகள் உன் கண்களுக்கு நடுவே ஞாபகக்குறியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eyes.]]></a:t>
+              <a:t><![CDATA[இருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And you shall write them upon the posts of your house, and on your gates.]]></a:t>
+              <a:t><![CDATA[9. அவைகளை உன் வீட்டு நிலைகளிலும், உன் வாசல்களிலும் எழுதுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And it shall be, when the LORD your God shall have brought you into the land which he swore unto]]></a:t>
+              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தர் உனக்குக் கொடுப்பேன் என்று ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களாகிய உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these are the commandments, the statutes, and the judgments, which the LORD your God]]></a:t>
+              <a:t><![CDATA[1. நீ உன் தேவனாகிய கர்த்தருக்குப் பயந்து, உயிரோடிருக்கும் நாளெல்லாம், நீயும் உன் குமாரனும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your fathers, to Abraham, to Isaac, and to Jacob, to give you great and goodly cities, which you]]></a:t>
+              <a:t><![CDATA[பிதாக்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்தில் உன்னைப் பிரவேசிக்கப்பண்ணும்போதும், நீ கட்டாத வசதியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[builded not,]]></a:t>
+              <a:t><![CDATA[பெரிய பட்டணங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And houses full of all good things, which you filled not, and wells dug, which you dug not,]]></a:t>
+              <a:t><![CDATA[11. நீ நிரப்பாத சகல நல்ல வஸ்துக்களாலும் நிரம்பிய வீடுகளையும், நீ வெட்டாமல் வெட்டப்பட்டிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vineyards and olive trees, which you planted not; when you shall have eaten and be full;]]></a:t>
+              <a:t><![CDATA[துரவுகளையும், நீ நடாத திராட்சத்தோட்டங்களையும் ஒலிவத்தோப்புகளையும், அவர் உனக்குக் கொடுப்பதினால், நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then beware lest you forget the LORD, which brought you forth out of the land of Egypt, from the]]></a:t>
+              <a:t><![CDATA[சாப்பிட்டுத் திர்ப்தியாகும்போதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of bondage.]]></a:t>
+              <a:t><![CDATA[12. நீ அடிமைப்பட்டிருந்த வீடாகிய எகிப்துதேசத்திலிருந்து உன்னைப் புறப்படப்பண்ணின கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. You shall fear the LORD your God, and serve him, and shall swear by his name.]]></a:t>
+              <a:t><![CDATA[மறவாதபடிக்கு எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. All of you shall not go after other gods, of the gods of the people which are round about you;]]></a:t>
+              <a:t><![CDATA[13. உன் தேவனாகிய கர்த்தருக்குப் பயந்து, அவருக்கே ஆராதனைசெய்து, அவருடைய நாமத்தைக்கொண்டே ஆணையிடுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. (For the LORD your God is a jealous God among you) lest the anger of the LORD your God be]]></a:t>
+              <a:t><![CDATA[14. உன் தேவனாகிய கர்த்தருடைய கோபம் உன்மேல் மூண்டு உன்னைப் பூமியில் வைக்காமல் அழித்துப்போடாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kindled against you, and destroy you from off the face of the earth.]]></a:t>
+              <a:t><![CDATA[உங்களைச் சுற்றிலும் இருக்கிற ஜனங்களின் தேவர்களாகிய அந்நிய தேவர்களைப் பின்பற்றாதிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded to teach you, that all of you might do them in the land where all of you go to possess it:]]></a:t>
+              <a:t><![CDATA[குமாரத்தியும், நான் உனக்கு விதிக்கிற அவருடைய எல்லாக் கற்பனைகளையும் கட்டளைகளையும் கைக்கொள்ளுகிறதினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. All of you shall not tempt the LORD your God, as all of you tempted him in Massah.]]></a:t>
+              <a:t><![CDATA[15. உன் நடுவிலிருக்கிற உன் தேவனாகிய கர்த்தர் எரிச்சலுள்ள தேவனாயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. All of you shall diligently keep the commandments of the LORD your God, and his testimonies, and]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் மாசாவிலே செய்ததுபோல, உங்கள் தேவனாகிய கர்த்தரைப் பரீட்சை பாராதிருப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his statutes, which he has commanded you.]]></a:t>
+              <a:t><![CDATA[17. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கற்பித்த அவருடைய கற்பனைகளையும் அவருடைய சாட்சிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And you shall do that which is right and good in the sight of the LORD: that it may be well with]]></a:t>
+              <a:t><![CDATA[அவருடைய கட்டளைகளையும் கருத்தாய்க் கைக்கொள்ளுவீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, and that you may go in and possess the good land which the LORD swore unto your fathers.]]></a:t>
+              <a:t><![CDATA[18. நீ நன்றாயிருக்கிறதற்கும், கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த நல்ல தேசத்தில் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. To cast out all yours enemies from before you, as the LORD has spoken.]]></a:t>
+              <a:t><![CDATA[பிரவேசித்து, அதைச் சுதந்தரிப்பதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And when your son asks you in time to come, saying, What mean the testimonies, and the statutes,]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் தாம் சொன்னபடி, உன் சத்துருக்களையெல்லாம் உன் முகத்திற்கு முன்பாகத் துரத்திவிடுவதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the judgments, which the LORD our God has commanded you?]]></a:t>
+              <a:t><![CDATA[நீ கர்த்தருடைய பார்வைக்குச் செம்மையும் நன்மையுமாய் இருக்கிறதைச் செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then you shall say unto your son, We were Pharaoh's bondmen in Egypt; and the LORD brought us]]></a:t>
+              <a:t><![CDATA[20. நாளைக்கு உன் புத்திரன்; நம்முடைய தேவனாகிய கர்த்தர் உங்களுக்குக் கட்டளையிட்ட இந்தச் சாட்சிகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of Egypt with a mighty hand:]]></a:t>
+              <a:t><![CDATA[கட்டளைகளும் நியாயங்களும் என்ன என்று உன்னிடத்தில் கேட்டால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That you might fear the LORD your God, to keep all his statutes and his commandments, which I]]></a:t>
+              <a:t><![CDATA[உன் வாழ்நாட்கள் நீடித்திருக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the LORD showed signs and wonders, great and sore, upon Egypt, upon Pharaoh, and upon all]]></a:t>
+              <a:t><![CDATA[21. நீ உன் புத்திரனை நோக்கி: நாங்கள் எகிப்திலே பார்வோனுக்கு அடிமைகளாயிருந்தோம்; கர்த்தர் பலத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his household, before our eyes:]]></a:t>
+              <a:t><![CDATA[கையினாலே எங்களை எகிப்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he brought us out from thence, that he might bring us in, to give us the land which he swore]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் எங்கள் கண்களுக்கு முன்பாக, எகிப்தின்மேலும் பார்வோன்மேலும் அவன் குடும்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto our fathers.]]></a:t>
+              <a:t><![CDATA[அனைத்தின்மேலும் கொடிதான பெரிய அடையாளங்களையும் அற்புதங்களையும் விளங்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the LORD commanded us to do all these statutes, to fear the LORD our God, for our good]]></a:t>
+              <a:t><![CDATA[23. தாம் நம்முடைய பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த தேசத்துக்கு எங்களை அழைத்துக்கொண்டுபோய், அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[always, that he might preserve us alive, as it is at this day.]]></a:t>
+              <a:t><![CDATA[நமக்குக் கொடுக்கும்படி எங்களை அவ்விடத்திலிருந்து புறப்படப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And it shall be our righteousness, if we observe to do all these commandments before the LORD]]></a:t>
+              <a:t><![CDATA[24. இந்நாளில் இருக்கிறதுபோல, நம்மை அவர் உயிரோடே காப்பதற்கும், எந்நாளும் நன்றாயிருக்கிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11633,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[our God, as he has commanded us.]]></a:t>
+              <a:t><![CDATA[நம்முடைய தேவனாகிய கர்த்தருக்குப் பயந்து இந்த எல்லாக் கட்டளைகளின்படியேயும் செய்யக் கர்த்தர் நமக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளையிட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நம்முடைய தேவனாகிய கர்த்தர் நமக்குக் கட்டளையிட்டபடியே நாம் அவர் சமுகத்தில் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[command you, you, and your son, and your son's son, all the days of your life; and that your days]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் சுதந்தரிக்கப்போகிற தேசத்திலே கைக்கொள்ளவதற்காக, உங்களுக்குப் போதிக்கவேண்டும் என்று உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லாக்கட்டளைகளின்படியும் செய்யச் சாவதானமாயிருந்தால், நமக்கு நீதியாயிருக்கும் என்று சொல்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may be prolonged.]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தர் கற்பித்த கற்பனைகளும் கட்டளைகளும் நியாயங்களும் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Hear therefore, O Israel, and observe to do it; that it may be well with you, and that all of you]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலே, நீ நன்றாயிருப்பதற்கும், உன் பிதாக்களின் தேவனாகிய கர்த்தர் உனக்குச் சொன்னபடி, பாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may increase mightily, as the LORD God of your fathers has promised you, in the land that flows with]]></a:t>
+              <a:t><![CDATA[தேனும் ஓடுகிற தேசத்தில் நீ மிகவும் விருத்தியடைவதற்கும், அவைகளுக்குச் செவிகொடுத்து, அவைகளின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[milk and honey.]]></a:t>
+              <a:t><![CDATA[செய்யச் சாவதானமாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>