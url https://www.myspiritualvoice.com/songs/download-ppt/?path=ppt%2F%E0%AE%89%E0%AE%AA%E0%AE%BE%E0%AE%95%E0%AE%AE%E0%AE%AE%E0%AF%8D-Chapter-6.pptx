--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -5773,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474599146" r:id="rId1"/>
+    <p:sldLayoutId id="2478604236" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12750,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>