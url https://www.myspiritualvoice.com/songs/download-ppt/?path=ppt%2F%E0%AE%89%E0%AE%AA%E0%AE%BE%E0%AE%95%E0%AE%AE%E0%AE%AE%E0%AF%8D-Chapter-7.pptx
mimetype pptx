--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -6677,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469193691" r:id="rId1"/>
+    <p:sldLayoutId id="2473089954" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14774,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>