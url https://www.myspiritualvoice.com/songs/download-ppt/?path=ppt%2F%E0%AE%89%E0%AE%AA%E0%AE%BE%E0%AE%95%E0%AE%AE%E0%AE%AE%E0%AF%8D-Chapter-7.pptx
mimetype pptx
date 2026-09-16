--- v1 (2026-07-15)
+++ v2 (2026-09-16)
@@ -107,50 +107,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +195,53 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +397,56 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகல ஜனங்களிலும் நீங்கள் திரட்சியான ஜனமென்று கர்த்தர் உங்கள்பேரில் அன்புவைத்து உங்களைத் தெரிந்துகொள்ளவில்லை; நீங்கள் சகல ஜனங்களிலும் கொஞ்சமாயிருந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. For they will turn away your son from following me, that they may serve other gods: so will the anger of the LORD be kindled against you, and destroy you suddenly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகல ஜனங்களிலும் நீங்கள் திரட்சியான ஜனமென்று கர்த்தர் உங்கள்பேரில் அன்புவைத்து உங்களைத் தெரிந்துகொள்ளவில்லை; நீங்கள் சகல ஜனங்களிலும் கொஞ்சமாயிருந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. But thus shall all of you deal with them; all of you shall destroy their altars, and break down their images, and cut down their groves, and burn their graven images with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் உங்களில் அன்புகூர்ந்ததினாலும், உங்கள் பிதாக்களுக்கு இட்ட ஆணையைக் காக்கவேண்டும் என்பதினாலும்; கர்த்தர் பலத்த கையினால் உங்களைப் புறப்படப்பண்ணி, அடிமைத்தன வீடாகிய எகிப்தினின்றும் அதின் ராஜாவான பார்வோனின் கையினின்றும் உங்களை மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[5. But thus shall all of you deal with them; all of you shall destroy their altars, and break down their images, and cut down their groves, and burn their graven images with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் உங்களில் அன்புகூர்ந்ததினாலும், உங்கள் பிதாக்களுக்கு இட்ட ஆணையைக் காக்கவேண்டும் என்பதினாலும்; கர்த்தர் பலத்த கையினால் உங்களைப் புறப்படப்பண்ணி, அடிமைத்தன வீடாகிய எகிப்தினின்றும் அதின் ராஜாவான பார்வோனின் கையினின்றும் உங்களை மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[6. For you are an holy people unto the LORD your God: the LORD your God has chosen you to be a special people unto himself, above all people that are upon the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் உங்களில் அன்புகூர்ந்ததினாலும், உங்கள் பிதாக்களுக்கு இட்ட ஆணையைக் காக்கவேண்டும் என்பதினாலும்; கர்த்தர் பலத்த கையினால் உங்களைப் புறப்படப்பண்ணி, அடிமைத்தன வீடாகிய எகிப்தினின்றும் அதின் ராஜாவான பார்வோனின் கையினின்றும் உங்களை மீட்டுக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[6. For you are an holy people unto the LORD your God: the LORD your God has chosen you to be a special people unto himself, above all people that are upon the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் உன் தேவனாகிய கர்த்தரே தேவன் என்றும், தம்மில் அன்புகூர்ந்து, தமது கற்பனைகளைக் கைக்கொள்ளுகிறவர்களுக்கு அவர் ஆயிரம் தலைமுறைமட்டும் உடன்படிக்கையையும் தயவையும் காக்கிற உண்மையுள்ள தேவன் என்றும்,]]></a:t>
+              <a:t><![CDATA[7. The LORD did not set his love upon you, nor choose you, because all of you were more in number than any people; for all of you were the few of all people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் உன் தேவனாகிய கர்த்தரே தேவன் என்றும், தம்மில் அன்புகூர்ந்து, தமது கற்பனைகளைக் கைக்கொள்ளுகிறவர்களுக்கு அவர் ஆயிரம் தலைமுறைமட்டும் உடன்படிக்கையையும் தயவையும் காக்கிற உண்மையுள்ள தேவன் என்றும்,]]></a:t>
+              <a:t><![CDATA[7. The LORD did not set his love upon you, nor choose you, because all of you were more in number than any people; for all of you were the few of all people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தம்மைப் பகைக்கிறவர்களுக்குப் பிரத்தியட்சமாய்ப் பதிலளித்து அவர்களை அழிப்பார் என்றும், தம்மைப் பகைக்கிறவனுக்கு அவர் தாமதியாமல் பிரத்தியட்சமாய்ப் பதிலளிப்பார் என்றும் நீ அறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[8. But because the LORD loved you, and because he would keep the oath which he had sworn unto your fathers, has the LORD brought you out with a mighty hand, and redeemed you out of the house of bondmen, from the hand of Pharaoh king of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தம்மைப் பகைக்கிறவர்களுக்குப் பிரத்தியட்சமாய்ப் பதிலளித்து அவர்களை அழிப்பார் என்றும், தம்மைப் பகைக்கிறவனுக்கு அவர் தாமதியாமல் பிரத்தியட்சமாய்ப் பதிலளிப்பார் என்றும் நீ அறியக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[8. But because the LORD loved you, and because he would keep the oath which he had sworn unto your fathers, has the LORD brought you out with a mighty hand, and redeemed you out of the house of bondmen, from the hand of Pharaoh king of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நீ செய்யும்படி நான் இன்று உனக்குக் கட்டளையிடுகிற கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[8. But because the LORD loved you, and because he would keep the oath which he had sworn unto your fathers, has the LORD brought you out with a mighty hand, and redeemed you out of the house of bondmen, from the hand of Pharaoh king of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களோடே சம்பந்தம் கலவாயாக; உன் குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடாமலும், அவர்கள் குமாரத்திகளைக் உன் குமாரருக்கும் கொள்ளாமலும் இருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[1. When the LORD your God shall bring you into the land where you go to possess it, and has cast out many nations before you, the Hittites, and the Girgashites, and the Amorites, and the Canaanites, and the Perizzites, and the Hivites, and the Jebusites, seven nations greater and mightier than you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நீ செய்யும்படி நான் இன்று உனக்குக் கட்டளையிடுகிற கற்பனைகளையும் கட்டளைகளையும் நியாயங்களையும் கைக்கொள்வாயாக.]]></a:t>
+              <a:t><![CDATA[9. Know therefore that the LORD your God, he is God, the faithful God, which keeps covenant and mercy with them that love him and keep his commandments to a thousand generations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த நியாயங்களை நீங்கள் கேட்டு, கைக்கொண்டு, அவைகளின்படி செய்வீர்களானால், அப்பொழுது உன் தேவனாகிய கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த உடன்படிக்கையையும் கிருபையையும் உனக்காகக் காத்து,]]></a:t>
+              <a:t><![CDATA[9. Know therefore that the LORD your God, he is God, the faithful God, which keeps covenant and mercy with them that love him and keep his commandments to a thousand generations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த நியாயங்களை நீங்கள் கேட்டு, கைக்கொண்டு, அவைகளின்படி செய்வீர்களானால், அப்பொழுது உன் தேவனாகிய கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த உடன்படிக்கையையும் கிருபையையும் உனக்காகக் காத்து,]]></a:t>
+              <a:t><![CDATA[9. Know therefore that the LORD your God, he is God, the faithful God, which keeps covenant and mercy with them that love him and keep his commandments to a thousand generations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த நியாயங்களை நீங்கள் கேட்டு, கைக்கொண்டு, அவைகளின்படி செய்வீர்களானால், அப்பொழுது உன் தேவனாகிய கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த உடன்படிக்கையையும் கிருபையையும் உனக்காகக் காத்து,]]></a:t>
+              <a:t><![CDATA[10. And repays them that hate him to their face, to destroy them: he will not be slack to him that hates him, he will repay him to his face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன்மேல் அன்பு வைத்து, உன்னை ஆசீர்வதித்து, உனக்குக் கொடுப்பேன் என்று உன் பிதாக்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்தில் உன்னைப் பெருகப்பண்ணி, உன் கர்ப்பக்கனியையும், உன் நிலத்தின் கனிகளாகிய உன் தானியத்தையும், உன் திராட்சரசத்தையும், உன் எண்ணெயையும், உன் மாடுகளின் பலனையும், உன் ஆட்டுமந்தைகளையும் ஆசீர்வதிப்பார்.]]></a:t>
+              <a:t><![CDATA[10. And repays them that hate him to their face, to destroy them: he will not be slack to him that hates him, he will repay him to his face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன்மேல் அன்பு வைத்து, உன்னை ஆசீர்வதித்து, உனக்குக் கொடுப்பேன் என்று உன் பிதாக்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்தில் உன்னைப் பெருகப்பண்ணி, உன் கர்ப்பக்கனியையும், உன் நிலத்தின் கனிகளாகிய உன் தானியத்தையும், உன் திராட்சரசத்தையும், உன் எண்ணெயையும், உன் மாடுகளின் பலனையும், உன் ஆட்டுமந்தைகளையும் ஆசீர்வதிப்பார்.]]></a:t>
+              <a:t><![CDATA[11. You shall therefore keep the commandments, and the statutes, and the judgments, which I command you this day, to do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன்மேல் அன்பு வைத்து, உன்னை ஆசீர்வதித்து, உனக்குக் கொடுப்பேன் என்று உன் பிதாக்களுக்கு ஆணையிட்டுக் கொடுத்த தேசத்தில் உன்னைப் பெருகப்பண்ணி, உன் கர்ப்பக்கனியையும், உன் நிலத்தின் கனிகளாகிய உன் தானியத்தையும், உன் திராட்சரசத்தையும், உன் எண்ணெயையும், உன் மாடுகளின் பலனையும், உன் ஆட்டுமந்தைகளையும் ஆசீர்வதிப்பார்.]]></a:t>
+              <a:t><![CDATA[11. You shall therefore keep the commandments, and the statutes, and the judgments, which I command you this day, to do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகல ஜனங்களைப் பார்க்கிலும் நீ ஆசீர்வதிக்கப்பட்டிருப்பாய்; உங்களுக்குள்ளும் உங்கள் மிருகஜீவன்களுக்குள்ளும் ஆணிலாகிலும் பெண்ணிலாகிலும் மலடிருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[12. Wherefore it shall come to pass, if all of you hearken to these judgments, and keep, and do them, that the LORD your God shall keep unto you the covenant and the mercy which he swore unto your fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகல ஜனங்களைப் பார்க்கிலும் நீ ஆசீர்வதிக்கப்பட்டிருப்பாய்; உங்களுக்குள்ளும் உங்கள் மிருகஜீவன்களுக்குள்ளும் ஆணிலாகிலும் பெண்ணிலாகிலும் மலடிருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[12. Wherefore it shall come to pass, if all of you hearken to these judgments, and keep, and do them, that the LORD your God shall keep unto you the covenant and the mercy which he swore unto your fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சகல நோய்களையும் உன்னைவிட்டு விலக்குவார்; உனக்குத் தெரிந்திருக்கிற எகிப்தியரின் கொடிய ரோகங்களில் ஒன்றும் உன்மேல் வரப்பண்ணாமல், உன்னைப் பகைக்கிற யாவர்மேலும் அவைகளை வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[13. And he will love you, and bless you, and multiply you: he will also bless the fruit of your womb, and the fruit of your land, your corn, and your wine, and yours oil, the increase of your cattle, and the flocks of your sheep, in the land which he swore unto your fathers to give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களோடே சம்பந்தம் கலவாயாக; உன் குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடாமலும், அவர்கள் குமாரத்திகளைக் உன் குமாரருக்கும் கொள்ளாமலும் இருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[1. When the LORD your God shall bring you into the land where you go to possess it, and has cast out many nations before you, the Hittites, and the Girgashites, and the Amorites, and the Canaanites, and the Perizzites, and the Hivites, and the Jebusites, seven nations greater and mightier than you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சகல நோய்களையும் உன்னைவிட்டு விலக்குவார்; உனக்குத் தெரிந்திருக்கிற எகிப்தியரின் கொடிய ரோகங்களில் ஒன்றும் உன்மேல் வரப்பண்ணாமல், உன்னைப் பகைக்கிற யாவர்மேலும் அவைகளை வரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[13. And he will love you, and bless you, and multiply you: he will also bless the fruit of your womb, and the fruit of your land, your corn, and your wine, and yours oil, the increase of your cattle, and the flocks of your sheep, in the land which he swore unto your fathers to give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் தேவனாகிய கர்த்தர் உன்னிடத்தில் ஒப்புக்கொடுக்கும் சகல ஜனங்களையும் நிர்மூலமாக்கக்கடவாய்; உன் கண் அவர்களுக்கு இரங்காதிருப்பதாக; அவர்கள் தேவர்களை நீ சேவியாமல் இருப்பாயாக; அது உனக்குக் கண்ணியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. And he will love you, and bless you, and multiply you: he will also bless the fruit of your womb, and the fruit of your land, your corn, and your wine, and yours oil, the increase of your cattle, and the flocks of your sheep, in the land which he swore unto your fathers to give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் தேவனாகிய கர்த்தர் உன்னிடத்தில் ஒப்புக்கொடுக்கும் சகல ஜனங்களையும் நிர்மூலமாக்கக்கடவாய்; உன் கண் அவர்களுக்கு இரங்காதிருப்பதாக; அவர்கள் தேவர்களை நீ சேவியாமல் இருப்பாயாக; அது உனக்குக் கண்ணியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. And he will love you, and bless you, and multiply you: he will also bless the fruit of your womb, and the fruit of your land, your corn, and your wine, and yours oil, the increase of your cattle, and the flocks of your sheep, in the land which he swore unto your fathers to give you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த ஜாதிகள் என்னிலும் ஜனம் பெருத்தவைகள், நான் அவர்களைத் துரத்திவிடுவது எப்படி என்று உன் இருதயத்தில் சொல்லிக்கொண்டாயானால்,]]></a:t>
+              <a:t><![CDATA[14. You shall be blessed above all people: there shall not be male or female barren among you, or among your cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் பார்வோனுக்கும் எகிப்தியர் யாவருக்கும் செய்ததையும்,]]></a:t>
+              <a:t><![CDATA[14. You shall be blessed above all people: there shall not be male or female barren among you, or among your cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் பார்வோனுக்கும் எகிப்தியர் யாவருக்கும் செய்ததையும்,]]></a:t>
+              <a:t><![CDATA[15. And the LORD will take away from you all sickness, and will put none of the evil diseases of Egypt, which you know, upon you; but will lay them upon all them that hate you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் கண்கள் கண்ட பெரிய சோதனைகளையும், அடையாளங்களையும் அற்புதங்களையும், உன் தேவனாகிய கர்த்தர் உன்னைப் புறப்படப்பண்ணிக் காண்பித்த பலத்த கையையும் ஓங்கிய புயத்தையும் நன்றாய் நினைத்து, அவர்களுக்குப் பயப்படாதிரு; நீ பார்த்துப் பயப்படுகிற எல்லா ஜனங்களுக்கும் உன் தேவனாகிய கர்த்தர் அப்படியே செய்வார்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD will take away from you all sickness, and will put none of the evil diseases of Egypt, which you know, upon you; but will lay them upon all them that hate you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் கண்கள் கண்ட பெரிய சோதனைகளையும், அடையாளங்களையும் அற்புதங்களையும், உன் தேவனாகிய கர்த்தர் உன்னைப் புறப்படப்பண்ணிக் காண்பித்த பலத்த கையையும் ஓங்கிய புயத்தையும் நன்றாய் நினைத்து, அவர்களுக்குப் பயப்படாதிரு; நீ பார்த்துப் பயப்படுகிற எல்லா ஜனங்களுக்கும் உன் தேவனாகிய கர்த்தர் அப்படியே செய்வார்.]]></a:t>
+              <a:t><![CDATA[16. And you shall consume all the people which the LORD your God shall deliver you; yours eye shall have no pity upon them: neither shall you serve their gods; for that will be a snare unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் கண்கள் கண்ட பெரிய சோதனைகளையும், அடையாளங்களையும் அற்புதங்களையும், உன் தேவனாகிய கர்த்தர் உன்னைப் புறப்படப்பண்ணிக் காண்பித்த பலத்த கையையும் ஓங்கிய புயத்தையும் நன்றாய் நினைத்து, அவர்களுக்குப் பயப்படாதிரு; நீ பார்த்துப் பயப்படுகிற எல்லா ஜனங்களுக்கும் உன் தேவனாகிய கர்த்தர் அப்படியே செய்வார்.]]></a:t>
+              <a:t><![CDATA[16. And you shall consume all the people which the LORD your God shall deliver you; yours eye shall have no pity upon them: neither shall you serve their gods; for that will be a snare unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மீதியாயிருந்து உனக்குத் தப்பி ஒளித்துக்கொள்ளுகிறவர்களும் அழிந்துபோகுமட்டும் உன் தேவனாகிய கர்த்தர் அவர்களுக்குள்ளே குளவிகளை அனுப்புவார்.]]></a:t>
+              <a:t><![CDATA[16. And you shall consume all the people which the LORD your God shall deliver you; yours eye shall have no pity upon them: neither shall you serve their gods; for that will be a snare unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்னைப் பின்பற்றாமல், அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்கள் உன் குமாரரை விலகப்பண்ணுவார்கள்; அப்பொழுது கர்த்தருடைய கோபம் உங்கள்மேல் மூண்டு, உங்களைச் சீக்கிரத்தில் அழிக்கும்.]]></a:t>
+              <a:t><![CDATA[1. When the LORD your God shall bring you into the land where you go to possess it, and has cast out many nations before you, the Hittites, and the Girgashites, and the Amorites, and the Canaanites, and the Perizzites, and the Hivites, and the Jebusites, seven nations greater and mightier than you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மீதியாயிருந்து உனக்குத் தப்பி ஒளித்துக்கொள்ளுகிறவர்களும் அழிந்துபோகுமட்டும் உன் தேவனாகிய கர்த்தர் அவர்களுக்குள்ளே குளவிகளை அனுப்புவார்.]]></a:t>
+              <a:t><![CDATA[17. If you shall say in yours heart, These nations are more than I; how can I dispossess them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களைப் பார்த்துப் பயப்படவேண்டாம்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குள்ளே இருக்கிறார், அவர் வல்லமையும் பயங்கரமுமான தேவன்.]]></a:t>
+              <a:t><![CDATA[17. If you shall say in yours heart, These nations are more than I; how can I dispossess them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களைப் பார்த்துப் பயப்படவேண்டாம்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குள்ளே இருக்கிறார், அவர் வல்லமையும் பயங்கரமுமான தேவன்.]]></a:t>
+              <a:t><![CDATA[18. You shall not be afraid of them: but shall well remember what the LORD your God did unto Pharaoh, and unto all Egypt;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த ஜாதிகளை உன் தேவனாகிய கர்த்தர் கொஞ்சம் கொஞ்சமாய் உன்னைவிட்டுத் துரத்திவிடுவார்; நீ அவர்களை ஒருமிக்க நிர்மூலமாக்கவேண்டாம்; நிர்மூலமாக்கினால் காட்டுமிருகங்கள் உன்னிடத்தில் பெருகிப்போகும்.]]></a:t>
+              <a:t><![CDATA[19. The great temptations which yours eyes saw, and the signs, and the wonders, and the mighty hand, and the stretched out arm, whereby the LORD your God brought you out: so shall the LORD your God do unto all the people of whom you are afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த ஜாதிகளை உன் தேவனாகிய கர்த்தர் கொஞ்சம் கொஞ்சமாய் உன்னைவிட்டுத் துரத்திவிடுவார்; நீ அவர்களை ஒருமிக்க நிர்மூலமாக்கவேண்டாம்; நிர்மூலமாக்கினால் காட்டுமிருகங்கள் உன்னிடத்தில் பெருகிப்போகும்.]]></a:t>
+              <a:t><![CDATA[19. The great temptations which yours eyes saw, and the signs, and the wonders, and the mighty hand, and the stretched out arm, whereby the LORD your God brought you out: so shall the LORD your God do unto all the people of whom you are afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் தேவனாகிய கர்த்தர் அவர்களை உன்னிடத்தில் ஒப்புக்கொடுத்து, அவர்கள் அழியுமட்டும் அவர்களை மிகவும் கலங்கடிப்பார்.]]></a:t>
+              <a:t><![CDATA[19. The great temptations which yours eyes saw, and the signs, and the wonders, and the mighty hand, and the stretched out arm, whereby the LORD your God brought you out: so shall the LORD your God do unto all the people of whom you are afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் தேவனாகிய கர்த்தர் அவர்களை உன்னிடத்தில் ஒப்புக்கொடுத்து, அவர்கள் அழியுமட்டும் அவர்களை மிகவும் கலங்கடிப்பார்.]]></a:t>
+              <a:t><![CDATA[20. Moreover the LORD your God will send the hornet among them, until they that are left, and hide themselves from you, be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களுடைய ராஜாக்களை உன் கையில் ஒப்புக்கொடுப்பார்; அவர்கள் பேர் வானத்தின்கீழ் இராதபடிக்கு அவர்களைச் சங்கரிக்கக் கடவாய்; நீ அவர்களைச் சங்கரித்துத் தீருமட்டும் ஒருவரும் உனக்கு எதிர்த்து நிற்கமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Moreover the LORD your God will send the hornet among them, until they that are left, and hide themselves from you, be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களுடைய ராஜாக்களை உன் கையில் ஒப்புக்கொடுப்பார்; அவர்கள் பேர் வானத்தின்கீழ் இராதபடிக்கு அவர்களைச் சங்கரிக்கக் கடவாய்; நீ அவர்களைச் சங்கரித்துத் தீருமட்டும் ஒருவரும் உனக்கு எதிர்த்து நிற்கமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. You shall not be affrighted at them: for the LORD your God is among you, a mighty God and terrible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் தேவர்களின் விக்கிரகங்களை அக்கினியினால் சுட்டெரிக்கக்கடவாய்; நீ அவைகளால் சிக்கிக்கொள்ளாதபடிக்கு, அவைகளில் இருக்கிற வெள்ளியையும் பொன்னையும் இச்சியாமலும், அதை எடுத்துக்கொள்ளாமலும் இருப்பாயாக; அவைகள் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[21. You shall not be affrighted at them: for the LORD your God is among you, a mighty God and terrible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்னைப் பின்பற்றாமல், அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்கள் உன் குமாரரை விலகப்பண்ணுவார்கள்; அப்பொழுது கர்த்தருடைய கோபம் உங்கள்மேல் மூண்டு, உங்களைச் சீக்கிரத்தில் அழிக்கும்.]]></a:t>
+              <a:t><![CDATA[2. And when the LORD your God shall deliver them before you; you shall strike them, and utterly destroy them; you shall make no covenant with them, nor show mercy unto them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் தேவர்களின் விக்கிரகங்களை அக்கினியினால் சுட்டெரிக்கக்கடவாய்; நீ அவைகளால் சிக்கிக்கொள்ளாதபடிக்கு, அவைகளில் இருக்கிற வெள்ளியையும் பொன்னையும் இச்சியாமலும், அதை எடுத்துக்கொள்ளாமலும் இருப்பாயாக; அவைகள் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[22. And the LORD your God will put out those nations before you by little and little: you may not consume them at once, lest the beasts of the field increase upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் தேவர்களின் விக்கிரகங்களை அக்கினியினால் சுட்டெரிக்கக்கடவாய்; நீ அவைகளால் சிக்கிக்கொள்ளாதபடிக்கு, அவைகளில் இருக்கிற வெள்ளியையும் பொன்னையும் இச்சியாமலும், அதை எடுத்துக்கொள்ளாமலும் இருப்பாயாக; அவைகள் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவைகள்.]]></a:t>
+              <a:t><![CDATA[22. And the LORD your God will put out those nations before you by little and little: you may not consume them at once, lest the beasts of the field increase upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவைகளைபோல நீ சாபத்துக்குள்ளாகாதபடி அருவருப்பானதை உன்வீட்டிலே கொண்டுபோகாயாக; அதைச் சீ என்று வெறுத்து முற்றிலும் அருவருக்கக் கடவாய், அது சாபத்திற்குள்ளானது.]]></a:t>
+              <a:t><![CDATA[23. But the LORD your God shall deliver them unto you, and shall destroy them with a mighty destruction, until they be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவைகளைபோல நீ சாபத்துக்குள்ளாகாதபடி அருவருப்பானதை உன்வீட்டிலே கொண்டுபோகாயாக; அதைச் சீ என்று வெறுத்து முற்றிலும் அருவருக்கக் கடவாய், அது சாபத்திற்குள்ளானது.]]></a:t>
+              <a:t><![CDATA[23. But the LORD your God shall deliver them unto you, and shall destroy them with a mighty destruction, until they be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் உன்னைப் பிரவேசிக்கப்பண்ணி, உன்னைப்பார்க்கிலும் ஜனம் பெருத்த ஜாதிகளாகிய ஏத்தியர், கிர்காசியர், எமோரியர், கானானியர் பெரிசியர், ஏவியர், எபூசியர் என்னும் ஏழு பலத்த ஜாதிகளை உனக்கு முன்பாகத் துரத்தி]]></a:t>
+              <a:t><![CDATA[24. And he shall deliver their kings into yours hand, and you shall destroy their name from under heaven: there shall no man be able to stand before you, until you have destroyed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் உன்னைப் பிரவேசிக்கப்பண்ணி, உன்னைப்பார்க்கிலும் ஜனம் பெருத்த ஜாதிகளாகிய ஏத்தியர், கிர்காசியர், எமோரியர், கானானியர் பெரிசியர், ஏவியர், எபூசியர் என்னும் ஏழு பலத்த ஜாதிகளை உனக்கு முன்பாகத் துரத்தி]]></a:t>
+              <a:t><![CDATA[24. And he shall deliver their kings into yours hand, and you shall destroy their name from under heaven: there shall no man be able to stand before you, until you have destroyed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் உன்னைப் பிரவேசிக்கப்பண்ணி, உன்னைப்பார்க்கிலும் ஜனம் பெருத்த ஜாதிகளாகிய ஏத்தியர், கிர்காசியர், எமோரியர், கானானியர் பெரிசியர், ஏவியர், எபூசியர் என்னும் ஏழு பலத்த ஜாதிகளை உனக்கு முன்பாகத் துரத்தி]]></a:t>
+              <a:t><![CDATA[24. And he shall deliver their kings into yours hand, and you shall destroy their name from under heaven: there shall no man be able to stand before you, until you have destroyed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் அவர்களை உன்னிடத்தில் ஒப்புக்கொடுக்கும்போது, அவர்களை முறிய அடித்து, அவர்களைச் சங்காரம் பண்ணக்கடவாய்; அவர்களோடே உடன்படிக்கைபண்ணவும் அவர்களுக்கு இரங்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[25. The graven images of their gods shall all of you burn with fire: you shall not desire the silver or gold that is on them, nor take it unto you, lest you be snared therin: for it is an abomination to the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6174,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் அவர்களை உன்னிடத்தில் ஒப்புக்கொடுக்கும்போது, அவர்களை முறிய அடித்து, அவர்களைச் சங்காரம் பண்ணக்கடவாய்; அவர்களோடே உடன்படிக்கைபண்ணவும் அவர்களுக்கு இரங்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[25. The graven images of their gods shall all of you burn with fire: you shall not desire the silver or gold that is on them, nor take it unto you, lest you be snared therin: for it is an abomination to the LORD your God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. The graven images of their gods shall all of you burn with fire: you shall not desire the silver or gold that is on them, nor take it unto you, lest you be snared therin: for it is an abomination to the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் அவர்களுக்குச் செய்யவேண்டியது என்னவென்றால்: அவர்கள் பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை வெட்டி, அவர்கள் விக்கிரகங்களை அக்கினியிலே எரித்துப்போடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. And when the LORD your God shall deliver them before you; you shall strike them, and utterly destroy them; you shall make no covenant with them, nor show mercy unto them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Neither shall you bring an abomination into yours house, lest you be a cursed thing like it: but you shall utterly detest it, and you shall utterly detest it; for it is a cursed thing.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Neither shall you bring an abomination into yours house, lest you be a cursed thing like it: but you shall utterly detest it, and you shall utterly detest it; for it is a cursed thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் அவர்களுக்குச் செய்யவேண்டியது என்னவென்றால்: அவர்கள் பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை வெட்டி, அவர்கள் விக்கிரகங்களை அக்கினியிலே எரித்துப்போடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. Neither shall you make marriages with them; your daughter you shall not give unto his son, nor his daughter shall you take unto your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ உன் தேவனாகிய கர்த்தருக்குப் பரிசுத்த ஜனம், பூச்சக்கரத்திலுள்ள எல்லா ஜனங்களிலும் உன் தேவனாகிய கர்த்தர் உன்னைத் தமக்குச் தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[3. Neither shall you make marriages with them; your daughter you shall not give unto his son, nor his daughter shall you take unto your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ உன் தேவனாகிய கர்த்தருக்குப் பரிசுத்த ஜனம், பூச்சக்கரத்திலுள்ள எல்லா ஜனங்களிலும் உன் தேவனாகிய கர்த்தர் உன்னைத் தமக்குச் தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[4. For they will turn away your son from following me, that they may serve other gods: so will the anger of the LORD be kindled against you, and destroy you suddenly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089954" r:id="rId1"/>
+    <p:sldLayoutId id="2478604208" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7484,78 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The LORD did not set his love upon you, nor choose you, because all of you were more in number]]></a:t>
+              <a:t><![CDATA[அப்பொழுது கர்த்தருடைய கோபம் உங்கள்மேல் மூண்டு, உங்களைச் சீக்கிரத்தில் அழிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[than any people; for all of you were the few of all people:]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் அவர்களுக்குச் செய்யவேண்டியது என்னவென்றால்: அவர்கள் பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But because the LORD loved you, and because he would keep the oath which he had sworn unto your]]></a:t>
+              <a:t><![CDATA[தகர்த்து, அவர்கள் தோப்புகளை வெட்டி, அவர்கள் விக்கிரகங்களை அக்கினியிலே எரித்துப்போடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, has the LORD brought you out with a mighty hand, and redeemed you out of the house of]]></a:t>
+              <a:t><![CDATA[6. நீ உன் தேவனாகிய கர்த்தருக்குப் பரிசுத்த ஜனம், பூச்சக்கரத்திலுள்ள எல்லா ஜனங்களிலும் உன் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bondmen, from the hand of Pharaoh king of Egypt.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உன்னைத் தமக்குச் தெரிந்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Know therefore that the LORD your God, he is God, the faithful God, which keeps covenant and]]></a:t>
+              <a:t><![CDATA[7. சகல ஜனங்களிலும் நீங்கள் திரட்சியான ஜனமென்று கர்த்தர் உங்கள்பேரில் அன்புவைத்து உங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mercy with them that love him and keep his commandments to a thousand generations;]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளவில்லை; நீங்கள் சகல ஜனங்களிலும் கொஞ்சமாயிருந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And repays them that hate him to their face, to destroy them: he will not be slack to him that]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் உங்களில் அன்புகூர்ந்ததினாலும், உங்கள் பிதாக்களுக்கு இட்ட ஆணையைக் காக்கவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hates him, he will repay him to his face.]]></a:t>
+              <a:t><![CDATA[என்பதினாலும்; கர்த்தர் பலத்த கையினால் உங்களைப் புறப்படப்பண்ணி, அடிமைத்தன வீடாகிய எகிப்தினின்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. You shall therefore keep the commandments, and the statutes, and the judgments, which I command]]></a:t>
+              <a:t><![CDATA[அதின் ராஜாவான பார்வோனின் கையினின்றும் உங்களை மீட்டுக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Neither shall you make marriages with them; your daughter you shall not give unto his son, nor]]></a:t>
+              <a:t><![CDATA[1. நீ சுதந்தரிக்கப்போகிற தேசத்தில் உன் தேவனாகிய கர்த்தர் உன்னைப் பிரவேசிக்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you this day, to do them.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் உன் தேவனாகிய கர்த்தரே தேவன் என்றும், தம்மில் அன்புகூர்ந்து, தமது கற்பனைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Wherefore it shall come to pass, if all of you hearken to these judgments, and keep, and do]]></a:t>
+              <a:t><![CDATA[கைக்கொள்ளுகிறவர்களுக்கு அவர் ஆயிரம் தலைமுறைமட்டும் உடன்படிக்கையையும் தயவையும் காக்கிற உண்மையுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, that the LORD your God shall keep unto you the covenant and the mercy which he swore unto your]]></a:t>
+              <a:t><![CDATA[தேவன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers:]]></a:t>
+              <a:t><![CDATA[10. தம்மைப் பகைக்கிறவர்களுக்குப் பிரத்தியட்சமாய்ப் பதிலளித்து அவர்களை அழிப்பார் என்றும், தம்மைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he will love you, and bless you, and multiply you: he will also bless the fruit of your]]></a:t>
+              <a:t><![CDATA[பகைக்கிறவனுக்கு அவர் தாமதியாமல் பிரத்தியட்சமாய்ப் பதிலளிப்பார் என்றும் நீ அறியக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[womb, and the fruit of your land, your corn, and your wine, and yours oil, the increase of your]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் நீ செய்யும்படி நான் இன்று உனக்குக் கட்டளையிடுகிற கற்பனைகளையும் கட்டளைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle, and the flocks of your sheep, in the land which he swore unto your fathers to give you.]]></a:t>
+              <a:t><![CDATA[நியாயங்களையும் கைக்கொள்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. You shall be blessed above all people: there shall not be male or female barren among you, or]]></a:t>
+              <a:t><![CDATA[12. இந்த நியாயங்களை நீங்கள் கேட்டு, கைக்கொண்டு, அவைகளின்படி செய்வீர்களானால், அப்பொழுது உன் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among your cattle.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உன் பிதாக்களுக்கு ஆணையிட்டுக்கொடுத்த உடன்படிக்கையையும் கிருபையையும் உனக்காகக் காத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the LORD will take away from you all sickness, and will put none of the evil diseases of]]></a:t>
+              <a:t><![CDATA[13. உன்மேல் அன்பு வைத்து, உன்னை ஆசீர்வதித்து, உனக்குக் கொடுப்பேன் என்று உன் பிதாக்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his daughter shall you take unto your son.]]></a:t>
+              <a:t><![CDATA[உன்னைப்பார்க்கிலும் ஜனம் பெருத்த ஜாதிகளாகிய ஏத்தியர், கிர்காசியர், எமோரியர், கானானியர் பெரிசியர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt, which you know, upon you; but will lay them upon all them that hate you.]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுக் கொடுத்த தேசத்தில் உன்னைப் பெருகப்பண்ணி, உன் கர்ப்பக்கனியையும், உன் நிலத்தின் கனிகளாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And you shall consume all the people which the LORD your God shall deliver you; yours eye shall]]></a:t>
+              <a:t><![CDATA[உன் தானியத்தையும், உன் திராட்சரசத்தையும், உன் எண்ணெயையும், உன் மாடுகளின் பலனையும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have no pity upon them: neither shall you serve their gods; for that will be a snare unto you.]]></a:t>
+              <a:t><![CDATA[ஆட்டுமந்தைகளையும் ஆசீர்வதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. If you shall say in yours heart, These nations are more than I; how can I dispossess them?]]></a:t>
+              <a:t><![CDATA[14. சகல ஜனங்களைப் பார்க்கிலும் நீ ஆசீர்வதிக்கப்பட்டிருப்பாய்; உங்களுக்குள்ளும் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. You shall not be afraid of them: but shall well remember what the LORD your God did unto]]></a:t>
+              <a:t><![CDATA[மிருகஜீவன்களுக்குள்ளும் ஆணிலாகிலும் பெண்ணிலாகிலும் மலடிருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pharaoh, and unto all Egypt;]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் சகல நோய்களையும் உன்னைவிட்டு விலக்குவார்; உனக்குத் தெரிந்திருக்கிற எகிப்தியரின் கொடிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The great temptations which yours eyes saw, and the signs, and the wonders, and the mighty hand,]]></a:t>
+              <a:t><![CDATA[ரோகங்களில் ஒன்றும் உன்மேல் வரப்பண்ணாமல், உன்னைப் பகைக்கிற யாவர்மேலும் அவைகளை வரப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the stretched out arm, whereby the LORD your God brought you out: so shall the LORD your God do]]></a:t>
+              <a:t><![CDATA[16. உன் தேவனாகிய கர்த்தர் உன்னிடத்தில் ஒப்புக்கொடுக்கும் சகல ஜனங்களையும் நிர்மூலமாக்கக்கடவாய்; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto all the people of whom you are afraid.]]></a:t>
+              <a:t><![CDATA[கண் அவர்களுக்கு இரங்காதிருப்பதாக; அவர்கள் தேவர்களை நீ சேவியாமல் இருப்பாயாக; அது உனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Moreover the LORD your God will send the hornet among them, until they that are left, and hide]]></a:t>
+              <a:t><![CDATA[கண்ணியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For they will turn away your son from following me, that they may serve other gods: so will the]]></a:t>
+              <a:t><![CDATA[ஏவியர், எபூசியர் என்னும் ஏழு பலத்த ஜாதிகளை உனக்கு முன்பாகத் துரத்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[themselves from you, be destroyed.]]></a:t>
+              <a:t><![CDATA[17. அந்த ஜாதிகள் என்னிலும் ஜனம் பெருத்தவைகள், நான் அவர்களைத் துரத்திவிடுவது எப்படி என்று உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. You shall not be affrighted at them: for the LORD your God is among you, a mighty God and]]></a:t>
+              <a:t><![CDATA[இருதயத்தில் சொல்லிக்கொண்டாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[terrible.]]></a:t>
+              <a:t><![CDATA[18. உன் தேவனாகிய கர்த்தர் பார்வோனுக்கும் எகிப்தியர் யாவருக்கும் செய்ததையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the LORD your God will put out those nations before you by little and little: you may not]]></a:t>
+              <a:t><![CDATA[19. உன் கண்கள் கண்ட பெரிய சோதனைகளையும், அடையாளங்களையும் அற்புதங்களையும், உன் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consume them at once, lest the beasts of the field increase upon you.]]></a:t>
+              <a:t><![CDATA[உன்னைப் புறப்படப்பண்ணிக் காண்பித்த பலத்த கையையும் ஓங்கிய புயத்தையும் நன்றாய் நினைத்து, அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But the LORD your God shall deliver them unto you, and shall destroy them with a mighty]]></a:t>
+              <a:t><![CDATA[பயப்படாதிரு; நீ பார்த்துப் பயப்படுகிற எல்லா ஜனங்களுக்கும் உன் தேவனாகிய கர்த்தர் அப்படியே செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destruction, until they be destroyed.]]></a:t>
+              <a:t><![CDATA[20. மீதியாயிருந்து உனக்குத் தப்பி ஒளித்துக்கொள்ளுகிறவர்களும் அழிந்துபோகுமட்டும் உன் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he shall deliver their kings into yours hand, and you shall destroy their name from under]]></a:t>
+              <a:t><![CDATA[கர்த்தர் அவர்களுக்குள்ளே குளவிகளை அனுப்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven: there shall no man be able to stand before you, until you have destroyed them.]]></a:t>
+              <a:t><![CDATA[21. அவர்களைப் பார்த்துப் பயப்படவேண்டாம்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குள்ளே இருக்கிறார், அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. The graven images of their gods shall all of you burn with fire: you shall not desire the silver]]></a:t>
+              <a:t><![CDATA[வல்லமையும் பயங்கரமுமான தேவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[anger of the LORD be kindled against you, and destroy you suddenly.]]></a:t>
+              <a:t><![CDATA[2. உன் தேவனாகிய கர்த்தர் அவர்களை உன்னிடத்தில் ஒப்புக்கொடுக்கும்போது, அவர்களை முறிய அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[or gold that is on them, nor take it unto you, lest you be snared therin: for it is an abomination]]></a:t>
+              <a:t><![CDATA[22. அந்த ஜாதிகளை உன் தேவனாகிய கர்த்தர் கொஞ்சம் கொஞ்சமாய் உன்னைவிட்டுத் துரத்திவிடுவார்; நீ அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the LORD your God.]]></a:t>
+              <a:t><![CDATA[ஒருமிக்க நிர்மூலமாக்கவேண்டாம்; நிர்மூலமாக்கினால் காட்டுமிருகங்கள் உன்னிடத்தில் பெருகிப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Neither shall you bring an abomination into yours house, lest you be a cursed thing like it: but]]></a:t>
+              <a:t><![CDATA[23. உன் தேவனாகிய கர்த்தர் அவர்களை உன்னிடத்தில் ஒப்புக்கொடுத்து, அவர்கள் அழியுமட்டும் அவர்களை மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall utterly detest it, and you shall utterly detest it; for it is a cursed thing.]]></a:t>
+              <a:t><![CDATA[கலங்கடிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. When the LORD your God shall bring you into the land where you go to possess it, and has cast out]]></a:t>
+              <a:t><![CDATA[24. அவர்களுடைய ராஜாக்களை உன் கையில் ஒப்புக்கொடுப்பார்; அவர்கள் பேர் வானத்தின்கீழ் இராதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[many nations before you, the Hittites, and the Girgashites, and the Amorites, and the Canaanites,]]></a:t>
+              <a:t><![CDATA[அவர்களைச் சங்கரிக்கக் கடவாய்; நீ அவர்களைச் சங்கரித்துத் தீருமட்டும் ஒருவரும் உனக்கு எதிர்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the Perizzites, and the Hivites, and the Jebusites, seven nations greater and mightier than you;]]></a:t>
+              <a:t><![CDATA[நிற்கமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And when the LORD your God shall deliver them before you; you shall strike them, and utterly]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் தேவர்களின் விக்கிரகங்களை அக்கினியினால் சுட்டெரிக்கக்கடவாய்; நீ அவைகளால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14548,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroy them; you shall make no covenant with them, nor show mercy unto them:]]></a:t>
+              <a:t><![CDATA[சிக்கிக்கொள்ளாதபடிக்கு, அவைகளில் இருக்கிற வெள்ளியையும் பொன்னையும் இச்சியாமலும், அதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எடுத்துக்கொள்ளாமலும் இருப்பாயாக; அவைகள் உன் தேவனாகிய கர்த்தருக்கு அருவருப்பானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But thus shall all of you deal with them; all of you shall destroy their altars, and break down]]></a:t>
+              <a:t><![CDATA[அவர்களைச் சங்காரம் பண்ணக்கடவாய்; அவர்களோடே உடன்படிக்கைபண்ணவும் அவர்களுக்கு இரங்கவும் வேண்டாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவைகளைபோல நீ சாபத்துக்குள்ளாகாதபடி அருவருப்பானதை உன்வீட்டிலே கொண்டுபோகாயாக; அதைச் சீ என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெறுத்து முற்றிலும் அருவருக்கக் கடவாய், அது சாபத்திற்குள்ளானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their images, and cut down their groves, and burn their graven images with fire.]]></a:t>
+              <a:t><![CDATA[3. அவர்களோடே சம்பந்தம் கலவாயாக; உன் குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடாமலும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For you are an holy people unto the LORD your God: the LORD your God has chosen you to be a]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளைக் உன் குமாரருக்கும் கொள்ளாமலும் இருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[special people unto himself, above all people that are upon the face of the earth.]]></a:t>
+              <a:t><![CDATA[4. என்னைப் பின்பற்றாமல், அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்கள் உன் குமாரரை விலகப்பண்ணுவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>