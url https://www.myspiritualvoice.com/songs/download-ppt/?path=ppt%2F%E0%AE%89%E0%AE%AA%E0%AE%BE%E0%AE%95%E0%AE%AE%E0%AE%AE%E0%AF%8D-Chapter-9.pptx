--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -127,50 +127,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +223,52 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +434,55 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் தேவனாகிய கர்த்தர் அவர்களை உனக்கு முன்பாகத்துரத்துகையில், நீ உன் இருதயத்திலே: என் நீதியினிமித்தம் இந்த தேசத்தைச் சுதந்தரித்துக்கொள்ளும்படி கர்த்தர் என்னை அழைத்துவந்தார் என்று சொல்லாயாக; அந்த ஜாதிகளுடைய ஆகாமியத்தினிமித்தமே கர்த்தர் அவர்களை உனக்கு முன்பாகத் துரத்தி விடுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Speak not you in yours heart, after that the LORD your God has cast them out from before you, saying, For my righteousness the LORD has brought me in to possess this land: but for the wickedness of these nations the LORD does drive them out from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் தேவனாகிய கர்த்தர் அவர்களை உனக்கு முன்பாகத்துரத்துகையில், நீ உன் இருதயத்திலே: என் நீதியினிமித்தம் இந்த தேசத்தைச் சுதந்தரித்துக்கொள்ளும்படி கர்த்தர் என்னை அழைத்துவந்தார் என்று சொல்லாயாக; அந்த ஜாதிகளுடைய ஆகாமியத்தினிமித்தமே கர்த்தர் அவர்களை உனக்கு முன்பாகத் துரத்தி விடுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Speak not you in yours heart, after that the LORD your God has cast them out from before you, saying, For my righteousness the LORD has brought me in to possess this land: but for the wickedness of these nations the LORD does drive them out from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் நீதியினிமித்தமும் உன் இருதயத்தினுடைய உத்தமத்தினிமித்தமும் நீ அவர்கள் தேசத்தைச் சுதந்தரிக்கும்படி பிரவேசிப்பதில்லை; அந்த ஜாதிகளுடைய ஆகாமியத்தினிமித்தமாகவும், ஆபிரகாம் ஈசாக்கு யாக்கோபு என்னும் உன் பிதாக்களுக்குக் கர்த்தர் ஆணையிட்டுச் சொன்ன வார்த்தையை நிறைவேற்றும்படியாகவும், உன் தேவனாகிய கர்த்தர் அவர்களை உனக்கு முன்பாகத் துரத்திவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Speak not you in yours heart, after that the LORD your God has cast them out from before you, saying, For my righteousness the LORD has brought me in to possess this land: but for the wickedness of these nations the LORD does drive them out from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் நீதியினிமித்தமும் உன் இருதயத்தினுடைய உத்தமத்தினிமித்தமும் நீ அவர்கள் தேசத்தைச் சுதந்தரிக்கும்படி பிரவேசிப்பதில்லை; அந்த ஜாதிகளுடைய ஆகாமியத்தினிமித்தமாகவும், ஆபிரகாம் ஈசாக்கு யாக்கோபு என்னும் உன் பிதாக்களுக்குக் கர்த்தர் ஆணையிட்டுச் சொன்ன வார்த்தையை நிறைவேற்றும்படியாகவும், உன் தேவனாகிய கர்த்தர் அவர்களை உனக்கு முன்பாகத் துரத்திவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. Not for your righteousness, or for the uprightness of yours heart, do you go to possess their land: but for the wickedness of these nations the LORD your God does drive them out from before you, and that he may perform the word which the LORD swore unto your fathers, Abraham, Isaac, and Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் நீதியினிமித்தமும் உன் இருதயத்தினுடைய உத்தமத்தினிமித்தமும் நீ அவர்கள் தேசத்தைச் சுதந்தரிக்கும்படி பிரவேசிப்பதில்லை; அந்த ஜாதிகளுடைய ஆகாமியத்தினிமித்தமாகவும், ஆபிரகாம் ஈசாக்கு யாக்கோபு என்னும் உன் பிதாக்களுக்குக் கர்த்தர் ஆணையிட்டுச் சொன்ன வார்த்தையை நிறைவேற்றும்படியாகவும், உன் தேவனாகிய கர்த்தர் அவர்களை உனக்கு முன்பாகத் துரத்திவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. Not for your righteousness, or for the uprightness of yours heart, do you go to possess their land: but for the wickedness of these nations the LORD your God does drive them out from before you, and that he may perform the word which the LORD swore unto your fathers, Abraham, Isaac, and Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் உன் நீதியினிமித்தம் உன் தேவனாகிய கர்த்தர் உனக்கு அந்த நல்ல தேசத்தைச் சுதந்தரிக்கக்கொடார் என்பதை அறியக்கடவாய்; நீ வணங்காக் கழுத்துள்ள ஜனம்.]]></a:t>
+              <a:t><![CDATA[5. Not for your righteousness, or for the uprightness of yours heart, do you go to possess their land: but for the wickedness of these nations the LORD your God does drive them out from before you, and that he may perform the word which the LORD swore unto your fathers, Abraham, Isaac, and Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் உன் நீதியினிமித்தம் உன் தேவனாகிய கர்த்தர் உனக்கு அந்த நல்ல தேசத்தைச் சுதந்தரிக்கக்கொடார் என்பதை அறியக்கடவாய்; நீ வணங்காக் கழுத்துள்ள ஜனம்.]]></a:t>
+              <a:t><![CDATA[5. Not for your righteousness, or for the uprightness of yours heart, do you go to possess their land: but for the wickedness of these nations the LORD your God does drive them out from before you, and that he may perform the word which the LORD swore unto your fathers, Abraham, Isaac, and Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ வனாந்தரத்தில் உன் தேவனாகிய கர்த்தருக்குக் கடுங்கோபம் உண்டாக்கினதை நினை, அதை மறவாயாக; நீங்கள் எகிப்து தேசத்திலிருந்து புறப்பட்ட நாள் முதல், இவ்விடத்தில் வந்து சேருமட்டும், கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Understand therefore, that the LORD your God gives you not this good land to possess it for your righteousness; for you are a stubborn people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ வனாந்தரத்தில் உன் தேவனாகிய கர்த்தருக்குக் கடுங்கோபம் உண்டாக்கினதை நினை, அதை மறவாயாக; நீங்கள் எகிப்து தேசத்திலிருந்து புறப்பட்ட நாள் முதல், இவ்விடத்தில் வந்து சேருமட்டும், கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Understand therefore, that the LORD your God gives you not this good land to possess it for your righteousness; for you are a stubborn people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ வனாந்தரத்தில் உன் தேவனாகிய கர்த்தருக்குக் கடுங்கோபம் உண்டாக்கினதை நினை, அதை மறவாயாக; நீங்கள் எகிப்து தேசத்திலிருந்து புறப்பட்ட நாள் முதல், இவ்விடத்தில் வந்து சேருமட்டும், கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. Remember, and forget not, how you provoked the LORD your God to wrath in the wilderness: from the day that you did depart out of the land of Egypt, until all of you came unto this place, all of you have been rebellious against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலே, கேள்: நீ இப்பொழுது யோர்தானைக் கடந்து, உன்னிலும் ஜனம் பெருத்ததும் பலத்ததுமான ஜாதிகளைத் துரத்தி, வானத்தையளாவிய மதில் சூழ்ந்த பெரிய பட்டணங்களைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[1. Hear, O Israel: You are to pass over Jordan this day, to go in to possess nations greater and mightier than yourself, cities great and fenced up to heaven,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஓரேபிலும் நீங்கள் கர்த்தருக்குக் கடுங்கோபம் உண்டாக்கினதினால், கர்த்தர் உங்களை அழிக்கத்தக்கதான உக்கிரங்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[7. Remember, and forget not, how you provoked the LORD your God to wrath in the wilderness: from the day that you did depart out of the land of Egypt, until all of you came unto this place, all of you have been rebellious against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஓரேபிலும் நீங்கள் கர்த்தருக்குக் கடுங்கோபம் உண்டாக்கினதினால், கர்த்தர் உங்களை அழிக்கத்தக்கதான உக்கிரங்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[7. Remember, and forget not, how you provoked the LORD your God to wrath in the wilderness: from the day that you did depart out of the land of Egypt, until all of you came unto this place, all of you have been rebellious against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் உங்களோடே பண்ணின உடன்படிக்கைப் பலகைகளாகிய கற்பலகைகளைப் பெற்றுக்கொள்ளும்படி நான் மலையில் ஏறினபோது, நாற்பதுநாள் இரவும் பகலும் மலையில் தங்கி அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[8. Also in Horeb all of you provoked the LORD to wrath, so that the LORD was angry with you to have destroyed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் உங்களோடே பண்ணின உடன்படிக்கைப் பலகைகளாகிய கற்பலகைகளைப் பெற்றுக்கொள்ளும்படி நான் மலையில் ஏறினபோது, நாற்பதுநாள் இரவும் பகலும் மலையில் தங்கி அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[8. Also in Horeb all of you provoked the LORD to wrath, so that the LORD was angry with you to have destroyed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் உங்களோடே பண்ணின உடன்படிக்கைப் பலகைகளாகிய கற்பலகைகளைப் பெற்றுக்கொள்ளும்படி நான் மலையில் ஏறினபோது, நாற்பதுநாள் இரவும் பகலும் மலையில் தங்கி அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[9. When I was gone up into the mount to receive the tables of stone, even the tables of the covenant which the LORD made with you, then I abode in the mount forty days and forty nights, I neither did eat bread nor drink water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது தேவனுடைய விரலினால் எழுதியிருந்த இரண்டு கற்பலகைகளைக் கர்த்தர் என்னிடத்தில் ஒப்புக்கொடுத்தார்; சபை கூடியிருந்த நாளில் கர்த்தர் மலையிலே அக்கினியின் நடுவிலிருந்து உங்களுடனே பேசின வார்த்தைகளின்படியே அவைகளில் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. When I was gone up into the mount to receive the tables of stone, even the tables of the covenant which the LORD made with you, then I abode in the mount forty days and forty nights, I neither did eat bread nor drink water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது தேவனுடைய விரலினால் எழுதியிருந்த இரண்டு கற்பலகைகளைக் கர்த்தர் என்னிடத்தில் ஒப்புக்கொடுத்தார்; சபை கூடியிருந்த நாளில் கர்த்தர் மலையிலே அக்கினியின் நடுவிலிருந்து உங்களுடனே பேசின வார்த்தைகளின்படியே அவைகளில் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And the LORD delivered unto me two tables of stone written with the finger of God; and on them was written according to all the words, which the LORD spoke with you in the mount out of the midst of the fire in the day of the assembly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது தேவனுடைய விரலினால் எழுதியிருந்த இரண்டு கற்பலகைகளைக் கர்த்தர் என்னிடத்தில் ஒப்புக்கொடுத்தார்; சபை கூடியிருந்த நாளில் கர்த்தர் மலையிலே அக்கினியின் நடுவிலிருந்து உங்களுடனே பேசின வார்த்தைகளின்படியே அவைகளில் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And the LORD delivered unto me two tables of stone written with the finger of God; and on them was written according to all the words, which the LORD spoke with you in the mount out of the midst of the fire in the day of the assembly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரவும் பகலும் நாற்பதுநாள் முடிந்து, கர்த்தர் எனக்கு அந்த உடன்படிக்கையின் இரண்டு கற்பலகைகளைக் கொடுக்கிறபோது,]]></a:t>
+              <a:t><![CDATA[10. And the LORD delivered unto me two tables of stone written with the finger of God; and on them was written according to all the words, which the LORD spoke with you in the mount out of the midst of the fire in the day of the assembly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரவும் பகலும் நாற்பதுநாள் முடிந்து, கர்த்தர் எனக்கு அந்த உடன்படிக்கையின் இரண்டு கற்பலகைகளைக் கொடுக்கிறபோது,]]></a:t>
+              <a:t><![CDATA[11. And it came to pass at the end of forty days and forty nights, that the LORD gave me the two tables of stone, even the tables of the covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலே, கேள்: நீ இப்பொழுது யோர்தானைக் கடந்து, உன்னிலும் ஜனம் பெருத்ததும் பலத்ததுமான ஜாதிகளைத் துரத்தி, வானத்தையளாவிய மதில் சூழ்ந்த பெரிய பட்டணங்களைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[1. Hear, O Israel: You are to pass over Jordan this day, to go in to possess nations greater and mightier than yourself, cities great and fenced up to heaven,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் என்னை நோக்கி: நீ எழுந்து, சீக்கிரமாய் இவ்விடம் விட்டு, இறங்கிப்போ; நீ எகிப்திலிருந்து அழைத்துக்கொண்டுவந்த உன் ஜனங்கள் தங்களைக் கெடுத்துக்கொண்டார்கள்; நான் அவர்களுக்கு விதித்த வழியை அவர்கள் சீக்கிரமாக விட்டு விலகி, வார்ப்பிக்கப்பட்ட விக்கிரகத்தைத் தங்களுக்காக உண்டாக்கினார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass at the end of forty days and forty nights, that the LORD gave me the two tables of stone, even the tables of the covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் என்னை நோக்கி: நீ எழுந்து, சீக்கிரமாய் இவ்விடம் விட்டு, இறங்கிப்போ; நீ எகிப்திலிருந்து அழைத்துக்கொண்டுவந்த உன் ஜனங்கள் தங்களைக் கெடுத்துக்கொண்டார்கள்; நான் அவர்களுக்கு விதித்த வழியை அவர்கள் சீக்கிரமாக விட்டு விலகி, வார்ப்பிக்கப்பட்ட விக்கிரகத்தைத் தங்களுக்காக உண்டாக்கினார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto me, Arise, get you down quickly from behind; for your people which you have brought forth out of Egypt have corrupted themselves; they are quickly turned aside out of the way which I commanded them; they have made them a molten image.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் என்னை நோக்கி: நீ எழுந்து, சீக்கிரமாய் இவ்விடம் விட்டு, இறங்கிப்போ; நீ எகிப்திலிருந்து அழைத்துக்கொண்டுவந்த உன் ஜனங்கள் தங்களைக் கெடுத்துக்கொண்டார்கள்; நான் அவர்களுக்கு விதித்த வழியை அவர்கள் சீக்கிரமாக விட்டு விலகி, வார்ப்பிக்கப்பட்ட விக்கிரகத்தைத் தங்களுக்காக உண்டாக்கினார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto me, Arise, get you down quickly from behind; for your people which you have brought forth out of Egypt have corrupted themselves; they are quickly turned aside out of the way which I commanded them; they have made them a molten image.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்னும் கர்த்தர் என்னை நோக்கி: இந்த ஜனங்களைப் பார்த்தேன்; அது வணங்காக் கழுத்துள்ள ஜனம்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto me, Arise, get you down quickly from behind; for your people which you have brought forth out of Egypt have corrupted themselves; they are quickly turned aside out of the way which I commanded them; they have made them a molten image.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்னும் கர்த்தர் என்னை நோக்கி: இந்த ஜனங்களைப் பார்த்தேன்; அது வணங்காக் கழுத்துள்ள ஜனம்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto me, Arise, get you down quickly from behind; for your people which you have brought forth out of Egypt have corrupted themselves; they are quickly turned aside out of the way which I commanded them; they have made them a molten image.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், நான் அவர்களை அழித்து, அவர்கள் பேரை வானத்தின்கீழ் அற்றுப்போகப்பண்ணும்படி, நீ என்னை விட்டுவிடு; அவர்களைப்பார்க்கிலும் உன்னைப் பலத்ததும் ஜனம் பெருத்ததுமான ஜாதியாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Furthermore the LORD spoke unto me, saying, I have seen this people, and, behold, it is a stubborn people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், நான் அவர்களை அழித்து, அவர்கள் பேரை வானத்தின்கீழ் அற்றுப்போகப்பண்ணும்படி, நீ என்னை விட்டுவிடு; அவர்களைப்பார்க்கிலும் உன்னைப் பலத்ததும் ஜனம் பெருத்ததுமான ஜாதியாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. Let me alone, that I may destroy them, and blot out their name from under heaven: and I will make of you a nation mightier and greater than they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது நான் திரும்பி மலையிலிருந்து இறங்கினேன், மலையானது அக்கினி பற்றி எரிந்துகொண்டிருந்தது; உடன்படிக்கையின் இரண்டு பலகைகளும் என் இரண்டு கைகளிலும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. Let me alone, that I may destroy them, and blot out their name from under heaven: and I will make of you a nation mightier and greater than they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது நான் திரும்பி மலையிலிருந்து இறங்கினேன், மலையானது அக்கினி பற்றி எரிந்துகொண்டிருந்தது; உடன்படிக்கையின் இரண்டு பலகைகளும் என் இரண்டு கைகளிலும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. So I turned and came down from the mount, and the mount burned with fire: and the two tables of the covenant were in my two hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் பார்த்தபோது, நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, வார்ப்பிக்கப்பட்ட கன்றுக்குட்டியை உங்களுக்கு உண்டாக்கி, கர்த்தர் உங்களுக்கு விதித்த வழியைச் சீக்கிரமாய் விட்டு விலகினதைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[15. So I turned and came down from the mount, and the mount burned with fire: and the two tables of the covenant were in my two hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனாக்கின் புத்திரராகிய பெரியவர்களும் நெடியவர்களுமான ஜனங்களைத் துரத்திவிடப்போகிறாய்: இவர்கள் செய்தியை நீ அறிந்து, ஏனாக் புத்திரருக்கு முன்பாக நிற்பவன் யார் என்று சொல்லப்படுவதை நீ கேட்டிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[2. A people great and tall, the children of the Anakims, whom you know, and of whom you have heard say, Who can stand before the children of Anak!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் பார்த்தபோது, நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, வார்ப்பிக்கப்பட்ட கன்றுக்குட்டியை உங்களுக்கு உண்டாக்கி, கர்த்தர் உங்களுக்கு விதித்த வழியைச் சீக்கிரமாய் விட்டு விலகினதைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[16. And I looked, and, behold, all of you had sinned against the LORD your God, and had made you a molten calf: all of you had turned aside quickly out of the way which the LORD had commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது நான் என் இரண்டு கைகளிலும் இருந்த அந்த இரண்டு பலகைகளையும் ஓங்கி எறிந்து, அவைகளை உங்கள் கண்களுக்கு முன்பாக உடைத்துப்போட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. And I looked, and, behold, all of you had sinned against the LORD your God, and had made you a molten calf: all of you had turned aside quickly out of the way which the LORD had commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தரைக் கோபப்படுத்துவதற்கு நீங்கள் அவருடைய சமுகத்தில் பொல்லாப்புச் செய்து நடப்பித்த உங்களுடைய சகல பாவங்கள் நிமித்தமும், நான் கர்த்தருக்கு முன்பாக முன்போலும் இரவும் பகலும் நாற்பதுநாள் விழுந்துகிடந்தேன்; நான் அப்பம் புசிக்கவுமில்லை, தண்ணீர் குடிக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[16. And I looked, and, behold, all of you had sinned against the LORD your God, and had made you a molten calf: all of you had turned aside quickly out of the way which the LORD had commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தரைக் கோபப்படுத்துவதற்கு நீங்கள் அவருடைய சமுகத்தில் பொல்லாப்புச் செய்து நடப்பித்த உங்களுடைய சகல பாவங்கள் நிமித்தமும், நான் கர்த்தருக்கு முன்பாக முன்போலும் இரவும் பகலும் நாற்பதுநாள் விழுந்துகிடந்தேன்; நான் அப்பம் புசிக்கவுமில்லை, தண்ணீர் குடிக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[17. And I took the two tables, and cast them out of my two hands, and brake them before your eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தரைக் கோபப்படுத்துவதற்கு நீங்கள் அவருடைய சமுகத்தில் பொல்லாப்புச் செய்து நடப்பித்த உங்களுடைய சகல பாவங்கள் நிமித்தமும், நான் கர்த்தருக்கு முன்பாக முன்போலும் இரவும் பகலும் நாற்பதுநாள் விழுந்துகிடந்தேன்; நான் அப்பம் புசிக்கவுமில்லை, தண்ணீர் குடிக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[17. And I took the two tables, and cast them out of my two hands, and brake them before your eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் உங்களை அழிக்கும்படி உங்கள்மேல் கொண்டிருந்த கோபத்திற்கும் உக்கிரத்திற்கும் பயந்திருந்தேன்; கர்த்தர் அந்த முறையும் என் மன்றாட்டைக் கேட்டார்.]]></a:t>
+              <a:t><![CDATA[18. And I fell down before the LORD, as at the first, forty days and forty nights: I did neither eat bread, nor drink water, because of all your sins which all of you sinned, in doing wickedly in the sight of the LORD, to provoke him to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் உங்களை அழிக்கும்படி உங்கள்மேல் கொண்டிருந்த கோபத்திற்கும் உக்கிரத்திற்கும் பயந்திருந்தேன்; கர்த்தர் அந்த முறையும் என் மன்றாட்டைக் கேட்டார்.]]></a:t>
+              <a:t><![CDATA[18. And I fell down before the LORD, as at the first, forty days and forty nights: I did neither eat bread, nor drink water, because of all your sins which all of you sinned, in doing wickedly in the sight of the LORD, to provoke him to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆரோன்மேலும் கர்த்தர் மிகவும் கோபங்கொண்டு, அவனை அழிக்கவேண்டுமென்றிருந்தார்; அப்பொழுது ஆரோனுக்காகவும் விண்ணப்பம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[18. And I fell down before the LORD, as at the first, forty days and forty nights: I did neither eat bread, nor drink water, because of all your sins which all of you sinned, in doing wickedly in the sight of the LORD, to provoke him to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆரோன்மேலும் கர்த்தர் மிகவும் கோபங்கொண்டு, அவனை அழிக்கவேண்டுமென்றிருந்தார்; அப்பொழுது ஆரோனுக்காகவும் விண்ணப்பம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[19. For I was afraid of the anger and hot displeasure, wherewith the LORD was angry against you to destroy you. But the LORD hearkened unto me at that time also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்கள் பாவக்கிரியையாகிய அந்தக் கன்றுக்குட்டியை நான் எடுத்து அக்கினியில் எரித்து, அதை நொறுக்கி, தூளாய்ப்போகுமட்டும் அரைத்து, அந்தத் தூளை மலையிலிருந்து ஓடுகிற ஆற்றிலே போட்டுவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[19. For I was afraid of the anger and hot displeasure, wherewith the LORD was angry against you to destroy you. But the LORD hearkened unto me at that time also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனாக்கின் புத்திரராகிய பெரியவர்களும் நெடியவர்களுமான ஜனங்களைத் துரத்திவிடப்போகிறாய்: இவர்கள் செய்தியை நீ அறிந்து, ஏனாக் புத்திரருக்கு முன்பாக நிற்பவன் யார் என்று சொல்லப்படுவதை நீ கேட்டிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[2. A people great and tall, the children of the Anakims, whom you know, and of whom you have heard say, Who can stand before the children of Anak!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்கள் பாவக்கிரியையாகிய அந்தக் கன்றுக்குட்டியை நான் எடுத்து அக்கினியில் எரித்து, அதை நொறுக்கி, தூளாய்ப்போகுமட்டும் அரைத்து, அந்தத் தூளை மலையிலிருந்து ஓடுகிற ஆற்றிலே போட்டுவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD was very angry with Aaron to have destroyed him: and I prayed for Aaron also the same time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்கள் பாவக்கிரியையாகிய அந்தக் கன்றுக்குட்டியை நான் எடுத்து அக்கினியில் எரித்து, அதை நொறுக்கி, தூளாய்ப்போகுமட்டும் அரைத்து, அந்தத் தூளை மலையிலிருந்து ஓடுகிற ஆற்றிலே போட்டுவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD was very angry with Aaron to have destroyed him: and I prayed for Aaron also the same time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தபேராவிலும், மாசாவிலும், கிப்ரோத் அத்தாவாவிலும் கர்த்தருக்குக் கடுங்கோபம் உண்டாக்கினீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. And I took your sin, the calf which all of you had made, and burnt it with fire, and stamped it, and ground it very small, even until it was as small as dust: and I cast the dust thereof into the brook that descended out of the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் போய், நான் உங்களுக்குக் கொடுத்த தேசத்தைச் சுதந்தரித்துக்கொள்ளுங்கள் என்று கர்த்தர் காதேஸ்பர்னேயாவிலிருந்து உங்களை அனுப்புகையிலும், நீங்கள் உங்கள் தேவனாகிய கர்த்தரை விசுவாசியாமலும், அவருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. And I took your sin, the calf which all of you had made, and burnt it with fire, and stamped it, and ground it very small, even until it was as small as dust: and I cast the dust thereof into the brook that descended out of the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் போய், நான் உங்களுக்குக் கொடுத்த தேசத்தைச் சுதந்தரித்துக்கொள்ளுங்கள் என்று கர்த்தர் காதேஸ்பர்னேயாவிலிருந்து உங்களை அனுப்புகையிலும், நீங்கள் உங்கள் தேவனாகிய கர்த்தரை விசுவாசியாமலும், அவருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. And at Taberah, and at Massah, and at Kibrothhattaavah, all of you provoked the LORD to wrath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் போய், நான் உங்களுக்குக் கொடுத்த தேசத்தைச் சுதந்தரித்துக்கொள்ளுங்கள் என்று கர்த்தர் காதேஸ்பர்னேயாவிலிருந்து உங்களை அனுப்புகையிலும், நீங்கள் உங்கள் தேவனாகிய கர்த்தரை விசுவாசியாமலும், அவருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. Likewise when the LORD sent you from Kadeshbarnea, saying, Go up and possess the land which I have given you; then all of you rebelled against the commandment of the LORD your God, and all of you believed him not, nor hearkened to his voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +5992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் உங்களை அறிந்த நாள்முதற்கொண்டு, நீங்கள் கர்த்தருக்கு விரோதமாகக் கலகம்பண்ணுகிறவர்களாயிருந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. Likewise when the LORD sent you from Kadeshbarnea, saying, Go up and possess the land which I have given you; then all of you rebelled against the commandment of the LORD your God, and all of you believed him not, nor hearkened to his voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் உங்களை அழிப்பேன் என்று சொன்னபடியினால், நான் முன்போல் கர்த்தரின் சமுகத்தில் இரவும் பகலும் நாற்பதுநாள் விழுந்துகிடந்தேன்; அப்பொழுது நான் கர்த்தரை நோக்கிப் பண்ணின விண்ணப்பமாவது:]]></a:t>
+              <a:t><![CDATA[23. Likewise when the LORD sent you from Kadeshbarnea, saying, Go up and possess the land which I have given you; then all of you rebelled against the commandment of the LORD your God, and all of you believed him not, nor hearkened to his voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் உங்களை அழிப்பேன் என்று சொன்னபடியினால், நான் முன்போல் கர்த்தரின் சமுகத்தில் இரவும் பகலும் நாற்பதுநாள் விழுந்துகிடந்தேன்; அப்பொழுது நான் கர்த்தரை நோக்கிப் பண்ணின விண்ணப்பமாவது:]]></a:t>
+              <a:t><![CDATA[24. All of you have been rebellious against the LORD from the day that I knew you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தராகிய ஆண்டவரே, தேவரீர் உம்முடைய மகத்துவத்தினாலே மீட்டு, பலத்த கையினால் எகிப்திலிருந்து கொண்டுவந்த உமது ஜனத்தையும், உமது சுதந்தரத்தையும் அழிக்காதிருப்பீராக.]]></a:t>
+              <a:t><![CDATA[24. All of you have been rebellious against the LORD from the day that I knew you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர் உனக்கு முன்பாகக் கடந்துபோகிறவர் என்பதை இன்று அறியக்கடவாய்; அவர் பட்சிக்கிற அக்கினியைப்போல அவர்களை அழிப்பார்; அவர்களை உனக்கு முன்பாக விழப்பண்ணுவார்; இவ்விதமாய்க் கர்த்தர் உனக்குச் சொன்னபடியே, நீ அவர்களைச் சீக்கிரமாய்த் துரத்தி, அவர்களை அழிப்பாய்.]]></a:t>
+              <a:t><![CDATA[2. A people great and tall, the children of the Anakims, whom you know, and of whom you have heard say, Who can stand before the children of Anak!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தராகிய ஆண்டவரே, தேவரீர் உம்முடைய மகத்துவத்தினாலே மீட்டு, பலத்த கையினால் எகிப்திலிருந்து கொண்டுவந்த உமது ஜனத்தையும், உமது சுதந்தரத்தையும் அழிக்காதிருப்பீராக.]]></a:t>
+              <a:t><![CDATA[25. Thus I fell down before the LORD forty days and forty nights, as I fell down at the first; because the LORD had said he would destroy you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தராகிய ஆண்டவரே, தேவரீர் உம்முடைய மகத்துவத்தினாலே மீட்டு, பலத்த கையினால் எகிப்திலிருந்து கொண்டுவந்த உமது ஜனத்தையும், உமது சுதந்தரத்தையும் அழிக்காதிருப்பீராக.]]></a:t>
+              <a:t><![CDATA[25. Thus I fell down before the LORD forty days and forty nights, as I fell down at the first; because the LORD had said he would destroy you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் அவர்களுக்கு வாக்குத்தத்தம்பண்ணியிருந்த தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணக் கூடாமற்போனபடியினாலும், அவர்களை வெறுத்தபடியினாலும், அவர்களை வனாந்தரத்தில் கொன்றுபோடும்படிக்கே கொண்டுவந்தார் என்று நாங்கள் விட்டுப் புறப்படும்படி நீர் செய்த தேசத்தின் குடிகள் சொல்லாதபடிக்கு,]]></a:t>
+              <a:t><![CDATA[26. I prayed therefore unto the LORD, and said, O Lord GOD, destroy not your people and yours inheritance, which you have redeemed through your greatness, which you have brought forth out of Egypt with a mighty hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் அவர்களுக்கு வாக்குத்தத்தம்பண்ணியிருந்த தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணக் கூடாமற்போனபடியினாலும், அவர்களை வெறுத்தபடியினாலும், அவர்களை வனாந்தரத்தில் கொன்றுபோடும்படிக்கே கொண்டுவந்தார் என்று நாங்கள் விட்டுப் புறப்படும்படி நீர் செய்த தேசத்தின் குடிகள் சொல்லாதபடிக்கு,]]></a:t>
+              <a:t><![CDATA[26. I prayed therefore unto the LORD, and said, O Lord GOD, destroy not your people and yours inheritance, which you have redeemed through your greatness, which you have brought forth out of Egypt with a mighty hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவரீர் இந்த ஜனங்களின் முரட்டாட்டத்தையும், இவர்கள் ஆகாமியத்தையும், இவர்கள் பாவத்தையும் பாராமல், உமது தாசராகிய ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[27. Remember your servants, Abraham, Isaac, and Jacob; look not unto the stubbornness of this people, nor to their wickedness, nor to their sin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவரீர் இந்த ஜனங்களின் முரட்டாட்டத்தையும், இவர்கள் ஆகாமியத்தையும், இவர்கள் பாவத்தையும் பாராமல், உமது தாசராகிய ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[27. Remember your servants, Abraham, Isaac, and Jacob; look not unto the stubbornness of this people, nor to their wickedness, nor to their sin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவரீர் இந்த ஜனங்களின் முரட்டாட்டத்தையும், இவர்கள் ஆகாமியத்தையும், இவர்கள் பாவத்தையும் பாராமல், உமது தாசராகிய ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[27. Remember your servants, Abraham, Isaac, and Jacob; look not unto the stubbornness of this people, nor to their wickedness, nor to their sin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீர் உமது மகா பலத்தினாலும், ஓங்கிய புயத்தினாலும் புறப்படப்பண்ணின இவர்கள் உமது ஜனமும் உமது சுதந்தரமுமாயிருக்கிறார்களே என்று விண்ணப்பம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[28. Lest the land whence you brought us out say, Because the LORD was not able to bring them into the land which he promised them, and because he hated them, he has brought them out to slay them in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7409,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீர் உமது மகா பலத்தினாலும், ஓங்கிய புயத்தினாலும் புறப்படப்பண்ணின இவர்கள் உமது ஜனமும் உமது சுதந்தரமுமாயிருக்கிறார்களே என்று விண்ணப்பம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[28. Lest the land whence you brought us out say, Because the LORD was not able to bring them into the land which he promised them, and because he hated them, he has brought them out to slay them in the wilderness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Yet they are your people and yours inheritance, which you brought out by your mighty power and by your stretched out arm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7627,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர் உனக்கு முன்பாகக் கடந்துபோகிறவர் என்பதை இன்று அறியக்கடவாய்; அவர் பட்சிக்கிற அக்கினியைப்போல அவர்களை அழிப்பார்; அவர்களை உனக்கு முன்பாக விழப்பண்ணுவார்; இவ்விதமாய்க் கர்த்தர் உனக்குச் சொன்னபடியே, நீ அவர்களைச் சீக்கிரமாய்த் துரத்தி, அவர்களை அழிப்பாய்.]]></a:t>
+              <a:t><![CDATA[3. Understand therefore this day, that the LORD your God is he which goes over before you; as a consuming fire he shall destroy them, and he shall bring them down before your face: so shall you drive them out, and destroy them quickly, as the LORD has said unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Yet they are your people and yours inheritance, which you brought out by your mighty power and by your stretched out arm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர் உனக்கு முன்பாகக் கடந்துபோகிறவர் என்பதை இன்று அறியக்கடவாய்; அவர் பட்சிக்கிற அக்கினியைப்போல அவர்களை அழிப்பார்; அவர்களை உனக்கு முன்பாக விழப்பண்ணுவார்; இவ்விதமாய்க் கர்த்தர் உனக்குச் சொன்னபடியே, நீ அவர்களைச் சீக்கிரமாய்த் துரத்தி, அவர்களை அழிப்பாய்.]]></a:t>
+              <a:t><![CDATA[3. Understand therefore this day, that the LORD your God is he which goes over before you; as a consuming fire he shall destroy them, and he shall bring them down before your face: so shall you drive them out, and destroy them quickly, as the LORD has said unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +7954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் தேவனாகிய கர்த்தர் அவர்களை உனக்கு முன்பாகத்துரத்துகையில், நீ உன் இருதயத்திலே: என் நீதியினிமித்தம் இந்த தேசத்தைச் சுதந்தரித்துக்கொள்ளும்படி கர்த்தர் என்னை அழைத்துவந்தார் என்று சொல்லாயாக; அந்த ஜாதிகளுடைய ஆகாமியத்தினிமித்தமே கர்த்தர் அவர்களை உனக்கு முன்பாகத் துரத்தி விடுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Understand therefore this day, that the LORD your God is he which goes over before you; as a consuming fire he shall destroy them, and he shall bring them down before your face: so shall you drive them out, and destroy them quickly, as the LORD has said unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488613" r:id="rId1"/>
+    <p:sldLayoutId id="2474689586" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +8589,70 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, For my righteousness the LORD has brought me in to possess this land: but for the wickedness]]></a:t>
+              <a:t><![CDATA[4. உன் தேவனாகிய கர்த்தர் அவர்களை உனக்கு முன்பாகத்துரத்துகையில், நீ உன் இருதயத்திலே: என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of these nations the LORD does drive them out from before you.]]></a:t>
+              <a:t><![CDATA[நீதியினிமித்தம் இந்த தேசத்தைச் சுதந்தரித்துக்கொள்ளும்படி கர்த்தர் என்னை அழைத்துவந்தார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Not for your righteousness, or for the uprightness of yours heart, do you go to possess their]]></a:t>
+              <a:t><![CDATA[சொல்லாயாக; அந்த ஜாதிகளுடைய ஆகாமியத்தினிமித்தமே கர்த்தர் அவர்களை உனக்கு முன்பாகத் துரத்தி விடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land: but for the wickedness of these nations the LORD your God does drive them out from before you,]]></a:t>
+              <a:t><![CDATA[5. உன் நீதியினிமித்தமும் உன் இருதயத்தினுடைய உத்தமத்தினிமித்தமும் நீ அவர்கள் தேசத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and that he may perform the word which the LORD swore unto your fathers, Abraham, Isaac, and Jacob.]]></a:t>
+              <a:t><![CDATA[சுதந்தரிக்கும்படி பிரவேசிப்பதில்லை; அந்த ஜாதிகளுடைய ஆகாமியத்தினிமித்தமாகவும், ஆபிரகாம் ஈசாக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Understand therefore, that the LORD your God gives you not this good land to possess it for your]]></a:t>
+              <a:t><![CDATA[யாக்கோபு என்னும் உன் பிதாக்களுக்குக் கர்த்தர் ஆணையிட்டுச் சொன்ன வார்த்தையை நிறைவேற்றும்படியாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness; for you are a stubborn people.]]></a:t>
+              <a:t><![CDATA[உன் தேவனாகிய கர்த்தர் அவர்களை உனக்கு முன்பாகத் துரத்திவிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Remember, and forget not, how you provoked the LORD your God to wrath in the wilderness: from the]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் உன் நீதியினிமித்தம் உன் தேவனாகிய கர்த்தர் உனக்கு அந்த நல்ல தேசத்தைச் சுதந்தரிக்கக்கொடார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day that you did depart out of the land of Egypt, until all of you came unto this place, all of you]]></a:t>
+              <a:t><![CDATA[என்பதை அறியக்கடவாய்; நீ வணங்காக் கழுத்துள்ள ஜனம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have been rebellious against the LORD.]]></a:t>
+              <a:t><![CDATA[7. நீ வனாந்தரத்தில் உன் தேவனாகிய கர்த்தருக்குக் கடுங்கோபம் உண்டாக்கினதை நினை, அதை மறவாயாக; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Hear, O Israel: You are to pass over Jordan this day, to go in to possess nations greater and]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலே, கேள்: நீ இப்பொழுது யோர்தானைக் கடந்து, உன்னிலும் ஜனம் பெருத்ததும் பலத்ததுமான ஜாதிகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Also in Horeb all of you provoked the LORD to wrath, so that the LORD was angry with you to have]]></a:t>
+              <a:t><![CDATA[எகிப்து தேசத்திலிருந்து புறப்பட்ட நாள் முதல், இவ்விடத்தில் வந்து சேருமட்டும், கர்த்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroyed you.]]></a:t>
+              <a:t><![CDATA[விரோதமாய்க் கலகம்பண்ணினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. When I was gone up into the mount to receive the tables of stone, even the tables of the covenant]]></a:t>
+              <a:t><![CDATA[8. ஓரேபிலும் நீங்கள் கர்த்தருக்குக் கடுங்கோபம் உண்டாக்கினதினால், கர்த்தர் உங்களை அழிக்கத்தக்கதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which the LORD made with you, then I abode in the mount forty days and forty nights, I neither did]]></a:t>
+              <a:t><![CDATA[உக்கிரங்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat bread nor drink water:]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் உங்களோடே பண்ணின உடன்படிக்கைப் பலகைகளாகிய கற்பலகைகளைப் பெற்றுக்கொள்ளும்படி நான் மலையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the LORD delivered unto me two tables of stone written with the finger of God; and on them]]></a:t>
+              <a:t><![CDATA[ஏறினபோது, நாற்பதுநாள் இரவும் பகலும் மலையில் தங்கி அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was written according to all the words, which the LORD spoke with you in the mount out of the midst]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது தேவனுடைய விரலினால் எழுதியிருந்த இரண்டு கற்பலகைகளைக் கர்த்தர் என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the fire in the day of the assembly.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்தார்; சபை கூடியிருந்த நாளில் கர்த்தர் மலையிலே அக்கினியின் நடுவிலிருந்து உங்களுடனே பேசின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass at the end of forty days and forty nights, that the LORD gave me the two]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளின்படியே அவைகளில் எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tables of stone, even the tables of the covenant.]]></a:t>
+              <a:t><![CDATA[11. இரவும் பகலும் நாற்பதுநாள் முடிந்து, கர்த்தர் எனக்கு அந்த உடன்படிக்கையின் இரண்டு கற்பலகைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mightier than yourself, cities great and fenced up to heaven,]]></a:t>
+              <a:t><![CDATA[துரத்தி, வானத்தையளாவிய மதில் சூழ்ந்த பெரிய பட்டணங்களைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the LORD said unto me, Arise, get you down quickly from behind; for your people which you]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have brought forth out of Egypt have corrupted themselves; they are quickly turned aside out of the]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் என்னை நோக்கி: நீ எழுந்து, சீக்கிரமாய் இவ்விடம் விட்டு, இறங்கிப்போ; நீ எகிப்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[way which I commanded them; they have made them a molten image.]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டுவந்த உன் ஜனங்கள் தங்களைக் கெடுத்துக்கொண்டார்கள்; நான் அவர்களுக்கு விதித்த வழியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Furthermore the LORD spoke unto me, saying, I have seen this people, and, behold, it is a]]></a:t>
+              <a:t><![CDATA[அவர்கள் சீக்கிரமாக விட்டு விலகி, வார்ப்பிக்கப்பட்ட விக்கிரகத்தைத் தங்களுக்காக உண்டாக்கினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stubborn people:]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Let me alone, that I may destroy them, and blot out their name from under heaven: and I will]]></a:t>
+              <a:t><![CDATA[13. பின்னும் கர்த்தர் என்னை நோக்கி: இந்த ஜனங்களைப் பார்த்தேன்; அது வணங்காக் கழுத்துள்ள ஜனம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[make of you a nation mightier and greater than they.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால், நான் அவர்களை அழித்து, அவர்கள் பேரை வானத்தின்கீழ் அற்றுப்போகப்பண்ணும்படி, நீ என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So I turned and came down from the mount, and the mount burned with fire: and the two tables of]]></a:t>
+              <a:t><![CDATA[விட்டுவிடு; அவர்களைப்பார்க்கிலும் உன்னைப் பலத்ததும் ஜனம் பெருத்ததுமான ஜாதியாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the covenant were in my two hands.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது நான் திரும்பி மலையிலிருந்து இறங்கினேன், மலையானது அக்கினி பற்றி எரிந்துகொண்டிருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And I looked, and, behold, all of you had sinned against the LORD your God, and had made you a]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கையின் இரண்டு பலகைகளும் என் இரண்டு கைகளிலும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. A people great and tall, the children of the Anakims, whom you know, and of whom you have heard]]></a:t>
+              <a:t><![CDATA[2. ஏனாக்கின் புத்திரராகிய பெரியவர்களும் நெடியவர்களுமான ஜனங்களைத் துரத்திவிடப்போகிறாய்: இவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[molten calf: all of you had turned aside quickly out of the way which the LORD had commanded you.]]></a:t>
+              <a:t><![CDATA[16. நான் பார்த்தபோது, நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, வார்ப்பிக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And I took the two tables, and cast them out of my two hands, and brake them before your eyes.]]></a:t>
+              <a:t><![CDATA[கன்றுக்குட்டியை உங்களுக்கு உண்டாக்கி, கர்த்தர் உங்களுக்கு விதித்த வழியைச் சீக்கிரமாய் விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And I fell down before the LORD, as at the first, forty days and forty nights: I did neither eat]]></a:t>
+              <a:t><![CDATA[விலகினதைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bread, nor drink water, because of all your sins which all of you sinned, in doing wickedly in the]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது நான் என் இரண்டு கைகளிலும் இருந்த அந்த இரண்டு பலகைகளையும் ஓங்கி எறிந்து, அவைகளை உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sight of the LORD, to provoke him to anger.]]></a:t>
+              <a:t><![CDATA[கண்களுக்கு முன்பாக உடைத்துப்போட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For I was afraid of the anger and hot displeasure, wherewith the LORD was angry against you to]]></a:t>
+              <a:t><![CDATA[18. கர்த்தரைக் கோபப்படுத்துவதற்கு நீங்கள் அவருடைய சமுகத்தில் பொல்லாப்புச் செய்து நடப்பித்த உங்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroy you. But the LORD hearkened unto me at that time also.]]></a:t>
+              <a:t><![CDATA[சகல பாவங்கள் நிமித்தமும், நான் கர்த்தருக்கு முன்பாக முன்போலும் இரவும் பகலும் நாற்பதுநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the LORD was very angry with Aaron to have destroyed him: and I prayed for Aaron also the]]></a:t>
+              <a:t><![CDATA[விழுந்துகிடந்தேன்; நான் அப்பம் புசிக்கவுமில்லை, தண்ணீர் குடிக்கவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[same time.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் உங்களை அழிக்கும்படி உங்கள்மேல் கொண்டிருந்த கோபத்திற்கும் உக்கிரத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And I took your sin, the calf which all of you had made, and burnt it with fire, and stamped it,]]></a:t>
+              <a:t><![CDATA[பயந்திருந்தேன்; கர்த்தர் அந்த முறையும் என் மன்றாட்டைக் கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[say, Who can stand before the children of Anak!]]></a:t>
+              <a:t><![CDATA[செய்தியை நீ அறிந்து, ஏனாக் புத்திரருக்கு முன்பாக நிற்பவன் யார் என்று சொல்லப்படுவதை நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and ground it very small, even until it was as small as dust: and I cast the dust thereof into the]]></a:t>
+              <a:t><![CDATA[20. ஆரோன்மேலும் கர்த்தர் மிகவும் கோபங்கொண்டு, அவனை அழிக்கவேண்டுமென்றிருந்தார்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brook that descended out of the mount.]]></a:t>
+              <a:t><![CDATA[ஆரோனுக்காகவும் விண்ணப்பம்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And at Taberah, and at Massah, and at Kibrothhattaavah, all of you provoked the LORD to wrath.]]></a:t>
+              <a:t><![CDATA[21. உங்கள் பாவக்கிரியையாகிய அந்தக் கன்றுக்குட்டியை நான் எடுத்து அக்கினியில் எரித்து, அதை நொறுக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Likewise when the LORD sent you from Kadeshbarnea, saying, Go up and possess the land which I]]></a:t>
+              <a:t><![CDATA[தூளாய்ப்போகுமட்டும் அரைத்து, அந்தத் தூளை மலையிலிருந்து ஓடுகிற ஆற்றிலே போட்டுவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have given you; then all of you rebelled against the commandment of the LORD your God, and all of]]></a:t>
+              <a:t><![CDATA[22. தபேராவிலும், மாசாவிலும், கிப்ரோத் அத்தாவாவிலும் கர்த்தருக்குக் கடுங்கோபம் உண்டாக்கினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you believed him not, nor hearkened to his voice.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் போய், நான் உங்களுக்குக் கொடுத்த தேசத்தைச் சுதந்தரித்துக்கொள்ளுங்கள் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. All of you have been rebellious against the LORD from the day that I knew you.]]></a:t>
+              <a:t><![CDATA[காதேஸ்பர்னேயாவிலிருந்து உங்களை அனுப்புகையிலும், நீங்கள் உங்கள் தேவனாகிய கர்த்தரை விசுவாசியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Thus I fell down before the LORD forty days and forty nights, as I fell down at the first;]]></a:t>
+              <a:t><![CDATA[அவருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வாக்குக்கு விரோதமாய்க் கலகம்பண்ணினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because the LORD had said he would destroy you.]]></a:t>
+              <a:t><![CDATA[24. நான் உங்களை அறிந்த நாள்முதற்கொண்டு, நீங்கள் கர்த்தருக்கு விரோதமாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. I prayed therefore unto the LORD, and said, O Lord GOD, destroy not your people and yours]]></a:t>
+              <a:t><![CDATA[கலகம்பண்ணுகிறவர்களாயிருந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Understand therefore this day, that the LORD your God is he which goes over before you; as a]]></a:t>
+              <a:t><![CDATA[கேட்டிருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inheritance, which you have redeemed through your greatness, which you have brought forth out of]]></a:t>
+              <a:t><![CDATA[25. கர்த்தர் உங்களை அழிப்பேன் என்று சொன்னபடியினால், நான் முன்போல் கர்த்தரின் சமுகத்தில் இரவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt with a mighty hand.]]></a:t>
+              <a:t><![CDATA[பகலும் நாற்பதுநாள் விழுந்துகிடந்தேன்; அப்பொழுது நான் கர்த்தரை நோக்கிப் பண்ணின விண்ணப்பமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Remember your servants, Abraham, Isaac, and Jacob; look not unto the stubbornness of this]]></a:t>
+              <a:t><![CDATA[26. கர்த்தராகிய ஆண்டவரே, தேவரீர் உம்முடைய மகத்துவத்தினாலே மீட்டு, பலத்த கையினால் எகிப்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, nor to their wickedness, nor to their sin:]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்த உமது ஜனத்தையும், உமது சுதந்தரத்தையும் அழிக்காதிருப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Lest the land whence you brought us out say, Because the LORD was not able to bring them into]]></a:t>
+              <a:t><![CDATA[27. கர்த்தர் அவர்களுக்கு வாக்குத்தத்தம்பண்ணியிருந்த தேசத்தில் அவர்களைப் பிரவேசிக்கப்பண்ணக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land which he promised them, and because he hated them, he has brought them out to slay them in]]></a:t>
+              <a:t><![CDATA[கூடாமற்போனபடியினாலும், அவர்களை வெறுத்தபடியினாலும், அவர்களை வனாந்தரத்தில் கொன்றுபோடும்படிக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the wilderness.]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார் என்று நாங்கள் விட்டுப் புறப்படும்படி நீர் செய்த தேசத்தின் குடிகள் சொல்லாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Yet they are your people and yours inheritance, which you brought out by your mighty power and]]></a:t>
+              <a:t><![CDATA[28. தேவரீர் இந்த ஜனங்களின் முரட்டாட்டத்தையும், இவர்கள் ஆகாமியத்தையும், இவர்கள் பாவத்தையும் பாராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17089,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by your stretched out arm.]]></a:t>
+              <a:t><![CDATA[உமது தாசராகிய ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களை நினைத்தருளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நீர் உமது மகா பலத்தினாலும், ஓங்கிய புயத்தினாலும் புறப்படப்பண்ணின இவர்கள் உமது ஜனமும் உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17353,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consuming fire he shall destroy them, and he shall bring them down before your face: so shall you]]></a:t>
+              <a:t><![CDATA[3. உன் தேவனாகிய கர்த்தர் உனக்கு முன்பாகக் கடந்துபோகிறவர் என்பதை இன்று அறியக்கடவாய்; அவர் பட்சிக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுதந்தரமுமாயிருக்கிறார்களே என்று விண்ணப்பம்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drive them out, and destroy them quickly, as the LORD has said unto you.]]></a:t>
+              <a:t><![CDATA[அக்கினியைப்போல அவர்களை அழிப்பார்; அவர்களை உனக்கு முன்பாக விழப்பண்ணுவார்; இவ்விதமாய்க் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Speak not you in yours heart, after that the LORD your God has cast them out from before you,]]></a:t>
+              <a:t><![CDATA[உனக்குச் சொன்னபடியே, நீ அவர்களைச் சீக்கிரமாய்த் துரத்தி, அவர்களை அழிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>