--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -8033,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474689586" r:id="rId1"/>
+    <p:sldLayoutId id="2478604243" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17810,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உபாகமம் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>