--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -109,50 +109,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +200,54 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +404,57 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I looked, and, behold, a whirlwind came out of the north, a great cloud, and a fire setting itself, and a brightness was about it, and out of the midst thereof as the colour of amber, out of the midst of the fire.]]></a:t>
+              <a:t><![CDATA[4. இதோ, வடக்கேயிருந்து புசல்காற்றும் பெரிய மேகமும், அத்தோடே கலந்த அக்கினியும் வரக்கண்டேன்; அதைச் சுற்றிலும் பிரகாசமும், அதின் நடுவில் அக்கினிக்குள்ளிருந்து விளங்கிய சொகுசாவின் நிறமும் உண்டாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Also out of the midst thereof came the likeness of four living creatures. And this was their appearance; they had the likeness of a man.]]></a:t>
+              <a:t><![CDATA[5. அதின் நடுவிலிருந்து நாலு ஜீவன்கள் தோன்றின; அவைகளின் சாயல் மனுஷ சாயலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And every one had four faces, and every one had four wings.]]></a:t>
+              <a:t><![CDATA[5. அதின் நடுவிலிருந்து நாலு ஜீவன்கள் தோன்றின; அவைகளின் சாயல் மனுஷ சாயலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And their feet were straight feet; and the sole of their feet was like the sole of a calf's foot: and they sparkled like the colour of burnished brass.]]></a:t>
+              <a:t><![CDATA[6. அவைகளில் ஒவ்வொன்றுக்கும் நந்நான்கு முகங்களும், ஒவ்வொன்றுக்கும் நந்நான்கு செட்டைகளும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And their feet were straight feet; and the sole of their feet was like the sole of a calf's foot: and they sparkled like the colour of burnished brass.]]></a:t>
+              <a:t><![CDATA[7. அவைகளுடைய கால்கள் நிமிர்ந்த கால்களாயிருந்தன; அவைகளுடைய உள்ளங்கால்கள் கன்றுக்குட்டியின் உள்ளங்கால்களுக்கு ஒப்பாயிருந்தன; அவைகள் துலக்கப்பட்ட வெண்கலத்தின் வருணமாய் மின்னிக்கொண்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they had the hands of a man under their wings on their four sides; and they four had their faces and their wings.]]></a:t>
+              <a:t><![CDATA[7. அவைகளுடைய கால்கள் நிமிர்ந்த கால்களாயிருந்தன; அவைகளுடைய உள்ளங்கால்கள் கன்றுக்குட்டியின் உள்ளங்கால்களுக்கு ஒப்பாயிருந்தன; அவைகள் துலக்கப்பட்ட வெண்கலத்தின் வருணமாய் மின்னிக்கொண்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they had the hands of a man under their wings on their four sides; and they four had their faces and their wings.]]></a:t>
+              <a:t><![CDATA[8. அவைகளுடைய செட்டைகளின் கீழ் அவைகளின் நாலு பக்கங்களிலும் மனுஷ கைகள் இருந்தன; அந்த நாலுக்கும் அதினதின் முகங்களும் அதினதின் செட்டைகளும் உண்டாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Their wings were joined one to another; they turned not when they went; they went every one straight forward.]]></a:t>
+              <a:t><![CDATA[8. அவைகளுடைய செட்டைகளின் கீழ் அவைகளின் நாலு பக்கங்களிலும் மனுஷ கைகள் இருந்தன; அந்த நாலுக்கும் அதினதின் முகங்களும் அதினதின் செட்டைகளும் உண்டாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Their wings were joined one to another; they turned not when they went; they went every one straight forward.]]></a:t>
+              <a:t><![CDATA[9. அவைகள் ஒவ்வொன்றின் செட்டைகளும் மற்றதின் செட்டைகளோடே சேர்ந்திருந்தன; அவைகள் செல்லுகையில் திரும்பாமல் ஒவ்வொன்றும் தன்தன் திசைக்கு நேர்முகமாய்ச் சென்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. As for the likeness of their faces, they four had the face of a man, and the face of a lion, on the right side: and they four had the face of an ox on the left side; they four also had the face of an eagle.]]></a:t>
+              <a:t><![CDATA[9. அவைகள் ஒவ்வொன்றின் செட்டைகளும் மற்றதின் செட்டைகளோடே சேர்ந்திருந்தன; அவைகள் செல்லுகையில் திரும்பாமல் ஒவ்வொன்றும் தன்தன் திசைக்கு நேர்முகமாய்ச் சென்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now it came to pass in the thirtieth year, in the fourth month, in the fifth day of the month, as I was among the captives by the river of Chebar, that the heavens were opened, and I saw visions of God.]]></a:t>
+              <a:t><![CDATA[1. முப்பதாம் வருஷம் நாலாம் மாசம் ஐந்தாந்தேதியிலே, நான் கேபார் நதியண்டையிலே சிறைப்பட்டவர்கள் நடுவில் இருக்கும்போது, சம்பவித்தது என்னவென்றால், வானங்கள் திறக்கப்பட, நான் தேவதரிசனங்களைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. As for the likeness of their faces, they four had the face of a man, and the face of a lion, on the right side: and they four had the face of an ox on the left side; they four also had the face of an eagle.]]></a:t>
+              <a:t><![CDATA[10. அவைகளுடைய முகங்களின் சாயலாவது; வலதுபக்கத்தில் நாலும் மனுஷமுகமும் சிங்கமுகமும், இடதுபக்கத்தில் நாலும் எருது முகமும் கழுகு முகமுமாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Thus were their faces: and their wings were stretched upward; two wings of every one were joined one to another, and two covered their bodies.]]></a:t>
+              <a:t><![CDATA[10. அவைகளுடைய முகங்களின் சாயலாவது; வலதுபக்கத்தில் நாலும் மனுஷமுகமும் சிங்கமுகமும், இடதுபக்கத்தில் நாலும் எருது முகமும் கழுகு முகமுமாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Thus were their faces: and their wings were stretched upward; two wings of every one were joined one to another, and two covered their bodies.]]></a:t>
+              <a:t><![CDATA[10. அவைகளுடைய முகங்களின் சாயலாவது; வலதுபக்கத்தில் நாலும் மனுஷமுகமும் சிங்கமுகமும், இடதுபக்கத்தில் நாலும் எருது முகமும் கழுகு முகமுமாயிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Thus were their faces: and their wings were stretched upward; two wings of every one were joined one to another, and two covered their bodies.]]></a:t>
+              <a:t><![CDATA[11. அவைகளுடைய முகங்கள் இப்படியிருக்க, அவைகளுடைய செட்டைகள் மேலே பிரிந்திருந்தன, ஒவ்வொன்றுக்குமுள்ள இரண்டிரண்டு செட்டைகள் ஒன்றொடொன்று சேர்ந்திருந்தன; மற்ற இரண்டிரண்டு செட்டைகள் அவைகளுடைய உடல்களை மூடின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they went every one straight forward: where the spirit was to go, they went; and they turned not when they went.]]></a:t>
+              <a:t><![CDATA[11. அவைகளுடைய முகங்கள் இப்படியிருக்க, அவைகளுடைய செட்டைகள் மேலே பிரிந்திருந்தன, ஒவ்வொன்றுக்குமுள்ள இரண்டிரண்டு செட்டைகள் ஒன்றொடொன்று சேர்ந்திருந்தன; மற்ற இரண்டிரண்டு செட்டைகள் அவைகளுடைய உடல்களை மூடின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they went every one straight forward: where the spirit was to go, they went; and they turned not when they went.]]></a:t>
+              <a:t><![CDATA[12. அவைகள் ஒவ்வொன்றும் தன்தன் திசைக்கு நேர்முகமாய்ச் சென்றது; ஆவி போகவேண்டுமென்றிருந்த எவ்விடத்துக்கும் அவைகள் போயின; போகையில் அவைகள் திரும்பிப்பார்க்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. As for the likeness of the living creatures, their appearance was like burning coals of fire, and like the appearance of lamps: it went up and down among the living creatures; and the fire was bright, and out of the fire went forth lightning.]]></a:t>
+              <a:t><![CDATA[12. அவைகள் ஒவ்வொன்றும் தன்தன் திசைக்கு நேர்முகமாய்ச் சென்றது; ஆவி போகவேண்டுமென்றிருந்த எவ்விடத்துக்கும் அவைகள் போயின; போகையில் அவைகள் திரும்பிப்பார்க்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. As for the likeness of the living creatures, their appearance was like burning coals of fire, and like the appearance of lamps: it went up and down among the living creatures; and the fire was bright, and out of the fire went forth lightning.]]></a:t>
+              <a:t><![CDATA[13. ஜீவன்களுடைய சாயல் எப்படியிருந்ததென்றால், அவைகள் எரிகிற அக்கினித்தழலின் தோற்றமும் தீவர்த்திகளின் தோற்றமுமாயிருந்தது; அந்த அக்கினி ஜீவன்களுக்குள்ளே உலாவிப் பிரகாசமாயிருந்தது; அக்கினியிலிருந்து மின்னல் புறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. As for the likeness of the living creatures, their appearance was like burning coals of fire, and like the appearance of lamps: it went up and down among the living creatures; and the fire was bright, and out of the fire went forth lightning.]]></a:t>
+              <a:t><![CDATA[13. ஜீவன்களுடைய சாயல் எப்படியிருந்ததென்றால், அவைகள் எரிகிற அக்கினித்தழலின் தோற்றமும் தீவர்த்திகளின் தோற்றமுமாயிருந்தது; அந்த அக்கினி ஜீவன்களுக்குள்ளே உலாவிப் பிரகாசமாயிருந்தது; அக்கினியிலிருந்து மின்னல் புறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the living creatures ran and returned as the appearance of a flash of lightning.]]></a:t>
+              <a:t><![CDATA[13. ஜீவன்களுடைய சாயல் எப்படியிருந்ததென்றால், அவைகள் எரிகிற அக்கினித்தழலின் தோற்றமும் தீவர்த்திகளின் தோற்றமுமாயிருந்தது; அந்த அக்கினி ஜீவன்களுக்குள்ளே உலாவிப் பிரகாசமாயிருந்தது; அக்கினியிலிருந்து மின்னல் புறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now it came to pass in the thirtieth year, in the fourth month, in the fifth day of the month, as I was among the captives by the river of Chebar, that the heavens were opened, and I saw visions of God.]]></a:t>
+              <a:t><![CDATA[1. முப்பதாம் வருஷம் நாலாம் மாசம் ஐந்தாந்தேதியிலே, நான் கேபார் நதியண்டையிலே சிறைப்பட்டவர்கள் நடுவில் இருக்கும்போது, சம்பவித்தது என்னவென்றால், வானங்கள் திறக்கப்பட, நான் தேவதரிசனங்களைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Now as I beheld the living creatures, behold one wheel upon the earth by the living creatures, with his four faces.]]></a:t>
+              <a:t><![CDATA[14. அந்த ஜீவன்கள் மின்னலின் தோற்றம்போல ஓடித்திரிந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Now as I beheld the living creatures, behold one wheel upon the earth by the living creatures, with his four faces.]]></a:t>
+              <a:t><![CDATA[15. நான் அந்த ஜீவன்களைப் பார்த்துக் கொண்டிருக்கையில், இதோ, பூமியில் ஜீவன்களண்டையிலே நாலு முகங்களையுடைய ஒரு சக்கரத்தைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The appearance of the wheels and their work was like unto the colour of a beryl: and they four had one likeness: and their appearance and their work was as it were a wheel in the middle of a wheel.]]></a:t>
+              <a:t><![CDATA[15. நான் அந்த ஜீவன்களைப் பார்த்துக் கொண்டிருக்கையில், இதோ, பூமியில் ஜீவன்களண்டையிலே நாலு முகங்களையுடைய ஒரு சக்கரத்தைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The appearance of the wheels and their work was like unto the colour of a beryl: and they four had one likeness: and their appearance and their work was as it were a wheel in the middle of a wheel.]]></a:t>
+              <a:t><![CDATA[16. சக்கரங்களின் ரூபமும் அவைகளின் வேலையும் படிகப்பச்சை வருணமாயிருந்தது; அவைகள் நாலுக்கும் ஒரேவித சாயல் இருந்தது; அவைகளின் ரூபமும் அவைகளின் வேலையும் சக்கரத்துக்குள் சக்கரம் இருக்குமாப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. When they went, they went upon their four sides: and they turned not when they went.]]></a:t>
+              <a:t><![CDATA[16. சக்கரங்களின் ரூபமும் அவைகளின் வேலையும் படிகப்பச்சை வருணமாயிருந்தது; அவைகள் நாலுக்கும் ஒரேவித சாயல் இருந்தது; அவைகளின் ரூபமும் அவைகளின் வேலையும் சக்கரத்துக்குள் சக்கரம் இருக்குமாப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. As for their rings, they were so high that they were dreadful; and their rings were full of eyes round about them four.]]></a:t>
+              <a:t><![CDATA[16. சக்கரங்களின் ரூபமும் அவைகளின் வேலையும் படிகப்பச்சை வருணமாயிருந்தது; அவைகள் நாலுக்கும் ஒரேவித சாயல் இருந்தது; அவைகளின் ரூபமும் அவைகளின் வேலையும் சக்கரத்துக்குள் சக்கரம் இருக்குமாப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. As for their rings, they were so high that they were dreadful; and their rings were full of eyes round about them four.]]></a:t>
+              <a:t><![CDATA[17. அவைகள் ஓடுகையில் தங்கள் நாலு பக்கங்களிலும் ஓடும், ஓடுகையில் அவைகள் திரும்புகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when the living creatures went, the wheels went by them: and when the living creatures were lifted up from the earth, the wheels were lifted up.]]></a:t>
+              <a:t><![CDATA[18. அவைகளின் வட்டங்கள் பயங்கரப்படத்தக்க உயரமாயிருந்தன; அந்த நாலு வட்டங்களும் சுற்றிலும் கண்களால் நிறைந்திருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when the living creatures went, the wheels went by them: and when the living creatures were lifted up from the earth, the wheels were lifted up.]]></a:t>
+              <a:t><![CDATA[18. அவைகளின் வட்டங்கள் பயங்கரப்படத்தக்க உயரமாயிருந்தன; அந்த நாலு வட்டங்களும் சுற்றிலும் கண்களால் நிறைந்திருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Anywhere the spirit was to go, they went, thither was their spirit to go; and the wheels were lifted up opposite to them: for the spirit of the living creature was in the wheels.]]></a:t>
+              <a:t><![CDATA[19. அந்த ஜீவன்கள் செல்லும்போது, அந்தச் சக்கரங்கள் அவைகள் அருகே ஓடின; அந்த ஜீவன்கள் பூமியிலிருந்து எழும்பும்போது சக்கரங்களும் எழும்பின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. In the fifth day of the month, which was the fifth year of king Jehoiachin's captivity,]]></a:t>
+              <a:t><![CDATA[1. முப்பதாம் வருஷம் நாலாம் மாசம் ஐந்தாந்தேதியிலே, நான் கேபார் நதியண்டையிலே சிறைப்பட்டவர்கள் நடுவில் இருக்கும்போது, சம்பவித்தது என்னவென்றால், வானங்கள் திறக்கப்பட, நான் தேவதரிசனங்களைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Anywhere the spirit was to go, they went, thither was their spirit to go; and the wheels were lifted up opposite to them: for the spirit of the living creature was in the wheels.]]></a:t>
+              <a:t><![CDATA[19. அந்த ஜீவன்கள் செல்லும்போது, அந்தச் சக்கரங்கள் அவைகள் அருகே ஓடின; அந்த ஜீவன்கள் பூமியிலிருந்து எழும்பும்போது சக்கரங்களும் எழும்பின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. When those went, these went; and when those stood, these stood; and when those were lifted up from the earth, the wheels were lifted up opposite to them: for the spirit of the living creature was in the wheels.]]></a:t>
+              <a:t><![CDATA[20. ஆவி போகவேண்டுமென்றிருந்த எவ்விடத்துக்கும் அவைகள் போயின; அவ்விடத்துக்கு அவைகளின் ஆவியும் போகவேண்டுமென்றிருந்தது; சக்கரங்களும் அவைகளின் அருகே எழும்பின; ஜீவனுடைய ஆவி சக்கரங்களில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. When those went, these went; and when those stood, these stood; and when those were lifted up from the earth, the wheels were lifted up opposite to them: for the spirit of the living creature was in the wheels.]]></a:t>
+              <a:t><![CDATA[20. ஆவி போகவேண்டுமென்றிருந்த எவ்விடத்துக்கும் அவைகள் போயின; அவ்விடத்துக்கு அவைகளின் ஆவியும் போகவேண்டுமென்றிருந்தது; சக்கரங்களும் அவைகளின் அருகே எழும்பின; ஜீவனுடைய ஆவி சக்கரங்களில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the likeness of the firmament upon the heads of the living creature was as the colour of the terrible crystal, stretched forth over their heads above.]]></a:t>
+              <a:t><![CDATA[21. அவைகள் செல்லும்போது இவைகளும் சென்றன; அவைகள் நிற்கும் போது இவைகளும் நின்றன; அவைகள் பூமியிலிருந்து எழும்பும்போது, சக்கரங்களும் அவைகள் அருகே எழும்பின; ஜீவனுடைய ஆவி சக்கரங்களில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the likeness of the firmament upon the heads of the living creature was as the colour of the terrible crystal, stretched forth over their heads above.]]></a:t>
+              <a:t><![CDATA[21. அவைகள் செல்லும்போது இவைகளும் சென்றன; அவைகள் நிற்கும் போது இவைகளும் நின்றன; அவைகள் பூமியிலிருந்து எழும்பும்போது, சக்கரங்களும் அவைகள் அருகே எழும்பின; ஜீவனுடைய ஆவி சக்கரங்களில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And under the firmament were their wings straight, the one toward the other: every one had two, which covered on this side, and every one had two, which covered on that side, their bodies.]]></a:t>
+              <a:t><![CDATA[21. அவைகள் செல்லும்போது இவைகளும் சென்றன; அவைகள் நிற்கும் போது இவைகளும் நின்றன; அவைகள் பூமியிலிருந்து எழும்பும்போது, சக்கரங்களும் அவைகள் அருகே எழும்பின; ஜீவனுடைய ஆவி சக்கரங்களில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And under the firmament were their wings straight, the one toward the other: every one had two, which covered on this side, and every one had two, which covered on that side, their bodies.]]></a:t>
+              <a:t><![CDATA[22. ஜீவனுடைய தலைகளின்மேல் பிரமிக்கத்தக்க வச்சிரப்பிரகாசமான ஒரு மண்டலம் இருந்தது; அது அவைகளுடைய தலைகளின்மேல் உயர விரிந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when they went, I heard the noise of their wings, like the noise of great waters, as the voice of the Almighty, the voice of speech, as the noise of an host: when they stood, they let down their wings.]]></a:t>
+              <a:t><![CDATA[22. ஜீவனுடைய தலைகளின்மேல் பிரமிக்கத்தக்க வச்சிரப்பிரகாசமான ஒரு மண்டலம் இருந்தது; அது அவைகளுடைய தலைகளின்மேல் உயர விரிந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when they went, I heard the noise of their wings, like the noise of great waters, as the voice of the Almighty, the voice of speech, as the noise of an host: when they stood, they let down their wings.]]></a:t>
+              <a:t><![CDATA[23. மண்டலத்தின்கீழ் அவைகளுடைய செட்டைகள் ஒன்றுக்கொன்று எதிர் நேராய் விரிந்திருந்தன; தங்கள்தங்கள் உடல்களை மூடிக்கொள்ளுகிற இரண்டிரண்டு செட்டைகள் இருபக்கத்திலும் இருக்கிற ஒவ்வொன்றுக்கும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when they went, I heard the noise of their wings, like the noise of great waters, as the voice of the Almighty, the voice of speech, as the noise of an host: when they stood, they let down their wings.]]></a:t>
+              <a:t><![CDATA[23. மண்டலத்தின்கீழ் அவைகளுடைய செட்டைகள் ஒன்றுக்கொன்று எதிர் நேராய் விரிந்திருந்தன; தங்கள்தங்கள் உடல்களை மூடிக்கொள்ளுகிற இரண்டிரண்டு செட்டைகள் இருபக்கத்திலும் இருக்கிற ஒவ்வொன்றுக்கும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The word of the LORD came expressly unto Ezekiel the priest, the son of Buzi, in the land of the Chaldeans by the river Chebar; and the hand of the LORD was there upon him.]]></a:t>
+              <a:t><![CDATA[2. அது யோயாக்கீன் ராஜாவுடைய சிறையிருப்பின் ஐந்தாம் வருஷமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And there was a voice from the firmament that was over their heads, when they stood, and had let down their wings.]]></a:t>
+              <a:t><![CDATA[24. அவைகள் செல்லும்போது அவைகளுடைய இரைச்சலைக் கேட்டேன்; அது பெருவெள்ளத்தின் இரைச்சல்போலவும், ஒரு இராணுவத்தின் இரைச்சலுக்கு ஒத்த ஆரவாரத்தின் சத்தம்போலவுமிருந்தது; அவைகள் நிற்கும்போது தங்கள் செட்டைகளைத் தளரவிட்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And there was a voice from the firmament that was over their heads, when they stood, and had let down their wings.]]></a:t>
+              <a:t><![CDATA[24. அவைகள் செல்லும்போது அவைகளுடைய இரைச்சலைக் கேட்டேன்; அது பெருவெள்ளத்தின் இரைச்சல்போலவும், ஒரு இராணுவத்தின் இரைச்சலுக்கு ஒத்த ஆரவாரத்தின் சத்தம்போலவுமிருந்தது; அவைகள் நிற்கும்போது தங்கள் செட்டைகளைத் தளரவிட்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And above the firmament that was over their heads was the likeness of a throne, as the appearance of a sapphire stone: and upon the likeness of the throne was the likeness as the appearance of a man above upon it.]]></a:t>
+              <a:t><![CDATA[24. அவைகள் செல்லும்போது அவைகளுடைய இரைச்சலைக் கேட்டேன்; அது பெருவெள்ளத்தின் இரைச்சல்போலவும், ஒரு இராணுவத்தின் இரைச்சலுக்கு ஒத்த ஆரவாரத்தின் சத்தம்போலவுமிருந்தது; அவைகள் நிற்கும்போது தங்கள் செட்டைகளைத் தளரவிட்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And above the firmament that was over their heads was the likeness of a throne, as the appearance of a sapphire stone: and upon the likeness of the throne was the likeness as the appearance of a man above upon it.]]></a:t>
+              <a:t><![CDATA[25. அவைகள் நின்று தங்கள் செட்டைகளைத் தளரவிட்டிருக்கையில், அவைகளுடைய தலைகளுக்கு மேலான மண்டலத்தின்மேலிருந்து ஒரு சத்தம் பிறந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And I saw as the colour of amber, as the appearance of fire round about within it, from the appearance of his loins even upward, and from the appearance of his loins even downward, I saw as it were the appearance of fire, and it had brightness round about.]]></a:t>
+              <a:t><![CDATA[25. அவைகள் நின்று தங்கள் செட்டைகளைத் தளரவிட்டிருக்கையில், அவைகளுடைய தலைகளுக்கு மேலான மண்டலத்தின்மேலிருந்து ஒரு சத்தம் பிறந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And I saw as the colour of amber, as the appearance of fire round about within it, from the appearance of his loins even upward, and from the appearance of his loins even downward, I saw as it were the appearance of fire, and it had brightness round about.]]></a:t>
+              <a:t><![CDATA[26. அவைகளின் தலைகளுக்குமேலுள்ள மண்டலத்தின்மீதில் நீலரத்தினம்போல விளங்கும் ஒரு சிங்காசனத்தின் சாயலின்மேல் மனுஷசாயலுக்கு ஒத்த ஒரு சாயலும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And I saw as the colour of amber, as the appearance of fire round about within it, from the appearance of his loins even upward, and from the appearance of his loins even downward, I saw as it were the appearance of fire, and it had brightness round about.]]></a:t>
+              <a:t><![CDATA[26. அவைகளின் தலைகளுக்குமேலுள்ள மண்டலத்தின்மீதில் நீலரத்தினம்போல விளங்கும் ஒரு சிங்காசனத்தின் சாயலின்மேல் மனுஷசாயலுக்கு ஒத்த ஒரு சாயலும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. As the appearance of the bow that is in the cloud in the day of rain, so was the appearance of the brightness round about. This was the appearance of the likeness of the glory of the LORD. And when I saw it, I fell upon my face, and I heard a voice of one that spoke.]]></a:t>
+              <a:t><![CDATA[26. அவைகளின் தலைகளுக்குமேலுள்ள மண்டலத்தின்மீதில் நீலரத்தினம்போல விளங்கும் ஒரு சிங்காசனத்தின் சாயலின்மேல் மனுஷசாயலுக்கு ஒத்த ஒரு சாயலும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. As the appearance of the bow that is in the cloud in the day of rain, so was the appearance of the brightness round about. This was the appearance of the likeness of the glory of the LORD. And when I saw it, I fell upon my face, and I heard a voice of one that spoke.]]></a:t>
+              <a:t><![CDATA[27. அவருடைய இடுப்பாகக் காணப்பட்டதுமுதல் மேலெல்லாம் உட்புறம் சுற்றிலும் அக்கினிமயமான சொகுசாவின் நிறமாயிருக்கக்கண்டேன்; அவருடைய இடுப்பாகக் காணப்பட்டதுமுதல் கீழெல்லாம் அக்கினிமயமாகவும், அதைச் சுற்றிலும் பிரகாசமாகவும் இருக்கக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. As the appearance of the bow that is in the cloud in the day of rain, so was the appearance of the brightness round about. This was the appearance of the likeness of the glory of the LORD. And when I saw it, I fell upon my face, and I heard a voice of one that spoke.]]></a:t>
+              <a:t><![CDATA[27. அவருடைய இடுப்பாகக் காணப்பட்டதுமுதல் மேலெல்லாம் உட்புறம் சுற்றிலும் அக்கினிமயமான சொகுசாவின் நிறமாயிருக்கக்கண்டேன்; அவருடைய இடுப்பாகக் காணப்பட்டதுமுதல் கீழெல்லாம் அக்கினிமயமாகவும், அதைச் சுற்றிலும் பிரகாசமாகவும் இருக்கக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The word of the LORD came expressly unto Ezekiel the priest, the son of Buzi, in the land of the Chaldeans by the river Chebar; and the hand of the LORD was there upon him.]]></a:t>
+              <a:t><![CDATA[3. அந்த ஐந்தாந்தேதியிலே, கல்தேயர் தேசத்திலுள்ள கேபார் நதியண்டையிலே பூசியென்னும் ஆசாரியனுடைய குமாரனாகிய எசேக்கியேலுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அங்கே கர்த்தருடைய கரம் அவன்மேல் அமர்ந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அவருடைய இடுப்பாகக் காணப்பட்டதுமுதல் மேலெல்லாம் உட்புறம் சுற்றிலும் அக்கினிமயமான சொகுசாவின் நிறமாயிருக்கக்கண்டேன்; அவருடைய இடுப்பாகக் காணப்பட்டதுமுதல் கீழெல்லாம் அக்கினிமயமாகவும், அதைச் சுற்றிலும் பிரகாசமாகவும் இருக்கக்கண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. மழைபெய்யும் நாளில் மேகத்தில் வானவில் எப்படிக் காணப்படுகிறதோ, அப்படியே சுற்றிலுமுள்ள அந்தப் பிரகாசம் காணப்பட்டது; இதுவே கர்த்தருடைய மகிமையின் சாயலுக்குரிய தரிசனமாயிருந்தது; அதை நான் கண்டபோது முகங்குப்புற விழுந்தேன்; அப்பொழுது பேசுகிற ஒருவருடைய சத்தத்தைக் கேட்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. மழைபெய்யும் நாளில் மேகத்தில் வானவில் எப்படிக் காணப்படுகிறதோ, அப்படியே சுற்றிலுமுள்ள அந்தப் பிரகாசம் காணப்பட்டது; இதுவே கர்த்தருடைய மகிமையின் சாயலுக்குரிய தரிசனமாயிருந்தது; அதை நான் கண்டபோது முகங்குப்புற விழுந்தேன்; அப்பொழுது பேசுகிற ஒருவருடைய சத்தத்தைக் கேட்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. மழைபெய்யும் நாளில் மேகத்தில் வானவில் எப்படிக் காணப்படுகிறதோ, அப்படியே சுற்றிலுமுள்ள அந்தப் பிரகாசம் காணப்பட்டது; இதுவே கர்த்தருடைய மகிமையின் சாயலுக்குரிய தரிசனமாயிருந்தது; அதை நான் கண்டபோது முகங்குப்புற விழுந்தேன்; அப்பொழுது பேசுகிற ஒருவருடைய சத்தத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The word of the LORD came expressly unto Ezekiel the priest, the son of Buzi, in the land of the Chaldeans by the river Chebar; and the hand of the LORD was there upon him.]]></a:t>
+              <a:t><![CDATA[3. அந்த ஐந்தாந்தேதியிலே, கல்தேயர் தேசத்திலுள்ள கேபார் நதியண்டையிலே பூசியென்னும் ஆசாரியனுடைய குமாரனாகிய எசேக்கியேலுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அங்கே கர்த்தருடைய கரம் அவன்மேல் அமர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I looked, and, behold, a whirlwind came out of the north, a great cloud, and a fire setting itself, and a brightness was about it, and out of the midst thereof as the colour of amber, out of the midst of the fire.]]></a:t>
+              <a:t><![CDATA[4. இதோ, வடக்கேயிருந்து புசல்காற்றும் பெரிய மேகமும், அத்தோடே கலந்த அக்கினியும் வரக்கண்டேன்; அதைச் சுற்றிலும் பிரகாசமும், அதின் நடுவில் அக்கினிக்குள்ளிருந்து விளங்கிய சொகுசாவின் நிறமும் உண்டாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I looked, and, behold, a whirlwind came out of the north, a great cloud, and a fire setting itself, and a brightness was about it, and out of the midst thereof as the colour of amber, out of the midst of the fire.]]></a:t>
+              <a:t><![CDATA[4. இதோ, வடக்கேயிருந்து புசல்காற்றும் பெரிய மேகமும், அத்தோடே கலந்த அக்கினியும் வரக்கண்டேன்; அதைச் சுற்றிலும் பிரகாசமும், அதின் நடுவில் அக்கினிக்குள்ளிருந்து விளங்கிய சொகுசாவின் நிறமும் உண்டாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506916" r:id="rId1"/>
+    <p:sldLayoutId id="2473507626" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +7726,82 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[the midst of the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதின் நடுவிலிருந்து நாலு ஜீவன்கள் தோன்றின; அவைகளின் சாயல் மனுஷ சாயலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. Also out of the midst thereof came the likeness of four living creatures. And this was their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவைகளில் ஒவ்வொன்றுக்கும் நந்நான்கு முகங்களும், ஒவ்வொன்றுக்கும் நந்நான்கு செட்டைகளும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[appearance; they had the likeness of a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவைகளுடைய கால்கள் நிமிர்ந்த கால்களாயிருந்தன; அவைகளுடைய உள்ளங்கால்கள் கன்றுக்குட்டியின்]]></a:t>
+              <a:t><![CDATA[6. And every one had four faces, and every one had four wings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உள்ளங்கால்களுக்கு ஒப்பாயிருந்தன; அவைகள் துலக்கப்பட்ட வெண்கலத்தின் வருணமாய் மின்னிக்கொண்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[7. And their feet were straight feet; and the sole of their feet was like the sole of a calf's foot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகளுடைய செட்டைகளின் கீழ் அவைகளின் நாலு பக்கங்களிலும் மனுஷ கைகள் இருந்தன; அந்த நாலுக்கும்]]></a:t>
+              <a:t><![CDATA[and they sparkled like the colour of burnished brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதினதின் முகங்களும் அதினதின் செட்டைகளும் உண்டாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[8. And they had the hands of a man under their wings on their four sides; and they four had their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகள் ஒவ்வொன்றின் செட்டைகளும் மற்றதின் செட்டைகளோடே சேர்ந்திருந்தன; அவைகள் செல்லுகையில்]]></a:t>
+              <a:t><![CDATA[faces and their wings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திரும்பாமல் ஒவ்வொன்றும் தன்தன் திசைக்கு நேர்முகமாய்ச் சென்றன.]]></a:t>
+              <a:t><![CDATA[9. Their wings were joined one to another; they turned not when they went; they went every one]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகளுடைய முகங்களின் சாயலாவது; வலதுபக்கத்தில் நாலும் மனுஷமுகமும் சிங்கமுகமும், இடதுபக்கத்தில்]]></a:t>
+              <a:t><![CDATA[straight forward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. முப்பதாம் வருஷம் நாலாம் மாசம் ஐந்தாந்தேதியிலே, நான் கேபார் நதியண்டையிலே சிறைப்பட்டவர்கள் நடுவில்]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass in the thirtieth year, in the fourth month, in the fifth day of the month, as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாலும் எருது முகமும் கழுகு முகமுமாயிருந்தன.]]></a:t>
+              <a:t><![CDATA[10. As for the likeness of their faces, they four had the face of a man, and the face of a lion, on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகளுடைய முகங்கள் இப்படியிருக்க, அவைகளுடைய செட்டைகள் மேலே பிரிந்திருந்தன, ஒவ்வொன்றுக்குமுள்ள]]></a:t>
+              <a:t><![CDATA[the right side: and they four had the face of an ox on the left side; they four also had the face of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரண்டிரண்டு செட்டைகள் ஒன்றொடொன்று சேர்ந்திருந்தன; மற்ற இரண்டிரண்டு செட்டைகள் அவைகளுடைய உடல்களை]]></a:t>
+              <a:t><![CDATA[an eagle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மூடின.]]></a:t>
+              <a:t><![CDATA[11. Thus were their faces: and their wings were stretched upward; two wings of every one were joined]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவைகள் ஒவ்வொன்றும் தன்தன் திசைக்கு நேர்முகமாய்ச் சென்றது; ஆவி போகவேண்டுமென்றிருந்த]]></a:t>
+              <a:t><![CDATA[one to another, and two covered their bodies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எவ்விடத்துக்கும் அவைகள் போயின; போகையில் அவைகள் திரும்பிப்பார்க்கவில்லை.]]></a:t>
+              <a:t><![CDATA[12. And they went every one straight forward: where the spirit was to go, they went; and they turned]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஜீவன்களுடைய சாயல் எப்படியிருந்ததென்றால், அவைகள் எரிகிற அக்கினித்தழலின் தோற்றமும் தீவர்த்திகளின்]]></a:t>
+              <a:t><![CDATA[not when they went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தோற்றமுமாயிருந்தது; அந்த அக்கினி ஜீவன்களுக்குள்ளே உலாவிப் பிரகாசமாயிருந்தது; அக்கினியிலிருந்து]]></a:t>
+              <a:t><![CDATA[13. As for the likeness of the living creatures, their appearance was like burning coals of fire,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மின்னல் புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[and like the appearance of lamps: it went up and down among the living creatures; and the fire was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த ஜீவன்கள் மின்னலின் தோற்றம்போல ஓடித்திரிந்தன.]]></a:t>
+              <a:t><![CDATA[bright, and out of the fire went forth lightning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருக்கும்போது, சம்பவித்தது என்னவென்றால், வானங்கள் திறக்கப்பட, நான் தேவதரிசனங்களைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[I was among the captives by the river of Chebar, that the heavens were opened, and I saw visions of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அந்த ஜீவன்களைப் பார்த்துக் கொண்டிருக்கையில், இதோ, பூமியில் ஜீவன்களண்டையிலே நாலு]]></a:t>
+              <a:t><![CDATA[14. And the living creatures ran and returned as the appearance of a flash of lightning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முகங்களையுடைய ஒரு சக்கரத்தைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[15. Now as I beheld the living creatures, behold one wheel upon the earth by the living creatures,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சக்கரங்களின் ரூபமும் அவைகளின் வேலையும் படிகப்பச்சை வருணமாயிருந்தது; அவைகள் நாலுக்கும் ஒரேவித]]></a:t>
+              <a:t><![CDATA[with his four faces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாயல் இருந்தது; அவைகளின் ரூபமும் அவைகளின் வேலையும் சக்கரத்துக்குள் சக்கரம் இருக்குமாப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[16. The appearance of the wheels and their work was like unto the colour of a beryl: and they four]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் ஓடுகையில் தங்கள் நாலு பக்கங்களிலும் ஓடும், ஓடுகையில் அவைகள் திரும்புகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[had one likeness: and their appearance and their work was as it were a wheel in the middle of a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகளின் வட்டங்கள் பயங்கரப்படத்தக்க உயரமாயிருந்தன; அந்த நாலு வட்டங்களும் சுற்றிலும் கண்களால்]]></a:t>
+              <a:t><![CDATA[wheel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிறைந்திருந்தன.]]></a:t>
+              <a:t><![CDATA[17. When they went, they went upon their four sides: and they turned not when they went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த ஜீவன்கள் செல்லும்போது, அந்தச் சக்கரங்கள் அவைகள் அருகே ஓடின; அந்த ஜீவன்கள் பூமியிலிருந்து]]></a:t>
+              <a:t><![CDATA[18. As for their rings, they were so high that they were dreadful; and their rings were full of eyes]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழும்பும்போது சக்கரங்களும் எழும்பின.]]></a:t>
+              <a:t><![CDATA[round about them four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆவி போகவேண்டுமென்றிருந்த எவ்விடத்துக்கும் அவைகள் போயின; அவ்விடத்துக்கு அவைகளின் ஆவியும்]]></a:t>
+              <a:t><![CDATA[19. And when the living creatures went, the wheels went by them: and when the living creatures were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அது யோயாக்கீன் ராஜாவுடைய சிறையிருப்பின் ஐந்தாம் வருஷமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போகவேண்டுமென்றிருந்தது; சக்கரங்களும் அவைகளின் அருகே எழும்பின; ஜீவனுடைய ஆவி சக்கரங்களில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[lifted up from the earth, the wheels were lifted up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகள் செல்லும்போது இவைகளும் சென்றன; அவைகள் நிற்கும் போது இவைகளும் நின்றன; அவைகள் பூமியிலிருந்து]]></a:t>
+              <a:t><![CDATA[20. Anywhere the spirit was to go, they went, thither was their spirit to go; and the wheels were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழும்பும்போது, சக்கரங்களும் அவைகள் அருகே எழும்பின; ஜீவனுடைய ஆவி சக்கரங்களில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[lifted up opposite to them: for the spirit of the living creature was in the wheels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஜீவனுடைய தலைகளின்மேல் பிரமிக்கத்தக்க வச்சிரப்பிரகாசமான ஒரு மண்டலம் இருந்தது; அது அவைகளுடைய]]></a:t>
+              <a:t><![CDATA[21. When those went, these went; and when those stood, these stood; and when those were lifted up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தலைகளின்மேல் உயர விரிந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[from the earth, the wheels were lifted up opposite to them: for the spirit of the living creature]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மண்டலத்தின்கீழ் அவைகளுடைய செட்டைகள் ஒன்றுக்கொன்று எதிர் நேராய் விரிந்திருந்தன; தங்கள்தங்கள்]]></a:t>
+              <a:t><![CDATA[was in the wheels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உடல்களை மூடிக்கொள்ளுகிற இரண்டிரண்டு செட்டைகள் இருபக்கத்திலும் இருக்கிற ஒவ்வொன்றுக்கும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[22. And the likeness of the firmament upon the heads of the living creature was as the colour of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவைகள் செல்லும்போது அவைகளுடைய இரைச்சலைக் கேட்டேன்; அது பெருவெள்ளத்தின் இரைச்சல்போலவும், ஒரு]]></a:t>
+              <a:t><![CDATA[terrible crystal, stretched forth over their heads above.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இராணுவத்தின் இரைச்சலுக்கு ஒத்த ஆரவாரத்தின் சத்தம்போலவுமிருந்தது; அவைகள் நிற்கும்போது தங்கள்]]></a:t>
+              <a:t><![CDATA[23. And under the firmament were their wings straight, the one toward the other: every one had two,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செட்டைகளைத் தளரவிட்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[which covered on this side, and every one had two, which covered on that side, their bodies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த ஐந்தாந்தேதியிலே, கல்தேயர் தேசத்திலுள்ள கேபார் நதியண்டையிலே பூசியென்னும் ஆசாரியனுடைய]]></a:t>
+              <a:t><![CDATA[2. In the fifth day of the month, which was the fifth year of king Jehoiachin's captivity,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவைகள் நின்று தங்கள் செட்டைகளைத் தளரவிட்டிருக்கையில், அவைகளுடைய தலைகளுக்கு மேலான]]></a:t>
+              <a:t><![CDATA[24. And when they went, I heard the noise of their wings, like the noise of great waters, as the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மண்டலத்தின்மேலிருந்து ஒரு சத்தம் பிறந்தது.]]></a:t>
+              <a:t><![CDATA[voice of the Almighty, the voice of speech, as the noise of an host: when they stood, they let down]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவைகளின் தலைகளுக்குமேலுள்ள மண்டலத்தின்மீதில் நீலரத்தினம்போல விளங்கும் ஒரு சிங்காசனத்தின்]]></a:t>
+              <a:t><![CDATA[their wings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாயலின்மேல் மனுஷசாயலுக்கு ஒத்த ஒரு சாயலும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And there was a voice from the firmament that was over their heads, when they stood, and had let]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவருடைய இடுப்பாகக் காணப்பட்டதுமுதல் மேலெல்லாம் உட்புறம் சுற்றிலும் அக்கினிமயமான சொகுசாவின்]]></a:t>
+              <a:t><![CDATA[down their wings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிறமாயிருக்கக்கண்டேன்; அவருடைய இடுப்பாகக் காணப்பட்டதுமுதல் கீழெல்லாம் அக்கினிமயமாகவும், அதைச்]]></a:t>
+              <a:t><![CDATA[26. And above the firmament that was over their heads was the likeness of a throne, as the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுற்றிலும் பிரகாசமாகவும் இருக்கக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[appearance of a sapphire stone: and upon the likeness of the throne was the likeness as the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மழைபெய்யும் நாளில் மேகத்தில் வானவில் எப்படிக் காணப்படுகிறதோ, அப்படியே சுற்றிலுமுள்ள அந்தப்]]></a:t>
+              <a:t><![CDATA[appearance of a man above upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிரகாசம் காணப்பட்டது; இதுவே கர்த்தருடைய மகிமையின் சாயலுக்குரிய தரிசனமாயிருந்தது; அதை நான் கண்டபோது]]></a:t>
+              <a:t><![CDATA[27. And I saw as the colour of amber, as the appearance of fire round about within it, from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முகங்குப்புற விழுந்தேன்; அப்பொழுது பேசுகிற ஒருவருடைய சத்தத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[appearance of his loins even upward, and from the appearance of his loins even downward, I saw as it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரனாகிய எசேக்கியேலுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அங்கே கர்த்தருடைய கரம் அவன்மேல்]]></a:t>
+              <a:t><![CDATA[3. The word of the LORD came expressly unto Ezekiel the priest, the son of Buzi, in the land of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[were the appearance of fire, and it had brightness round about.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. As the appearance of the bow that is in the cloud in the day of rain, so was the appearance of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the brightness round about. This was the appearance of the likeness of the glory of the LORD. And]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[when I saw it, I fell upon my face, and I heard a voice of one that spoke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[Chaldeans by the river Chebar; and the hand of the LORD was there upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, வடக்கேயிருந்து புசல்காற்றும் பெரிய மேகமும், அத்தோடே கலந்த அக்கினியும் வரக்கண்டேன்; அதைச்]]></a:t>
+              <a:t><![CDATA[4. And I looked, and, behold, a whirlwind came out of the north, a great cloud, and a fire setting]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுற்றிலும் பிரகாசமும், அதின் நடுவில் அக்கினிக்குள்ளிருந்து விளங்கிய சொகுசாவின் நிறமும்]]></a:t>
+              <a:t><![CDATA[itself, and a brightness was about it, and out of the midst thereof as the colour of amber, out of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>