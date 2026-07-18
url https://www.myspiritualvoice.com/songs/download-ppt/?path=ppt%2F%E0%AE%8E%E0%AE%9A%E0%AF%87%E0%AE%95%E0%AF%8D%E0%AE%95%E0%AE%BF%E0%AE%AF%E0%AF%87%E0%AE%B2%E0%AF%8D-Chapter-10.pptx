--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -69,50 +69,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +146,57 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +333,60 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கேருபீன்களுடைய செட்டைகளின் இரைச்சல் சர்வத்துக்கும் வல்ல தேவன் பேசுகையில் உண்டாகும் சத்தம்போல வெளிப்பிராகாரமட்டும் கேட்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கேருபீனின் மேலிருந்து எழும்பி, ஆலயத்தின் வாசற்படியிலே வந்தது; ஆலயம் மேகத்தினாலே நிறைந்திருந்தது, பிராகாரமும் கர்த்தருடைய மகிமையின் பிரகாசத்தினால் நிரம்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீன்களுக்குள் சக்கரங்களின் நடுவிலிருந்து அக்கினியை எடு என்று கட்டளையிட்டவுடனே, அவன் உள்ளே பிரவேசித்து சக்கரங்களண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கேருபீனின் மேலிருந்து எழும்பி, ஆலயத்தின் வாசற்படியிலே வந்தது; ஆலயம் மேகத்தினாலே நிறைந்திருந்தது, பிராகாரமும் கர்த்தருடைய மகிமையின் பிரகாசத்தினால் நிரம்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீன்களுக்குள் சக்கரங்களின் நடுவிலிருந்து அக்கினியை எடு என்று கட்டளையிட்டவுடனே, அவன் உள்ளே பிரவேசித்து சக்கரங்களண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[5. கேருபீன்களுடைய செட்டைகளின் இரைச்சல் சர்வத்துக்கும் வல்ல தேவன் பேசுகையில் உண்டாகும் சத்தம்போல வெளிப்பிராகாரமட்டும் கேட்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கேருபீன்களுக்குள்ளே ஒரு கேருபீன் தன் கையைக் கேருபீன்களின் நடுவில் இருக்கிற அக்கினியில் நீட்டி, அதில் எடுத்து, சணல்நூல் அங்கி தரித்திருந்த புருஷனுடைய கையில் கொடுத்தான்; அவன் அதை வாங்கிக் கொண்டு வெளியே வந்தான்.]]></a:t>
+              <a:t><![CDATA[5. கேருபீன்களுடைய செட்டைகளின் இரைச்சல் சர்வத்துக்கும் வல்ல தேவன் பேசுகையில் உண்டாகும் சத்தம்போல வெளிப்பிராகாரமட்டும் கேட்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கேருபீன்களுக்குள்ளே ஒரு கேருபீன் தன் கையைக் கேருபீன்களின் நடுவில் இருக்கிற அக்கினியில் நீட்டி, அதில் எடுத்து, சணல்நூல் அங்கி தரித்திருந்த புருஷனுடைய கையில் கொடுத்தான்; அவன் அதை வாங்கிக் கொண்டு வெளியே வந்தான்.]]></a:t>
+              <a:t><![CDATA[6. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீன்களுக்குள் சக்கரங்களின் நடுவிலிருந்து அக்கினியை எடு என்று கட்டளையிட்டவுடனே, அவன் உள்ளே பிரவேசித்து சக்கரங்களண்டையிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கேருபீன்களுடைய செட்டைகளின் கீழ் மனுஷர் கையின் சாயலானது காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[6. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீன்களுக்குள் சக்கரங்களின் நடுவிலிருந்து அக்கினியை எடு என்று கட்டளையிட்டவுடனே, அவன் உள்ளே பிரவேசித்து சக்கரங்களண்டையிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, கேருபீன்களண்டையில் நாலு சக்கரங்கள் இருக்கக் கண்டேன்; ஒவ்வொரு கேருபீன் அண்டையில் ஒவ்வொரு சக்கரம் இருந்தது; சக்கரங்களின் தோற்றம் படிகப்பச்சை வருணம்போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கேருபீன்களுக்குள்ளே ஒரு கேருபீன் தன் கையைக் கேருபீன்களின் நடுவில் இருக்கிற அக்கினியில் நீட்டி, அதில் எடுத்து, சணல்நூல் அங்கி தரித்திருந்த புருஷனுடைய கையில் கொடுத்தான்; அவன் அதை வாங்கிக் கொண்டு வெளியே வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, கேருபீன்களண்டையில் நாலு சக்கரங்கள் இருக்கக் கண்டேன்; ஒவ்வொரு கேருபீன் அண்டையில் ஒவ்வொரு சக்கரம் இருந்தது; சக்கரங்களின் தோற்றம் படிகப்பச்சை வருணம்போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கேருபீன்களுக்குள்ளே ஒரு கேருபீன் தன் கையைக் கேருபீன்களின் நடுவில் இருக்கிற அக்கினியில் நீட்டி, அதில் எடுத்து, சணல்நூல் அங்கி தரித்திருந்த புருஷனுடைய கையில் கொடுத்தான்; அவன் அதை வாங்கிக் கொண்டு வெளியே வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் நாலுக்கும் ஒரே சாயலான ரூபம் இருந்தது; சக்கரங்களின் நடுவிலே சக்கரம் இருக்குமாப்போல் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கேருபீன்களுக்குள்ளே ஒரு கேருபீன் தன் கையைக் கேருபீன்களின் நடுவில் இருக்கிற அக்கினியில் நீட்டி, அதில் எடுத்து, சணல்நூல் அங்கி தரித்திருந்த புருஷனுடைய கையில் கொடுத்தான்; அவன் அதை வாங்கிக் கொண்டு வெளியே வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் நாலுக்கும் ஒரே சாயலான ரூபம் இருந்தது; சக்கரங்களின் நடுவிலே சக்கரம் இருக்குமாப்போல் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. கேருபீன்களுடைய செட்டைகளின் கீழ் மனுஷர் கையின் சாயலானது காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் ஓடுகையில் தங்கள் நாலு பக்கங்களிலும் ஓடும்; ஓடுகையில் அவைகள் திரும்பினதில்லை; தலைநோக்கும் இடத்துக்கே, அவைகள் அதின் பின்னாலே ஓடின; ஓடுகையில் அவைகள் திரும்பினதில்லை.]]></a:t>
+              <a:t><![CDATA[9. இதோ, கேருபீன்களண்டையில் நாலு சக்கரங்கள் இருக்கக் கண்டேன்; ஒவ்வொரு கேருபீன் அண்டையில் ஒவ்வொரு சக்கரம் இருந்தது; சக்கரங்களின் தோற்றம் படிகப்பச்சை வருணம்போலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் ஓடுகையில் தங்கள் நாலு பக்கங்களிலும் ஓடும்; ஓடுகையில் அவைகள் திரும்பினதில்லை; தலைநோக்கும் இடத்துக்கே, அவைகள் அதின் பின்னாலே ஓடின; ஓடுகையில் அவைகள் திரும்பினதில்லை.]]></a:t>
+              <a:t><![CDATA[9. இதோ, கேருபீன்களண்டையில் நாலு சக்கரங்கள் இருக்கக் கண்டேன்; ஒவ்வொரு கேருபீன் அண்டையில் ஒவ்வொரு சக்கரம் இருந்தது; சக்கரங்களின் தோற்றம் படிகப்பச்சை வருணம்போலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவைகளின் உடல் அனைத்தும், அவைகளின் முதுகுகளும், அவைகளின் கைகளும், அவைகளின் செட்டைகளும், அந்தச் சக்கரங்களும், சுற்றிலும் கண்களினாலே நிறைந்திருந்தன; அவைகள் நாலுக்கும் இருந்த சக்கரங்களும் அப்படியே இருந்தன.]]></a:t>
+              <a:t><![CDATA[10. அவைகள் நாலுக்கும் ஒரே சாயலான ரூபம் இருந்தது; சக்கரங்களின் நடுவிலே சக்கரம் இருக்குமாப்போல் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்தச் சக்கரங்களைப் பார்த்து; சக்கரமே என்று ஒருவன் கூப்பிடுகிற சத்தத்தைக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[10. அவைகள் நாலுக்கும் ஒரே சாயலான ரூபம் இருந்தது; சக்கரங்களின் நடுவிலே சக்கரம் இருக்குமாப்போல் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒவ்வொன்றுக்கும் நாலு முகங்கள் இருந்தன; முதலாம் முகம் கேருபீன் முகமும், இரண்டாம் முகம் மனுஷமுகமும், மூன்றாம் முகம் சிங்கமுகமும், நாலாம் முகம் கழுகுமுகமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. அவைகள் ஓடுகையில் தங்கள் நாலு பக்கங்களிலும் ஓடும்; ஓடுகையில் அவைகள் திரும்பினதில்லை; தலைநோக்கும் இடத்துக்கே, அவைகள் அதின் பின்னாலே ஓடின; ஓடுகையில் அவைகள் திரும்பினதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒவ்வொன்றுக்கும் நாலு முகங்கள் இருந்தன; முதலாம் முகம் கேருபீன் முகமும், இரண்டாம் முகம் மனுஷமுகமும், மூன்றாம் முகம் சிங்கமுகமும், நாலாம் முகம் கழுகுமுகமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. அவைகள் ஓடுகையில் தங்கள் நாலு பக்கங்களிலும் ஓடும்; ஓடுகையில் அவைகள் திரும்பினதில்லை; தலைநோக்கும் இடத்துக்கே, அவைகள் அதின் பின்னாலே ஓடின; ஓடுகையில் அவைகள் திரும்பினதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கேருபீன்கள் மேலே எழும்பின; இதுதான், நான் கேபார் நதியண்டையிலே கண்டிருந்த ஜீவன்.]]></a:t>
+              <a:t><![CDATA[12. அவைகளின் உடல் அனைத்தும், அவைகளின் முதுகுகளும், அவைகளின் கைகளும், அவைகளின் செட்டைகளும், அந்தச் சக்கரங்களும், சுற்றிலும் கண்களினாலே நிறைந்திருந்தன; அவைகள் நாலுக்கும் இருந்த சக்கரங்களும் அப்படியே இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேருபீன்கள் செல்லுகையில் சக்கரங்கள் அவைகள் அருகே ஓடின; பூமியிலிருந்து எழும்பக் கேருபீன்கள் தங்கள் செட்டைகளை விரித்தபோது, சக்கரங்களும் அவைகளை விட்டு விலகிப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[12. அவைகளின் உடல் அனைத்தும், அவைகளின் முதுகுகளும், அவைகளின் கைகளும், அவைகளின் செட்டைகளும், அந்தச் சக்கரங்களும், சுற்றிலும் கண்களினாலே நிறைந்திருந்தன; அவைகள் நாலுக்கும் இருந்த சக்கரங்களும் அப்படியே இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேருபீன்கள் செல்லுகையில் சக்கரங்கள் அவைகள் அருகே ஓடின; பூமியிலிருந்து எழும்பக் கேருபீன்கள் தங்கள் செட்டைகளை விரித்தபோது, சக்கரங்களும் அவைகளை விட்டு விலகிப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[13. அந்தச் சக்கரங்களைப் பார்த்து; சக்கரமே என்று ஒருவன் கூப்பிடுகிற சத்தத்தைக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் நிற்கையில் இவைகளும் நின்றன; அவைகள் எழும்புகையில் இவைகளும் எழும்பின; ஜீவனுடைய ஆவி இவைகளில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. ஒவ்வொன்றுக்கும் நாலு முகங்கள் இருந்தன; முதலாம் முகம் கேருபீன் முகமும், இரண்டாம் முகம் மனுஷமுகமும், மூன்றாம் முகம் சிங்கமுகமும், நாலாம் முகம் கழுகுமுகமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீனின் கீழ் இருக்கிற சக்கரங்களுக்கு நடுவிலே பிரவேசித்து, கேருபீன்களின் நடுவே இருக்கிற அக்கினித்தழலில் உன் கை நிறைய எடுத்து, அதை நகரத்தின்மேல் இறையென்றார்; அப்படியே அவன் என் கண்காண உள்ளே பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[1. இதோ, கேருபீன்களுடைய தலைக்குமேல் இருந்த மண்டலத்தில் இந்திரநீலரத்தினம்போன்ற சிங்காசனச் சாயலான ஒரு தோற்றத்தைக் கண்டேன்; அது அவைகளுக்குமேல் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் நிற்கையில் இவைகளும் நின்றன; அவைகள் எழும்புகையில் இவைகளும் எழும்பின; ஜீவனுடைய ஆவி இவைகளில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. ஒவ்வொன்றுக்கும் நாலு முகங்கள் இருந்தன; முதலாம் முகம் கேருபீன் முகமும், இரண்டாம் முகம் மனுஷமுகமும், மூன்றாம் முகம் சிங்கமுகமும், நாலாம் முகம் கழுகுமுகமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் நிற்கையில் இவைகளும் நின்றன; அவைகள் எழும்புகையில் இவைகளும் எழும்பின; ஜீவனுடைய ஆவி இவைகளில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. கேருபீன்கள் மேலே எழும்பின; இதுதான், நான் கேபார் நதியண்டையிலே கண்டிருந்த ஜீவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தருடைய மகிமை ஆலயத்தின் வாசற்படியைவிட்டுப் புறப்பட்டு, கேருபீன்களின்மேல் நின்றது.]]></a:t>
+              <a:t><![CDATA[16. கேருபீன்கள் செல்லுகையில் சக்கரங்கள் அவைகள் அருகே ஓடின; பூமியிலிருந்து எழும்பக் கேருபீன்கள் தங்கள் செட்டைகளை விரித்தபோது, சக்கரங்களும் அவைகளை விட்டு விலகிப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து, என் கண் காண பூமியைவிட்டு எழும்பின; அவைகள் புறப்படுகையில் சக்கரங்களும் அவைகளுக்குச் சரியாய்ச் சென்றன; கர்த்தருடைய ஆலயத்தின் கிழக்கு வாசலிலே போய் நிற்க, இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
+              <a:t><![CDATA[16. கேருபீன்கள் செல்லுகையில் சக்கரங்கள் அவைகள் அருகே ஓடின; பூமியிலிருந்து எழும்பக் கேருபீன்கள் தங்கள் செட்டைகளை விரித்தபோது, சக்கரங்களும் அவைகளை விட்டு விலகிப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து, என் கண் காண பூமியைவிட்டு எழும்பின; அவைகள் புறப்படுகையில் சக்கரங்களும் அவைகளுக்குச் சரியாய்ச் சென்றன; கர்த்தருடைய ஆலயத்தின் கிழக்கு வாசலிலே போய் நிற்க, இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. அவைகள் நிற்கையில் இவைகளும் நின்றன; அவைகள் எழும்புகையில் இவைகளும் எழும்பின; ஜீவனுடைய ஆவி இவைகளில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இது நான் கேபார் நதியண்டையிலே இஸ்ரவேலின் தேவனுக்குக் கீழே இருக்கக்கண்ட அந்த ஜீவன்தானே; அவைகள் கேருபீன்கள் என்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[17. அவைகள் நிற்கையில் இவைகளும் நின்றன; அவைகள் எழும்புகையில் இவைகளும் எழும்பின; ஜீவனுடைய ஆவி இவைகளில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இது நான் கேபார் நதியண்டையிலே இஸ்ரவேலின் தேவனுக்குக் கீழே இருக்கக்கண்ட அந்த ஜீவன்தானே; அவைகள் கேருபீன்கள் என்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தருடைய மகிமை ஆலயத்தின் வாசற்படியைவிட்டுப் புறப்பட்டு, கேருபீன்களின்மேல் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகளில் ஒவ்வொன்றுக்கு நாலு முகமும், ஒவ்வொன்றுக்கு நாலு செட்டைகளும் இருந்தன; அவைகளுடைய செட்டைகளின் கீழ் மனுஷகைகளின் சாயல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தருடைய மகிமை ஆலயத்தின் வாசற்படியைவிட்டுப் புறப்பட்டு, கேருபீன்களின்மேல் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவைகளுடைய முகங்கள் நான் கேபார் நதியண்டையிலே கண்டிருந்த அந்த முகங்களின் சாயலாயிருந்தது; ஒவ்வொன்றும் தன்தன் முகத்துக்கு எதிரான திசையை நோக்கிச் சென்றது.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து, என் கண் காண பூமியைவிட்டு எழும்பின; அவைகள் புறப்படுகையில் சக்கரங்களும் அவைகளுக்குச் சரியாய்ச் சென்றன; கர்த்தருடைய ஆலயத்தின் கிழக்கு வாசலிலே போய் நிற்க, இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவைகளுடைய முகங்கள் நான் கேபார் நதியண்டையிலே கண்டிருந்த அந்த முகங்களின் சாயலாயிருந்தது; ஒவ்வொன்றும் தன்தன் முகத்துக்கு எதிரான திசையை நோக்கிச் சென்றது.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து, என் கண் காண பூமியைவிட்டு எழும்பின; அவைகள் புறப்படுகையில் சக்கரங்களும் அவைகளுக்குச் சரியாய்ச் சென்றன; கர்த்தருடைய ஆலயத்தின் கிழக்கு வாசலிலே போய் நிற்க, இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3916,50 +3944,813 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீனின் கீழ் இருக்கிற சக்கரங்களுக்கு நடுவிலே பிரவேசித்து, கேருபீன்களின் நடுவே இருக்கிற அக்கினித்தழலில் உன் கை நிறைய எடுத்து, அதை நகரத்தின்மேல் இறையென்றார்; அப்படியே அவன் என் கண்காண உள்ளே பிரவேசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து, என் கண் காண பூமியைவிட்டு எழும்பின; அவைகள் புறப்படுகையில் சக்கரங்களும் அவைகளுக்குச் சரியாய்ச் சென்றன; கர்த்தருடைய ஆலயத்தின் கிழக்கு வாசலிலே போய் நிற்க, இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இது நான் கேபார் நதியண்டையிலே இஸ்ரவேலின் தேவனுக்குக் கீழே இருக்கக்கண்ட அந்த ஜீவன்தானே; அவைகள் கேருபீன்கள் என்று அறிந்துகொண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இது நான் கேபார் நதியண்டையிலே இஸ்ரவேலின் தேவனுக்குக் கீழே இருக்கக்கண்ட அந்த ஜீவன்தானே; அவைகள் கேருபீன்கள் என்று அறிந்துகொண்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அவைகளில் ஒவ்வொன்றுக்கு நாலு முகமும், ஒவ்வொன்றுக்கு நாலு செட்டைகளும் இருந்தன; அவைகளுடைய செட்டைகளின் கீழ் மனுஷகைகளின் சாயல் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அவைகளில் ஒவ்வொன்றுக்கு நாலு முகமும், ஒவ்வொன்றுக்கு நாலு செட்டைகளும் இருந்தன; அவைகளுடைய செட்டைகளின் கீழ் மனுஷகைகளின் சாயல் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அவைகளுடைய முகங்கள் நான் கேபார் நதியண்டையிலே கண்டிருந்த அந்த முகங்களின் சாயலாயிருந்தது; ஒவ்வொன்றும் தன்தன் முகத்துக்கு எதிரான திசையை நோக்கிச் சென்றது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அவைகளுடைய முகங்கள் நான் கேபார் நதியண்டையிலே கண்டிருந்த அந்த முகங்களின் சாயலாயிருந்தது; ஒவ்வொன்றும் தன்தன் முகத்துக்கு எதிரான திசையை நோக்கிச் சென்றது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4015,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் புருஷன் உள்ளே பிரவேசிக்கையில், கேருபீன்கள் ஆலயத்தின் வலது புறத்தில் நின்றன; ஒரு மேகம் உட்பிராகாரத்தை நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[2. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீனின் கீழ் இருக்கிற சக்கரங்களுக்கு நடுவிலே பிரவேசித்து, கேருபீன்களின் நடுவே இருக்கிற அக்கினித்தழலில் உன் கை நிறைய எடுத்து, அதை நகரத்தின்மேல் இறையென்றார்; அப்படியே அவன் என் கண்காண உள்ளே பிரவேசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் புருஷன் உள்ளே பிரவேசிக்கையில், கேருபீன்கள் ஆலயத்தின் வலது புறத்தில் நின்றன; ஒரு மேகம் உட்பிராகாரத்தை நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[2. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீனின் கீழ் இருக்கிற சக்கரங்களுக்கு நடுவிலே பிரவேசித்து, கேருபீன்களின் நடுவே இருக்கிற அக்கினித்தழலில் உன் கை நிறைய எடுத்து, அதை நகரத்தின்மேல் இறையென்றார்; அப்படியே அவன் என் கண்காண உள்ளே பிரவேசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கேருபீனின் மேலிருந்து எழும்பி, ஆலயத்தின் வாசற்படியிலே வந்தது; ஆலயம் மேகத்தினாலே நிறைந்திருந்தது, பிராகாரமும் கர்த்தருடைய மகிமையின் பிரகாசத்தினால் நிரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் புருஷன் உள்ளே பிரவேசிக்கையில், கேருபீன்கள் ஆலயத்தின் வலது புறத்தில் நின்றன; ஒரு மேகம் உட்பிராகாரத்தை நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கேருபீனின் மேலிருந்து எழும்பி, ஆலயத்தின் வாசற்படியிலே வந்தது; ஆலயம் மேகத்தினாலே நிறைந்திருந்தது, பிராகாரமும் கர்த்தருடைய மகிமையின் பிரகாசத்தினால் நிரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் புருஷன் உள்ளே பிரவேசிக்கையில், கேருபீன்கள் ஆலயத்தின் வலது புறத்தில் நின்றன; ஒரு மேகம் உட்பிராகாரத்தை நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கேருபீன்களுடைய செட்டைகளின் இரைச்சல் சர்வத்துக்கும் வல்ல தேவன் பேசுகையில் உண்டாகும் சத்தம்போல வெளிப்பிராகாரமட்டும் கேட்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கேருபீனின் மேலிருந்து எழும்பி, ஆலயத்தின் வாசற்படியிலே வந்தது; ஆலயம் மேகத்தினாலே நிறைந்திருந்தது, பிராகாரமும் கர்த்தருடைய மகிமையின் பிரகாசத்தினால் நிரம்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506586" r:id="rId1"/>
+    <p:sldLayoutId id="2473417858" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5629,106 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્પષ્ટ સંભળાતો હતો.]]></a:t>
+              <a:t><![CDATA[and the house was filled with the cloud, and the court was full of the brightness of the LORD's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. યહોવાએ શણના વસ્ત્ર પહેરેલા માણસને કહ્યું, “કરૂબો મધ્યે જઇને ફરતાં પૈડામાંથી સળગતા કોલસા લે, એટલે]]></a:t>
+              <a:t><![CDATA[glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માણસ અંદર જઇને એક પૈડા પાસે ઊભો રહ્યો.]]></a:t>
+              <a:t><![CDATA[5. And the sound of the cherubims' wings was heard even to the outer court, as the voice of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. અને કરૂબોમાંના એકે હાથ લંબાવી તેમની વચ્ચેના અંગારામાંથી થોડા લઇ શણના વસ્ત્ર પહેરેલા માણસને આપ્યા.]]></a:t>
+              <a:t><![CDATA[Almighty God when he speaks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે લઇને તે બહાર ચાલ્યો ગયો.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, that when he had commanded the man clothed with linen, saying, Take fire]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. કરૂબોની પાંખો નીચે માણસના હાથ જેવું કઇ દેખાતું હતું.]]></a:t>
+              <a:t><![CDATA[from between the wheels, from between the cherubims; then he went in, and stood beside the wheels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. મેં જોયું તો પ્રત્યેક કરૂબ પાસે એક એમ ચાર પૈડા હતાં અને તે પૈડા સોનેરી પોખરાજ રત્નની જેમ ઝળહળતાં]]></a:t>
+              <a:t><![CDATA[7. And one cherub stretched forth his hand from between the cherubims unto the fire that was between]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતાં.]]></a:t>
+              <a:t><![CDATA[the cherubims, and took thereof, and put it into the hands of him that was clothed with linen: who]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. બધાં પૈડાની રચના એક સરખી દેખાતી હતી; અને એક પૈડાની અંદર બીજું પૈડું ગોઠવ્યું હોય તેમ લાગતું]]></a:t>
+              <a:t><![CDATA[took it, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતું.]]></a:t>
+              <a:t><![CDATA[8. And there appeared in the cherubims the form of a man's hand under their wings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ત્યાર બાદ મેં કરૂબ દેવદૂતોના માથા ઉપર જોયું તો નીલમણિના ઘૂમટ જેવું કંઇક દેખાયું.]]></a:t>
+              <a:t><![CDATA[1. Then I looked, and, behold, in the firmament that was above the head of the cherubims there]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. કરૂબો આગળ વધતા ત્યારે તેઓનાં મુખ તે ચારે દિશામાં, આમતેમ ફેરવ્યાં વિના તેઓ જઇ શકતા હતાં. પૈડાંને]]></a:t>
+              <a:t><![CDATA[9. And when I looked, behold the four wheels by the cherubims, one wheel by one cherub, and another]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વળાંક લેવાની જરૂર પડતી નહોતી, તેઓ બધા એકી સાથે ફર્યા વગર ગમે તે દિશામાં સીધા આગળ વધી શકતા હતાં.]]></a:t>
+              <a:t><![CDATA[wheel by another cherub: and the appearance of the wheels was as the colour of a beryl stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તેઓના આખા શરીર પર, પીઠ પર, હાથ પર, પાંખો પર અને પૈડાઓ પર સર્વત્ર પુષ્કળ પ્રમાણમાં આંખો હતી.]]></a:t>
+              <a:t><![CDATA[10. And as for their appearances, they four had one likeness, as if a wheel had been in the midst of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. અને મેં તેમને ચાલણચક્ર એમ પૈડાઓ માટે કહેતા સાંભળ્યાં.]]></a:t>
+              <a:t><![CDATA[a wheel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. દરેક કરૂબને ચાર મોઢાં હતાં, પહેલું મોઢું કરૂબનું હતું, બીજું માણસનું હતું, ત્રીજું સિંહનું હતું]]></a:t>
+              <a:t><![CDATA[11. When they went, they went upon their four sides; they turned not as they went, but to the place]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને ચોથું ગરૂડનું હતું.]]></a:t>
+              <a:t><![CDATA[where the head looked they followed it; they turned not as they went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. કરૂબો ઊડીને ઊંચે ચઢયા. કબાર નદી પાસે મેં જોયાં હતાં તે જ પ્રાણીઓ આ હતાં.]]></a:t>
+              <a:t><![CDATA[12. And their whole body, and their backs, and their hands, and their wings, and the wheels, were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. કરૂબો જમીન ઉપરથી ઊંચે જતાં ત્યારે પૈડાં પણ તેઓની સાથે જતાં. તેઓ ઊંચે જવા પાંખો પ્રસારતા ત્યારે]]></a:t>
+              <a:t><![CDATA[full of eyes round about, even the wheels that they four had.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૈડાઓ તેમની પાસે જ રહેતા.]]></a:t>
+              <a:t><![CDATA[13. As for the wheels, it was cried unto them in my hearing, O wheel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. જ્યારે તેઓ ઊડવા માટે પાંખો ફેલાવતા ત્યારે પણ પૈડાં તેમની સાથેને સાથે જ રહેતાં. તેઓ અટકતા ત્યારે]]></a:t>
+              <a:t><![CDATA[14. And every one had four faces: the first face was the face of a cherub, and the second face was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. પછી દેવે સુતરાઉ રેસાના વસ્ત્ર પહેરેલા માણસને કહ્યું, “કરૂબ દેવદૂતોની નીચેનાં પૈડાઓ વચ્ચે જા અને]]></a:t>
+              <a:t><![CDATA[appeared over them as it were a sapphire stone, as the appearance of the likeness of a throne.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૈડાં પણ અટકી જતાં અને જ્યારે તેઓ ઊડતાં ત્યારે પૈડાં તેમની સાથે જ રહેતાં, કારણ, પૈડાં ઉપર તેમનું]]></a:t>
+              <a:t><![CDATA[the face of a man, and the third the face of a lion, and the fourth the face of an eagle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નિયંત્રણ હતું.]]></a:t>
+              <a:t><![CDATA[15. And the cherubims were lifted up. This is the living creature that I saw by the river of Chebar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. પછી યહોવાનું ગૌરવ મંદિરના પ્રવેશદ્વારથી ખસીને કરૂબો પર આવી ઊભું.]]></a:t>
+              <a:t><![CDATA[16. And when the cherubims went, the wheels went by them: and when the cherubims lifted up their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. કરૂબો પાંખો પ્રસારીને જમીનથી અધ્ધર થઇ ગયા અને પૈડાંને પણ તેમની સાથે- સાથે અધ્દર થતાં મેં જોયાં.]]></a:t>
+              <a:t><![CDATA[wings to mount up from the earth, the same wheels also turned not from beside them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મંદિરના પૂર્વ દરવાજા આગળ તેઓ થોભ્યા. તેમના ઉપર યહોવાનું ગૌરવ છવાયેલું હતું.]]></a:t>
+              <a:t><![CDATA[17. When they stood, these stood; and when they were lifted up, these lifted up themselves also: for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. કબાર નદીના કાંઠે ઇસ્રાએલના દેવના સિંહાસન નીચે જે પ્રાણીઓ મેં જોયાં હતાં તે આ જ હતાં, મને ખાતરી]]></a:t>
+              <a:t><![CDATA[the spirit of the living creature was in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થઇ હતી કે તેઓ કરૂબો હતા.]]></a:t>
+              <a:t><![CDATA[18. Then the glory of the LORD departed from off the threshold of the house, and stood over the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. પ્રત્યેકને ચાર મોઢાં, ચાર પાંખો અને દરેક પાંખ નીચે માણસના હાથ જેવું કઇંક હતું.]]></a:t>
+              <a:t><![CDATA[cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તેમનાં મોઢાં કબાર નદીને કાંઠે મેં દર્શનમાં જોયેલાં મોઢાં જેવાં જ હતાં. દરેક કરૂબ સીધો આગળ વધતો]]></a:t>
+              <a:t><![CDATA[19. And the cherubims lifted up their wings, and mounted up from the earth in my sight: when they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતો.]]></a:t>
+              <a:t><![CDATA[went out, the wheels also were beside them, and every one stood at the door of the east gate of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10093,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બળતા કોલસામાંથી મુઠ્ઠી ભરી યરૂશાલેમ શહેર પર નાખ.”અને મેં જોયું કે એ અંદર પ્રવેશ્યો.]]></a:t>
+              <a:t><![CDATA[2. And he spoke unto the man clothed with linen, and said, Go in between the wheels, even under the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[LORD's house; and the glory of the God of Israel was over them above.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. This is the living creature that I saw under the God of Israel by the river of Chebar; and I]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[knew that they were the cherubims.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Every one had four faces apiece, and every one four wings; and the likeness of the hands of a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[man was under their wings.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And the likeness of their faces was the same faces which I saw by the river of Chebar, their]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[appearances and themselves: they went every one straight forward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તે માણસ અંદર ગયો ત્યારે કરૂબ દેવદૂતો મંદિરની દક્ષિણ બાજુએ ઊભા હતા. ત્યારે અંદરનો ચોક વાદળથી ભરાઇ]]></a:t>
+              <a:t><![CDATA[cherub, and fill yours hand with coals of fire from between the cherubims, and scatter them over the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયો.]]></a:t>
+              <a:t><![CDATA[city. And he went in in my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પછી યહોવાનો મહિમા કરૂબો ઉપરથી ઊડીને મંદિરના પ્રવેશદ્વાર આગળ ગયો. એટલે મંદિર વાદળથી ભરાઇ ગયું અને]]></a:t>
+              <a:t><![CDATA[3. Now the cherubims stood on the right side of the house, when the man went in; and the cloud]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આખો ચોક યહોવાના ગૌરવનાં તેજથી ઝળાંહળાં થઇ ગયો.]]></a:t>
+              <a:t><![CDATA[filled the inner court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. કરૂબોની પાંખોનો અવાજ સર્વસમર્થ દેવના મુખમાંથી નીકળેલા શબ્દ જેવો અવાજ હતો, અને બહારના આંગણમાં તે]]></a:t>
+              <a:t><![CDATA[4. Then the glory of the LORD went up from the cherub, and stood over the threshold of the house;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>