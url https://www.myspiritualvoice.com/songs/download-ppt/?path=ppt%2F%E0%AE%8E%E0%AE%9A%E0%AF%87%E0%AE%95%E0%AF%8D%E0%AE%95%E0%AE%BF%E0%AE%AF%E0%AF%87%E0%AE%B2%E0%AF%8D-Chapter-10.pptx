--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -81,52 +81,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -152,51 +150,50 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
-    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -339,54 +336,53 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கேருபீனின் மேலிருந்து எழும்பி, ஆலயத்தின் வாசற்படியிலே வந்தது; ஆலயம் மேகத்தினாலே நிறைந்திருந்தது, பிராகாரமும் கர்த்தருடைய மகிமையின் பிரகாசத்தினால் நிரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[4. Then the glory of the LORD went up from the cherub, and stood over the threshold of the house; and the house was filled with the cloud, and the court was full of the brightness of the LORD's glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கேருபீனின் மேலிருந்து எழும்பி, ஆலயத்தின் வாசற்படியிலே வந்தது; ஆலயம் மேகத்தினாலே நிறைந்திருந்தது, பிராகாரமும் கர்த்தருடைய மகிமையின் பிரகாசத்தினால் நிரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[5. And the sound of the cherubims' wings was heard even to the outer court, as the voice of the Almighty God when he speaks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கேருபீன்களுடைய செட்டைகளின் இரைச்சல் சர்வத்துக்கும் வல்ல தேவன் பேசுகையில் உண்டாகும் சத்தம்போல வெளிப்பிராகாரமட்டும் கேட்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. And the sound of the cherubims' wings was heard even to the outer court, as the voice of the Almighty God when he speaks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கேருபீன்களுடைய செட்டைகளின் இரைச்சல் சர்வத்துக்கும் வல்ல தேவன் பேசுகையில் உண்டாகும் சத்தம்போல வெளிப்பிராகாரமட்டும் கேட்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, that when he had commanded the man clothed with linen, saying, Take fire from between the wheels, from between the cherubims; then he went in, and stood beside the wheels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீன்களுக்குள் சக்கரங்களின் நடுவிலிருந்து அக்கினியை எடு என்று கட்டளையிட்டவுடனே, அவன் உள்ளே பிரவேசித்து சக்கரங்களண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, that when he had commanded the man clothed with linen, saying, Take fire from between the wheels, from between the cherubims; then he went in, and stood beside the wheels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீன்களுக்குள் சக்கரங்களின் நடுவிலிருந்து அக்கினியை எடு என்று கட்டளையிட்டவுடனே, அவன் உள்ளே பிரவேசித்து சக்கரங்களண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[7. And one cherub stretched forth his hand from between the cherubims unto the fire that was between the cherubims, and took thereof, and put it into the hands of him that was clothed with linen: who took it, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கேருபீன்களுக்குள்ளே ஒரு கேருபீன் தன் கையைக் கேருபீன்களின் நடுவில் இருக்கிற அக்கினியில் நீட்டி, அதில் எடுத்து, சணல்நூல் அங்கி தரித்திருந்த புருஷனுடைய கையில் கொடுத்தான்; அவன் அதை வாங்கிக் கொண்டு வெளியே வந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And one cherub stretched forth his hand from between the cherubims unto the fire that was between the cherubims, and took thereof, and put it into the hands of him that was clothed with linen: who took it, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கேருபீன்களுக்குள்ளே ஒரு கேருபீன் தன் கையைக் கேருபீன்களின் நடுவில் இருக்கிற அக்கினியில் நீட்டி, அதில் எடுத்து, சணல்நூல் அங்கி தரித்திருந்த புருஷனுடைய கையில் கொடுத்தான்; அவன் அதை வாங்கிக் கொண்டு வெளியே வந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And one cherub stretched forth his hand from between the cherubims unto the fire that was between the cherubims, and took thereof, and put it into the hands of him that was clothed with linen: who took it, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கேருபீன்களுக்குள்ளே ஒரு கேருபீன் தன் கையைக் கேருபீன்களின் நடுவில் இருக்கிற அக்கினியில் நீட்டி, அதில் எடுத்து, சணல்நூல் அங்கி தரித்திருந்த புருஷனுடைய கையில் கொடுத்தான்; அவன் அதை வாங்கிக் கொண்டு வெளியே வந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And there appeared in the cherubims the form of a man's hand under their wings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கேருபீன்களுடைய செட்டைகளின் கீழ் மனுஷர் கையின் சாயலானது காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. And when I looked, behold the four wheels by the cherubims, one wheel by one cherub, and another wheel by another cherub: and the appearance of the wheels was as the colour of a beryl stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, கேருபீன்களுடைய தலைக்குமேல் இருந்த மண்டலத்தில் இந்திரநீலரத்தினம்போன்ற சிங்காசனச் சாயலான ஒரு தோற்றத்தைக் கண்டேன்; அது அவைகளுக்குமேல் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. Then I looked, and, behold, in the firmament that was above the head of the cherubims there appeared over them as it were a sapphire stone, as the appearance of the likeness of a throne.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, கேருபீன்களண்டையில் நாலு சக்கரங்கள் இருக்கக் கண்டேன்; ஒவ்வொரு கேருபீன் அண்டையில் ஒவ்வொரு சக்கரம் இருந்தது; சக்கரங்களின் தோற்றம் படிகப்பச்சை வருணம்போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. And when I looked, behold the four wheels by the cherubims, one wheel by one cherub, and another wheel by another cherub: and the appearance of the wheels was as the colour of a beryl stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, கேருபீன்களண்டையில் நாலு சக்கரங்கள் இருக்கக் கண்டேன்; ஒவ்வொரு கேருபீன் அண்டையில் ஒவ்வொரு சக்கரம் இருந்தது; சக்கரங்களின் தோற்றம் படிகப்பச்சை வருணம்போலிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And as for their appearances, they four had one likeness, as if a wheel had been in the midst of a wheel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் நாலுக்கும் ஒரே சாயலான ரூபம் இருந்தது; சக்கரங்களின் நடுவிலே சக்கரம் இருக்குமாப்போல் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. And as for their appearances, they four had one likeness, as if a wheel had been in the midst of a wheel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் நாலுக்கும் ஒரே சாயலான ரூபம் இருந்தது; சக்கரங்களின் நடுவிலே சக்கரம் இருக்குமாப்போல் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[11. When they went, they went upon their four sides; they turned not as they went, but to the place where the head looked they followed it; they turned not as they went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் ஓடுகையில் தங்கள் நாலு பக்கங்களிலும் ஓடும்; ஓடுகையில் அவைகள் திரும்பினதில்லை; தலைநோக்கும் இடத்துக்கே, அவைகள் அதின் பின்னாலே ஓடின; ஓடுகையில் அவைகள் திரும்பினதில்லை.]]></a:t>
+              <a:t><![CDATA[11. When they went, they went upon their four sides; they turned not as they went, but to the place where the head looked they followed it; they turned not as they went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் ஓடுகையில் தங்கள் நாலு பக்கங்களிலும் ஓடும்; ஓடுகையில் அவைகள் திரும்பினதில்லை; தலைநோக்கும் இடத்துக்கே, அவைகள் அதின் பின்னாலே ஓடின; ஓடுகையில் அவைகள் திரும்பினதில்லை.]]></a:t>
+              <a:t><![CDATA[12. And their whole body, and their backs, and their hands, and their wings, and the wheels, were full of eyes round about, even the wheels that they four had.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவைகளின் உடல் அனைத்தும், அவைகளின் முதுகுகளும், அவைகளின் கைகளும், அவைகளின் செட்டைகளும், அந்தச் சக்கரங்களும், சுற்றிலும் கண்களினாலே நிறைந்திருந்தன; அவைகள் நாலுக்கும் இருந்த சக்கரங்களும் அப்படியே இருந்தன.]]></a:t>
+              <a:t><![CDATA[12. And their whole body, and their backs, and their hands, and their wings, and the wheels, were full of eyes round about, even the wheels that they four had.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவைகளின் உடல் அனைத்தும், அவைகளின் முதுகுகளும், அவைகளின் கைகளும், அவைகளின் செட்டைகளும், அந்தச் சக்கரங்களும், சுற்றிலும் கண்களினாலே நிறைந்திருந்தன; அவைகள் நாலுக்கும் இருந்த சக்கரங்களும் அப்படியே இருந்தன.]]></a:t>
+              <a:t><![CDATA[12. And their whole body, and their backs, and their hands, and their wings, and the wheels, were full of eyes round about, even the wheels that they four had.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்தச் சக்கரங்களைப் பார்த்து; சக்கரமே என்று ஒருவன் கூப்பிடுகிற சத்தத்தைக்கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[13. As for the wheels, it was cried unto them in my hearing, O wheel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒவ்வொன்றுக்கும் நாலு முகங்கள் இருந்தன; முதலாம் முகம் கேருபீன் முகமும், இரண்டாம் முகம் மனுஷமுகமும், மூன்றாம் முகம் சிங்கமுகமும், நாலாம் முகம் கழுகுமுகமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. And every one had four faces: the first face was the face of a cherub, and the second face was the face of a man, and the third the face of a lion, and the fourth the face of an eagle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, கேருபீன்களுடைய தலைக்குமேல் இருந்த மண்டலத்தில் இந்திரநீலரத்தினம்போன்ற சிங்காசனச் சாயலான ஒரு தோற்றத்தைக் கண்டேன்; அது அவைகளுக்குமேல் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. Then I looked, and, behold, in the firmament that was above the head of the cherubims there appeared over them as it were a sapphire stone, as the appearance of the likeness of a throne.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒவ்வொன்றுக்கும் நாலு முகங்கள் இருந்தன; முதலாம் முகம் கேருபீன் முகமும், இரண்டாம் முகம் மனுஷமுகமும், மூன்றாம் முகம் சிங்கமுகமும், நாலாம் முகம் கழுகுமுகமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. And every one had four faces: the first face was the face of a cherub, and the second face was the face of a man, and the third the face of a lion, and the fourth the face of an eagle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கேருபீன்கள் மேலே எழும்பின; இதுதான், நான் கேபார் நதியண்டையிலே கண்டிருந்த ஜீவன்.]]></a:t>
+              <a:t><![CDATA[15. And the cherubims were lifted up. This is the living creature that I saw by the river of Chebar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேருபீன்கள் செல்லுகையில் சக்கரங்கள் அவைகள் அருகே ஓடின; பூமியிலிருந்து எழும்பக் கேருபீன்கள் தங்கள் செட்டைகளை விரித்தபோது, சக்கரங்களும் அவைகளை விட்டு விலகிப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[16. And when the cherubims went, the wheels went by them: and when the cherubims lifted up their wings to mount up from the earth, the same wheels also turned not from beside them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேருபீன்கள் செல்லுகையில் சக்கரங்கள் அவைகள் அருகே ஓடின; பூமியிலிருந்து எழும்பக் கேருபீன்கள் தங்கள் செட்டைகளை விரித்தபோது, சக்கரங்களும் அவைகளை விட்டு விலகிப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[16. And when the cherubims went, the wheels went by them: and when the cherubims lifted up their wings to mount up from the earth, the same wheels also turned not from beside them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் நிற்கையில் இவைகளும் நின்றன; அவைகள் எழும்புகையில் இவைகளும் எழும்பின; ஜீவனுடைய ஆவி இவைகளில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. When they stood, these stood; and when they were lifted up, these lifted up themselves also: for the spirit of the living creature was in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் நிற்கையில் இவைகளும் நின்றன; அவைகள் எழும்புகையில் இவைகளும் எழும்பின; ஜீவனுடைய ஆவி இவைகளில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. When they stood, these stood; and when they were lifted up, these lifted up themselves also: for the spirit of the living creature was in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தருடைய மகிமை ஆலயத்தின் வாசற்படியைவிட்டுப் புறப்பட்டு, கேருபீன்களின்மேல் நின்றது.]]></a:t>
+              <a:t><![CDATA[18. Then the glory of the LORD departed from off the threshold of the house, and stood over the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தருடைய மகிமை ஆலயத்தின் வாசற்படியைவிட்டுப் புறப்பட்டு, கேருபீன்களின்மேல் நின்றது.]]></a:t>
+              <a:t><![CDATA[19. And the cherubims lifted up their wings, and mounted up from the earth in my sight: when they went out, the wheels also were beside them, and every one stood at the door of the east gate of the LORD's house; and the glory of the God of Israel was over them above.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து, என் கண் காண பூமியைவிட்டு எழும்பின; அவைகள் புறப்படுகையில் சக்கரங்களும் அவைகளுக்குச் சரியாய்ச் சென்றன; கர்த்தருடைய ஆலயத்தின் கிழக்கு வாசலிலே போய் நிற்க, இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And the cherubims lifted up their wings, and mounted up from the earth in my sight: when they went out, the wheels also were beside them, and every one stood at the door of the east gate of the LORD's house; and the glory of the God of Israel was over them above.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து, என் கண் காண பூமியைவிட்டு எழும்பின; அவைகள் புறப்படுகையில் சக்கரங்களும் அவைகளுக்குச் சரியாய்ச் சென்றன; கர்த்தருடைய ஆலயத்தின் கிழக்கு வாசலிலே போய் நிற்க, இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And the cherubims lifted up their wings, and mounted up from the earth in my sight: when they went out, the wheels also were beside them, and every one stood at the door of the east gate of the LORD's house; and the glory of the God of Israel was over them above.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீனின் கீழ் இருக்கிற சக்கரங்களுக்கு நடுவிலே பிரவேசித்து, கேருபீன்களின் நடுவே இருக்கிற அக்கினித்தழலில் உன் கை நிறைய எடுத்து, அதை நகரத்தின்மேல் இறையென்றார்; அப்படியே அவன் என் கண்காண உள்ளே பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[2. And he spoke unto the man clothed with linen, and said, Go in between the wheels, even under the cherub, and fill yours hand with coals of fire from between the cherubims, and scatter them over the city. And he went in in my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து, என் கண் காண பூமியைவிட்டு எழும்பின; அவைகள் புறப்படுகையில் சக்கரங்களும் அவைகளுக்குச் சரியாய்ச் சென்றன; கர்த்தருடைய ஆலயத்தின் கிழக்கு வாசலிலே போய் நிற்க, இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. This is the living creature that I saw under the God of Israel by the river of Chebar; and I knew that they were the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இது நான் கேபார் நதியண்டையிலே இஸ்ரவேலின் தேவனுக்குக் கீழே இருக்கக்கண்ட அந்த ஜீவன்தானே; அவைகள் கேருபீன்கள் என்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[20. This is the living creature that I saw under the God of Israel by the river of Chebar; and I knew that they were the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இது நான் கேபார் நதியண்டையிலே இஸ்ரவேலின் தேவனுக்குக் கீழே இருக்கக்கண்ட அந்த ஜீவன்தானே; அவைகள் கேருபீன்கள் என்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[21. Every one had four faces apiece, and every one four wings; and the likeness of the hands of a man was under their wings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகளில் ஒவ்வொன்றுக்கு நாலு முகமும், ஒவ்வொன்றுக்கு நாலு செட்டைகளும் இருந்தன; அவைகளுடைய செட்டைகளின் கீழ் மனுஷகைகளின் சாயல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[21. Every one had four faces apiece, and every one four wings; and the likeness of the hands of a man was under their wings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகளில் ஒவ்வொன்றுக்கு நாலு முகமும், ஒவ்வொன்றுக்கு நாலு செட்டைகளும் இருந்தன; அவைகளுடைய செட்டைகளின் கீழ் மனுஷகைகளின் சாயல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[22. And the likeness of their faces was the same faces which I saw by the river of Chebar, their appearances and themselves: they went every one straight forward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,160 +4584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவைகளுடைய முகங்கள் நான் கேபார் நதியண்டையிலே கண்டிருந்த அந்த முகங்களின் சாயலாயிருந்தது; ஒவ்வொன்றும் தன்தன் முகத்துக்கு எதிரான திசையை நோக்கிச் சென்றது.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[22. அவைகளுடைய முகங்கள் நான் கேபார் நதியண்டையிலே கண்டிருந்த அந்த முகங்களின் சாயலாயிருந்தது; ஒவ்வொன்றும் தன்தன் முகத்துக்கு எதிரான திசையை நோக்கிச் சென்றது.]]></a:t>
+              <a:t><![CDATA[22. And the likeness of their faces was the same faces which I saw by the river of Chebar, their appearances and themselves: they went every one straight forward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீனின் கீழ் இருக்கிற சக்கரங்களுக்கு நடுவிலே பிரவேசித்து, கேருபீன்களின் நடுவே இருக்கிற அக்கினித்தழலில் உன் கை நிறைய எடுத்து, அதை நகரத்தின்மேல் இறையென்றார்; அப்படியே அவன் என் கண்காண உள்ளே பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[2. And he spoke unto the man clothed with linen, and said, Go in between the wheels, even under the cherub, and fill yours hand with coals of fire from between the cherubims, and scatter them over the city. And he went in in my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீனின் கீழ் இருக்கிற சக்கரங்களுக்கு நடுவிலே பிரவேசித்து, கேருபீன்களின் நடுவே இருக்கிற அக்கினித்தழலில் உன் கை நிறைய எடுத்து, அதை நகரத்தின்மேல் இறையென்றார்; அப்படியே அவன் என் கண்காண உள்ளே பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[2. And he spoke unto the man clothed with linen, and said, Go in between the wheels, even under the cherub, and fill yours hand with coals of fire from between the cherubims, and scatter them over the city. And he went in in my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் புருஷன் உள்ளே பிரவேசிக்கையில், கேருபீன்கள் ஆலயத்தின் வலது புறத்தில் நின்றன; ஒரு மேகம் உட்பிராகாரத்தை நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[3. Now the cherubims stood on the right side of the house, when the man went in; and the cloud filled the inner court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் புருஷன் உள்ளே பிரவேசிக்கையில், கேருபீன்கள் ஆலயத்தின் வலது புறத்தில் நின்றன; ஒரு மேகம் உட்பிராகாரத்தை நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[3. Now the cherubims stood on the right side of the house, when the man went in; and the cloud filled the inner court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கேருபீனின் மேலிருந்து எழும்பி, ஆலயத்தின் வாசற்படியிலே வந்தது; ஆலயம் மேகத்தினாலே நிறைந்திருந்தது, பிராகாரமும் கர்த்தருடைய மகிமையின் பிரகாசத்தினால் நிரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[4. Then the glory of the LORD went up from the cherub, and stood over the threshold of the house; and the house was filled with the cloud, and the court was full of the brightness of the LORD's glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417858" r:id="rId1"/>
+    <p:sldLayoutId id="2482723492" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5677,58 +5564,50 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the house was filled with the cloud, and the court was full of the brightness of the LORD's]]></a:t>
+              <a:t><![CDATA[நிறைந்திருந்தது, பிராகாரமும் கர்த்தருடைய மகிமையின் பிரகாசத்தினால் நிரம்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[glory.]]></a:t>
+              <a:t><![CDATA[5. கேருபீன்களுடைய செட்டைகளின் இரைச்சல் சர்வத்துக்கும் வல்ல தேவன் பேசுகையில் உண்டாகும் சத்தம்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the sound of the cherubims' wings was heard even to the outer court, as the voice of the]]></a:t>
+              <a:t><![CDATA[வெளிப்பிராகாரமட்டும் கேட்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Almighty God when he speaks.]]></a:t>
+              <a:t><![CDATA[6. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீன்களுக்குள் சக்கரங்களின் நடுவிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And it came to pass, that when he had commanded the man clothed with linen, saying, Take fire]]></a:t>
+              <a:t><![CDATA[அக்கினியை எடு என்று கட்டளையிட்டவுடனே, அவன் உள்ளே பிரவேசித்து சக்கரங்களண்டையிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from between the wheels, from between the cherubims; then he went in, and stood beside the wheels.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கேருபீன்களுக்குள்ளே ஒரு கேருபீன் தன் கையைக் கேருபீன்களின் நடுவில் இருக்கிற அக்கினியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And one cherub stretched forth his hand from between the cherubims unto the fire that was between]]></a:t>
+              <a:t><![CDATA[நீட்டி, அதில் எடுத்து, சணல்நூல் அங்கி தரித்திருந்த புருஷனுடைய கையில் கொடுத்தான்; அவன் அதை வாங்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the cherubims, and took thereof, and put it into the hands of him that was clothed with linen: who]]></a:t>
+              <a:t><![CDATA[கொண்டு வெளியே வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[took it, and went out.]]></a:t>
+              <a:t><![CDATA[8. கேருபீன்களுடைய செட்டைகளின் கீழ் மனுஷர் கையின் சாயலானது காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And there appeared in the cherubims the form of a man's hand under their wings.]]></a:t>
+              <a:t><![CDATA[9. இதோ, கேருபீன்களண்டையில் நாலு சக்கரங்கள் இருக்கக் கண்டேன்; ஒவ்வொரு கேருபீன் அண்டையில் ஒவ்வொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then I looked, and, behold, in the firmament that was above the head of the cherubims there]]></a:t>
+              <a:t><![CDATA[1. இதோ, கேருபீன்களுடைய தலைக்குமேல் இருந்த மண்டலத்தில் இந்திரநீலரத்தினம்போன்ற சிங்காசனச் சாயலான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when I looked, behold the four wheels by the cherubims, one wheel by one cherub, and another]]></a:t>
+              <a:t><![CDATA[சக்கரம் இருந்தது; சக்கரங்களின் தோற்றம் படிகப்பச்சை வருணம்போலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wheel by another cherub: and the appearance of the wheels was as the colour of a beryl stone.]]></a:t>
+              <a:t><![CDATA[10. அவைகள் நாலுக்கும் ஒரே சாயலான ரூபம் இருந்தது; சக்கரங்களின் நடுவிலே சக்கரம் இருக்குமாப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And as for their appearances, they four had one likeness, as if a wheel had been in the midst of]]></a:t>
+              <a:t><![CDATA[காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a wheel.]]></a:t>
+              <a:t><![CDATA[11. அவைகள் ஓடுகையில் தங்கள் நாலு பக்கங்களிலும் ஓடும்; ஓடுகையில் அவைகள் திரும்பினதில்லை; தலைநோக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. When they went, they went upon their four sides; they turned not as they went, but to the place]]></a:t>
+              <a:t><![CDATA[இடத்துக்கே, அவைகள் அதின் பின்னாலே ஓடின; ஓடுகையில் அவைகள் திரும்பினதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[where the head looked they followed it; they turned not as they went.]]></a:t>
+              <a:t><![CDATA[12. அவைகளின் உடல் அனைத்தும், அவைகளின் முதுகுகளும், அவைகளின் கைகளும், அவைகளின் செட்டைகளும், அந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And their whole body, and their backs, and their hands, and their wings, and the wheels, were]]></a:t>
+              <a:t><![CDATA[சக்கரங்களும், சுற்றிலும் கண்களினாலே நிறைந்திருந்தன; அவைகள் நாலுக்கும் இருந்த சக்கரங்களும் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[full of eyes round about, even the wheels that they four had.]]></a:t>
+              <a:t><![CDATA[இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. As for the wheels, it was cried unto them in my hearing, O wheel.]]></a:t>
+              <a:t><![CDATA[13. அந்தச் சக்கரங்களைப் பார்த்து; சக்கரமே என்று ஒருவன் கூப்பிடுகிற சத்தத்தைக்கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And every one had four faces: the first face was the face of a cherub, and the second face was]]></a:t>
+              <a:t><![CDATA[14. ஒவ்வொன்றுக்கும் நாலு முகங்கள் இருந்தன; முதலாம் முகம் கேருபீன் முகமும், இரண்டாம் முகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[appeared over them as it were a sapphire stone, as the appearance of the likeness of a throne.]]></a:t>
+              <a:t><![CDATA[தோற்றத்தைக் கண்டேன்; அது அவைகளுக்குமேல் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the face of a man, and the third the face of a lion, and the fourth the face of an eagle.]]></a:t>
+              <a:t><![CDATA[மனுஷமுகமும், மூன்றாம் முகம் சிங்கமுகமும், நாலாம் முகம் கழுகுமுகமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the cherubims were lifted up. This is the living creature that I saw by the river of Chebar.]]></a:t>
+              <a:t><![CDATA[15. கேருபீன்கள் மேலே எழும்பின; இதுதான், நான் கேபார் நதியண்டையிலே கண்டிருந்த ஜீவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And when the cherubims went, the wheels went by them: and when the cherubims lifted up their]]></a:t>
+              <a:t><![CDATA[16. கேருபீன்கள் செல்லுகையில் சக்கரங்கள் அவைகள் அருகே ஓடின; பூமியிலிருந்து எழும்பக் கேருபீன்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wings to mount up from the earth, the same wheels also turned not from beside them.]]></a:t>
+              <a:t><![CDATA[தங்கள் செட்டைகளை விரித்தபோது, சக்கரங்களும் அவைகளை விட்டு விலகிப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. When they stood, these stood; and when they were lifted up, these lifted up themselves also: for]]></a:t>
+              <a:t><![CDATA[17. அவைகள் நிற்கையில் இவைகளும் நின்றன; அவைகள் எழும்புகையில் இவைகளும் எழும்பின; ஜீவனுடைய ஆவி இவைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the spirit of the living creature was in them.]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then the glory of the LORD departed from off the threshold of the house, and stood over the]]></a:t>
+              <a:t><![CDATA[18. கர்த்தருடைய மகிமை ஆலயத்தின் வாசற்படியைவிட்டுப் புறப்பட்டு, கேருபீன்களின்மேல் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cherubims.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து, என் கண் காண பூமியைவிட்டு எழும்பின; அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the cherubims lifted up their wings, and mounted up from the earth in my sight: when they]]></a:t>
+              <a:t><![CDATA[புறப்படுகையில் சக்கரங்களும் அவைகளுக்குச் சரியாய்ச் சென்றன; கர்த்தருடைய ஆலயத்தின் கிழக்கு வாசலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[went out, the wheels also were beside them, and every one stood at the door of the east gate of the]]></a:t>
+              <a:t><![CDATA[போய் நிற்க, இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he spoke unto the man clothed with linen, and said, Go in between the wheels, even under the]]></a:t>
+              <a:t><![CDATA[2. அவர் சணல்நூல் அங்கி தரித்திருந்த புருஷனை நோக்கி: நீ கேருபீனின் கீழ் இருக்கிற சக்கரங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD's house; and the glory of the God of Israel was over them above.]]></a:t>
+              <a:t><![CDATA[20. இது நான் கேபார் நதியண்டையிலே இஸ்ரவேலின் தேவனுக்குக் கீழே இருக்கக்கண்ட அந்த ஜீவன்தானே; அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. This is the living creature that I saw under the God of Israel by the river of Chebar; and I]]></a:t>
+              <a:t><![CDATA[கேருபீன்கள் என்று அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[knew that they were the cherubims.]]></a:t>
+              <a:t><![CDATA[21. அவைகளில் ஒவ்வொன்றுக்கு நாலு முகமும், ஒவ்வொன்றுக்கு நாலு செட்டைகளும் இருந்தன; அவைகளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Every one had four faces apiece, and every one four wings; and the likeness of the hands of a]]></a:t>
+              <a:t><![CDATA[செட்டைகளின் கீழ் மனுஷகைகளின் சாயல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man was under their wings.]]></a:t>
+              <a:t><![CDATA[22. அவைகளுடைய முகங்கள் நான் கேபார் நதியண்டையிலே கண்டிருந்த அந்த முகங்களின் சாயலாயிருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,183 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the likeness of their faces was the same faces which I saw by the river of Chebar, their]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[appearances and themselves: they went every one straight forward.]]></a:t>
+              <a:t><![CDATA[ஒவ்வொன்றும் தன்தன் முகத்துக்கு எதிரான திசையை நோக்கிச் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cherub, and fill yours hand with coals of fire from between the cherubims, and scatter them over the]]></a:t>
+              <a:t><![CDATA[நடுவிலே பிரவேசித்து, கேருபீன்களின் நடுவே இருக்கிற அக்கினித்தழலில் உன் கை நிறைய எடுத்து, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city. And he went in in my sight.]]></a:t>
+              <a:t><![CDATA[நகரத்தின்மேல் இறையென்றார்; அப்படியே அவன் என் கண்காண உள்ளே பிரவேசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now the cherubims stood on the right side of the house, when the man went in; and the cloud]]></a:t>
+              <a:t><![CDATA[3. அந்தப் புருஷன் உள்ளே பிரவேசிக்கையில், கேருபீன்கள் ஆலயத்தின் வலது புறத்தில் நின்றன; ஒரு மேகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[filled the inner court.]]></a:t>
+              <a:t><![CDATA[உட்பிராகாரத்தை நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then the glory of the LORD went up from the cherub, and stood over the threshold of the house;]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய மகிமை கேருபீனின் மேலிருந்து எழும்பி, ஆலயத்தின் வாசற்படியிலே வந்தது; ஆலயம் மேகத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>