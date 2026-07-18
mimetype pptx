--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -95,58 +95,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -179,54 +171,50 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
-    <p:sldId id="308" r:id="rId55"/>
-[...2 lines deleted...]
-    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,57 +364,53 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the Spirit of the LORD fell upon me, and said unto me, Speak; Thus says the LORD; Thus have all of you said, O house of Israel: for I know the things that come into your mind, every one of them.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தருடைய ஆவி என்மேல் இறங்கினார்; அவர் என்னை நோக்கி: நீ சொல்லவேண்டியது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, நீங்கள் இப்படிப் பேசுகிறது உண்டு; உங்கள் மனதில் எழும்புகிறதை நான் அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the Spirit of the LORD fell upon me, and said unto me, Speak; Thus says the LORD; Thus have all of you said, O house of Israel: for I know the things that come into your mind, every one of them.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தருடைய ஆவி என்மேல் இறங்கினார்; அவர் என்னை நோக்கி: நீ சொல்லவேண்டியது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, நீங்கள் இப்படிப் பேசுகிறது உண்டு; உங்கள் மனதில் எழும்புகிறதை நான் அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All of you have multiplied your slain in this city, and all of you have filled the streets thereof with the slain.]]></a:t>
+              <a:t><![CDATA[6. இந்த நகரத்தில் நீங்கள் அநேகரைக் கொலைசெய்தீர்கள்; அதின் வீதிகளைக் கொலையுண்டவர்களால் நிரப்பினீர்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All of you have multiplied your slain in this city, and all of you have filled the streets thereof with the slain.]]></a:t>
+              <a:t><![CDATA[6. இந்த நகரத்தில் நீங்கள் அநேகரைக் கொலைசெய்தீர்கள்; அதின் வீதிகளைக் கொலையுண்டவர்களால் நிரப்பினீர்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore thus says the Lord GOD; Your slain whom all of you have laid in the midst of it, they are the flesh, and this city is the caldron: but I will bring you forth out of the midst of it.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் நீங்கள் கொலைசெய்து, அதின் நடுவில் போட்டுவிட்டவர்களே இறைச்சியும், இந்த நகரம் பானையுமாமே; உங்களையோ அதற்குள் இராதபடிக்குப் புறம்பாக்குவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore thus says the Lord GOD; Your slain whom all of you have laid in the midst of it, they are the flesh, and this city is the caldron: but I will bring you forth out of the midst of it.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் நீங்கள் கொலைசெய்து, அதின் நடுவில் போட்டுவிட்டவர்களே இறைச்சியும், இந்த நகரம் பானையுமாமே; உங்களையோ அதற்குள் இராதபடிக்குப் புறம்பாக்குவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. All of you have feared the sword; and I will bring a sword upon you, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[8. பட்டயத்துக்குப் பயப்பட்டீர்கள், பட்டயத்தையே உங்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. All of you have feared the sword; and I will bring a sword upon you, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[9. நான் உங்களை அதற்குள் இராதபடிக்கு புறம்பாக்கி, உங்களை அந்நியரின் கையில் ஒப்புக்கொடுத்து, உங்களில் நியாயத்தீர்ப்புகளை நிறைவேற்றுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And I will bring you out of the midst thereof, and deliver you into the hands of strangers, and will execute judgments among you.]]></a:t>
+              <a:t><![CDATA[9. நான் உங்களை அதற்குள் இராதபடிக்கு புறம்பாக்கி, உங்களை அந்நியரின் கையில் ஒப்புக்கொடுத்து, உங்களில் நியாயத்தீர்ப்புகளை நிறைவேற்றுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And I will bring you out of the midst thereof, and deliver you into the hands of strangers, and will execute judgments among you.]]></a:t>
+              <a:t><![CDATA[10. பட்டயத்தால் விழுவீர்கள்; இஸ்ரவேல் தேசத்தின் எல்லையிலே உங்களை நியாயந்தீர்ப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Moreover the spirit lifted me up, and brought me unto the east gate of the LORD's house, which looks eastward: and behold at the door of the gate five and twenty men; among whom I saw Jaazaniah the son of Azur, and Pelatiah the son of Benaiah, princes of the people.]]></a:t>
+              <a:t><![CDATA[1. பின்பு ஆவியானவர் என்னை எடுத்து, என்னைக் கர்த்தருடைய ஆலயத்தின் கிழக்கு முகமாயிருக்கிற வாசலுக்குக் கொண்டுபோனார்; இதோ, அந்த வாசலின் நடையில் இருபத்தைந்து புருஷர் இருந்தார்கள்; அவர்களின் நடுவே ஜனத்தின் பிரபுக்களாகிய ஆசுரின் குமாரனாகிய யசனியாவையும், பெனாயாவின் குமாரனாகிய பெலத்தியாவையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. All of you shall fall by the sword; I will judge you in the border of Israel; and all of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[10. பட்டயத்தால் விழுவீர்கள்; இஸ்ரவேல் தேசத்தின் எல்லையிலே உங்களை நியாயந்தீர்ப்பேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. All of you shall fall by the sword; I will judge you in the border of Israel; and all of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[11. இந்த நகரம் உங்களுக்குப் பானையாயிருப்பதுமில்லை, நீங்கள் அதிலுள்ள இறைச்சியாயிருப்பதுமில்லை; இஸ்ரவேல் தேசத்தின் எல்லையிலே உங்களை நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. This city shall not be your caldron, neither shall all of you be the flesh in the midst thereof; but I will judge you in the border of Israel:]]></a:t>
+              <a:t><![CDATA[11. இந்த நகரம் உங்களுக்குப் பானையாயிருப்பதுமில்லை, நீங்கள் அதிலுள்ள இறைச்சியாயிருப்பதுமில்லை; இஸ்ரவேல் தேசத்தின் எல்லையிலே உங்களை நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. This city shall not be your caldron, neither shall all of you be the flesh in the midst thereof; but I will judge you in the border of Israel:]]></a:t>
+              <a:t><![CDATA[12. என் கட்டளைகளின்படி நடவாமலும், என் நியாயங்களின்படி செய்யாமலும், உங்களைச் சுற்றிலுமிருக்கிற புறஜாதிகளுடைய முறைமைகளின்படி செய்த நீங்கள் அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And all of you shall know that I am the LORD: for all of you have not walked in my statutes, neither executed my judgments, but have done after the manners of the heathen that are round about you.]]></a:t>
+              <a:t><![CDATA[12. என் கட்டளைகளின்படி நடவாமலும், என் நியாயங்களின்படி செய்யாமலும், உங்களைச் சுற்றிலுமிருக்கிற புறஜாதிகளுடைய முறைமைகளின்படி செய்த நீங்கள் அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And all of you shall know that I am the LORD: for all of you have not walked in my statutes, neither executed my judgments, but have done after the manners of the heathen that are round about you.]]></a:t>
+              <a:t><![CDATA[12. என் கட்டளைகளின்படி நடவாமலும், என் நியாயங்களின்படி செய்யாமலும், உங்களைச் சுற்றிலுமிருக்கிற புறஜாதிகளுடைய முறைமைகளின்படி செய்த நீங்கள் அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And all of you shall know that I am the LORD: for all of you have not walked in my statutes, neither executed my judgments, but have done after the manners of the heathen that are round about you.]]></a:t>
+              <a:t><![CDATA[13. நான் இப்படித் தீர்க்கதரிசனஞ்சொல்லுகையில், பெனாயாவின் குமாரனாகிய பெலத்தியா செத்தான்; அப்பொழுது நான் முகங்குப்புற விழுந்து, மகா சத்தமாய்: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் இஸ்ரவேலில் மீதியானவர்களைச் சர்வசங்காரஞ்செய்வீரோ என்று முறையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it came to pass, when I prophesied, that Pelatiah the son of Benaiah died. Then fell I down upon my face, and cried with a loud voice, and said, Ah Lord GOD! will you make a full end of the remnant of Israel?]]></a:t>
+              <a:t><![CDATA[13. நான் இப்படித் தீர்க்கதரிசனஞ்சொல்லுகையில், பெனாயாவின் குமாரனாகிய பெலத்தியா செத்தான்; அப்பொழுது நான் முகங்குப்புற விழுந்து, மகா சத்தமாய்: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் இஸ்ரவேலில் மீதியானவர்களைச் சர்வசங்காரஞ்செய்வீரோ என்று முறையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it came to pass, when I prophesied, that Pelatiah the son of Benaiah died. Then fell I down upon my face, and cried with a loud voice, and said, Ah Lord GOD! will you make a full end of the remnant of Israel?]]></a:t>
+              <a:t><![CDATA[13. நான் இப்படித் தீர்க்கதரிசனஞ்சொல்லுகையில், பெனாயாவின் குமாரனாகிய பெலத்தியா செத்தான்; அப்பொழுது நான் முகங்குப்புற விழுந்து, மகா சத்தமாய்: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் இஸ்ரவேலில் மீதியானவர்களைச் சர்வசங்காரஞ்செய்வீரோ என்று முறையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it came to pass, when I prophesied, that Pelatiah the son of Benaiah died. Then fell I down upon my face, and cried with a loud voice, and said, Ah Lord GOD! will you make a full end of the remnant of Israel?]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Moreover the spirit lifted me up, and brought me unto the east gate of the LORD's house, which looks eastward: and behold at the door of the gate five and twenty men; among whom I saw Jaazaniah the son of Azur, and Pelatiah the son of Benaiah, princes of the people.]]></a:t>
+              <a:t><![CDATA[1. பின்பு ஆவியானவர் என்னை எடுத்து, என்னைக் கர்த்தருடைய ஆலயத்தின் கிழக்கு முகமாயிருக்கிற வாசலுக்குக் கொண்டுபோனார்; இதோ, அந்த வாசலின் நடையில் இருபத்தைந்து புருஷர் இருந்தார்கள்; அவர்களின் நடுவே ஜனத்தின் பிரபுக்களாகிய ஆசுரின் குமாரனாகிய யசனியாவையும், பெனாயாவின் குமாரனாகிய பெலத்தியாவையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Again the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[15. மனுபுத்திரனே, நீங்கள் கர்த்தரை விட்டுத் தூரமாய் போங்கள், எங்களுக்கு இந்தத் தேசம் சுதந்தரமாகக் கொடுக்கப்பட்டதென்று, உன் சகோதரருக்கும், உன் குடும்பத்தாருக்கும், உன் பந்து ஜனங்களுக்கும், இஸ்ரவேல் வம்சத்தார் அனைவருக்கும், எருசலேமின் குடிகள் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Son of man, your brethren, even your brethren, the men of your kindred, and all the house of Israel wholly, are they unto whom the inhabitants of Jerusalem have said, Get you far from the LORD: unto us is this land given in possession.]]></a:t>
+              <a:t><![CDATA[15. மனுபுத்திரனே, நீங்கள் கர்த்தரை விட்டுத் தூரமாய் போங்கள், எங்களுக்கு இந்தத் தேசம் சுதந்தரமாகக் கொடுக்கப்பட்டதென்று, உன் சகோதரருக்கும், உன் குடும்பத்தாருக்கும், உன் பந்து ஜனங்களுக்கும், இஸ்ரவேல் வம்சத்தார் அனைவருக்கும், எருசலேமின் குடிகள் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Son of man, your brethren, even your brethren, the men of your kindred, and all the house of Israel wholly, are they unto whom the inhabitants of Jerusalem have said, Get you far from the LORD: unto us is this land given in possession.]]></a:t>
+              <a:t><![CDATA[15. மனுபுத்திரனே, நீங்கள் கர்த்தரை விட்டுத் தூரமாய் போங்கள், எங்களுக்கு இந்தத் தேசம் சுதந்தரமாகக் கொடுக்கப்பட்டதென்று, உன் சகோதரருக்கும், உன் குடும்பத்தாருக்கும், உன் பந்து ஜனங்களுக்கும், இஸ்ரவேல் வம்சத்தார் அனைவருக்கும், எருசலேமின் குடிகள் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Son of man, your brethren, even your brethren, the men of your kindred, and all the house of Israel wholly, are they unto whom the inhabitants of Jerusalem have said, Get you far from the LORD: unto us is this land given in possession.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் நான் அவர்களைத் தூரமாகப் புறஜாதிகளுக்குள்ளே துரத்தியிருந்தாலும், நான் அவர்களைத் தேசங்களிலே சிதறடித்தாலும், நான் அவர்கள் போன தேசங்களில் அவர்களுக்குக் கொஞ்ச காலத்துக்குப் பரிசுத்த ஸ்தலமாக இருப்பேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Therefore say, Thus says the Lord GOD; Although I have cast them far off among the heathen, and although I have scattered them among the countries, yet will I be to them as a little sanctuary in the countries where they shall come.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் நான் அவர்களைத் தூரமாகப் புறஜாதிகளுக்குள்ளே துரத்தியிருந்தாலும், நான் அவர்களைத் தேசங்களிலே சிதறடித்தாலும், நான் அவர்கள் போன தேசங்களில் அவர்களுக்குக் கொஞ்ச காலத்துக்குப் பரிசுத்த ஸ்தலமாக இருப்பேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Therefore say, Thus says the Lord GOD; Although I have cast them far off among the heathen, and although I have scattered them among the countries, yet will I be to them as a little sanctuary in the countries where they shall come.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் நான் அவர்களைத் தூரமாகப் புறஜாதிகளுக்குள்ளே துரத்தியிருந்தாலும், நான் அவர்களைத் தேசங்களிலே சிதறடித்தாலும், நான் அவர்கள் போன தேசங்களில் அவர்களுக்குக் கொஞ்ச காலத்துக்குப் பரிசுத்த ஸ்தலமாக இருப்பேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Therefore say, Thus says the Lord GOD; Although I have cast them far off among the heathen, and although I have scattered them among the countries, yet will I be to them as a little sanctuary in the countries where they shall come.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் நான் உங்களை ஜனங்களிடதிலிருந்து சேர்த்து, நீங்கள் சிதறடிக்கப்பட்ட தேசங்களிலிருந்து உங்களைக் கூட்டிக்கொண்டு, இஸ்ரவேல் தேசத்தை உங்களுக்குக் கொடுப்பேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார். என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Therefore say, Thus says the Lord GOD; I will even gather you from the people, and assemble you out of the countries where all of you have been scattered, and I will give you the land of Israel.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் நான் உங்களை ஜனங்களிடதிலிருந்து சேர்த்து, நீங்கள் சிதறடிக்கப்பட்ட தேசங்களிலிருந்து உங்களைக் கூட்டிக்கொண்டு, இஸ்ரவேல் தேசத்தை உங்களுக்குக் கொடுப்பேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார். என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Therefore say, Thus says the Lord GOD; I will even gather you from the people, and assemble you out of the countries where all of you have been scattered, and I will give you the land of Israel.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் அங்கே வந்து, அதில் சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமாயிருக்கிறதையெல்லாம் அதிலிருந்து அகற்றுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Therefore say, Thus says the Lord GOD; I will even gather you from the people, and assemble you out of the countries where all of you have been scattered, and I will give you the land of Israel.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் அங்கே வந்து, அதில் சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமாயிருக்கிறதையெல்லாம் அதிலிருந்து அகற்றுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Moreover the spirit lifted me up, and brought me unto the east gate of the LORD's house, which looks eastward: and behold at the door of the gate five and twenty men; among whom I saw Jaazaniah the son of Azur, and Pelatiah the son of Benaiah, princes of the people.]]></a:t>
+              <a:t><![CDATA[1. பின்பு ஆவியானவர் என்னை எடுத்து, என்னைக் கர்த்தருடைய ஆலயத்தின் கிழக்கு முகமாயிருக்கிற வாசலுக்குக் கொண்டுபோனார்; இதோ, அந்த வாசலின் நடையில் இருபத்தைந்து புருஷர் இருந்தார்கள்; அவர்களின் நடுவே ஜனத்தின் பிரபுக்களாகிய ஆசுரின் குமாரனாகிய யசனியாவையும், பெனாயாவின் குமாரனாகிய பெலத்தியாவையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And they shall come thither, and they shall take away all the detestable things thereof and all the abominations thereof from thence.]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் என் கட்டளைகளின்படி நடந்து, என் நியாயங்களைக் கைக்கொண்டு, அவைகளின்படி செய்ய நான் அவர்களுக்கு ஏக இருதயத்தை தந்து, அவர்கள் உள்ளத்தில் புதிய ஆவியைக்கொடுத்து, கல்லான இருதயத்தை அவர்கள் மாம்சத்திலிருந்து எடுத்துப்போட்டு, சதையான இருதயத்தை அவர்களுக்கு அருளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And they shall come thither, and they shall take away all the detestable things thereof and all the abominations thereof from thence.]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் என் கட்டளைகளின்படி நடந்து, என் நியாயங்களைக் கைக்கொண்டு, அவைகளின்படி செய்ய நான் அவர்களுக்கு ஏக இருதயத்தை தந்து, அவர்கள் உள்ளத்தில் புதிய ஆவியைக்கொடுத்து, கல்லான இருதயத்தை அவர்கள் மாம்சத்திலிருந்து எடுத்துப்போட்டு, சதையான இருதயத்தை அவர்களுக்கு அருளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I will give them one heart, and I will put a new spirit within you; and I will take the stony heart out of their flesh, and will give them an heart of flesh:]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I will give them one heart, and I will put a new spirit within you; and I will take the stony heart out of their flesh, and will give them an heart of flesh:]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And I will give them one heart, and I will put a new spirit within you; and I will take the stony heart out of their flesh, and will give them an heart of flesh:]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான தங்கள் இருதயத்தின் இச்சையிலே எவர்கள் நடக்கிறார்களோ அவர்களுடைய வழியின் பலனை அவர்கள் தலைகளின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. That they may walk in my statutes, and keep mine ordinances, and do them: and they shall be my people, and I will be their God.]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான தங்கள் இருதயத்தின் இச்சையிலே எவர்கள் நடக்கிறார்களோ அவர்களுடைய வழியின் பலனை அவர்கள் தலைகளின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But as for them whose heart walks after the heart of their detestable things and their abominations, I will recompense their way upon their own heads, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து எழும்பின; சக்கரங்களும் அவைகளுக்கு அருகே சென்றன; இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But as for them whose heart walks after the heart of their detestable things and their abominations, I will recompense their way upon their own heads, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து எழும்பின; சக்கரங்களும் அவைகளுக்கு அருகே சென்றன; இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But as for them whose heart walks after the heart of their detestable things and their abominations, I will recompense their way upon their own heads, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய மகிமை நகரத்தின் நடுவிலிருந்தெழும்பி, நகரத்துக்குக் கிழக்கே இருக்கிற மலையின்மேல் போய் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then did the cherubims lift up their wings, and the wheels beside them; and the glory of the God of Israel was over them above.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய மகிமை நகரத்தின் நடுவிலிருந்தெழும்பி, நகரத்துக்குக் கிழக்கே இருக்கிற மலையின்மேல் போய் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then said he unto me, Son of man, these are the men that devise mischief, and give wicked counsel in this city:]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இவர்கள் இந்த நகரத்திலே அக்கிரமமான நினைவுகளை நினைத்து, துராலோசனை சொல்லுகிற மனுஷர்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then did the cherubims lift up their wings, and the wheels beside them; and the glory of the God of Israel was over them above.]]></a:t>
+              <a:t><![CDATA[24. பின்பு ஆவியானவர் என்னை எடுத்து, என்னை தேவனுடைய ஆவிக்குள்ளான தரிசனத்திலே கல்தேயாவுக்குச் சிறைப்பட்டுப்போனவர்கள் இடத்திலே கொண்டுபோய் விட்டார்; அப்பொழுது நான் கண்ட தரிசனம் என்னிலிருந்து எடுபட்டுப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the glory of the LORD went up from the midst of the city, and stood upon the mountain which is on the east side of the city.]]></a:t>
+              <a:t><![CDATA[24. பின்பு ஆவியானவர் என்னை எடுத்து, என்னை தேவனுடைய ஆவிக்குள்ளான தரிசனத்திலே கல்தேயாவுக்குச் சிறைப்பட்டுப்போனவர்கள் இடத்திலே கொண்டுபோய் விட்டார்; அப்பொழுது நான் கண்ட தரிசனம் என்னிலிருந்து எடுபட்டுப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,487 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the glory of the LORD went up from the midst of the city, and stood upon the mountain which is on the east side of the city.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[25. Then I spoke unto them of the captivity all the things that the LORD had showed me.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தர் எனக்குக் காண்பித்த யாவையும் சிறையிருப்பிலிருந்தவர்களுக்குச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then said he unto me, Son of man, these are the men that devise mischief, and give wicked counsel in this city:]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இவர்கள் இந்த நகரத்திலே அக்கிரமமான நினைவுகளை நினைத்து, துராலோசனை சொல்லுகிற மனுஷர்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Which say, It is not near; let us build houses: this city is the caldron, and we be the flesh.]]></a:t>
+              <a:t><![CDATA[3. இது வீடுகளைக் கட்டுவதற்குக் காலமல்ல என்றும், இந்த நகரம் பானை, நாங்கள் அதிலுள்ள இறைச்சியென்றும் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Which say, It is not near; let us build houses: this city is the caldron, and we be the flesh.]]></a:t>
+              <a:t><![CDATA[4. ஆகையால் அவர்களுக்கு விரோதமாய்த் தீர்க்கதரிசனஞ்சொல்லு, மனுபுத்திரனே, தீர்க்கதரிசனஞ்சொல்லு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Therefore prophesy against them, prophesy, O son of man.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தருடைய ஆவி என்மேல் இறங்கினார்; அவர் என்னை நோக்கி: நீ சொல்லவேண்டியது என்னவென்றால், இஸ்ரவேல் வம்சத்தாரே, நீங்கள் இப்படிப் பேசுகிறது உண்டு; உங்கள் மனதில் எழும்புகிறதை நான் அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492799" r:id="rId1"/>
+    <p:sldLayoutId id="2473417937" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6871,82 +6419,50 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7079,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தருடைய ஆவி என்மேல் இறங்கினார்; அவர் என்னை நோக்கி: நீ சொல்லவேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[all of you said, O house of Israel: for I know the things that come into your mind, every one of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இஸ்ரவேல் வம்சத்தாரே, நீங்கள் இப்படிப் பேசுகிறது உண்டு; உங்கள் மனதில் எழும்புகிறதை நான் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த நகரத்தில் நீங்கள் அநேகரைக் கொலைசெய்தீர்கள்; அதின் வீதிகளைக் கொலையுண்டவர்களால் நிரப்பினீர்கள்]]></a:t>
+              <a:t><![CDATA[6. All of you have multiplied your slain in this city, and all of you have filled the streets]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[thereof with the slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் நீங்கள் கொலைசெய்து, அதின் நடுவில் போட்டுவிட்டவர்களே இறைச்சியும், இந்த நகரம் பானையுமாமே;]]></a:t>
+              <a:t><![CDATA[7. Therefore thus says the Lord GOD; Your slain whom all of you have laid in the midst of it, they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களையோ அதற்குள் இராதபடிக்குப் புறம்பாக்குவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[are the flesh, and this city is the caldron: but I will bring you forth out of the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பட்டயத்துக்குப் பயப்பட்டீர்கள், பட்டயத்தையே உங்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
+              <a:t><![CDATA[8. All of you have feared the sword; and I will bring a sword upon you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. And I will bring you out of the midst thereof, and deliver you into the hands of strangers, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்களை அதற்குள் இராதபடிக்கு புறம்பாக்கி, உங்களை அந்நியரின் கையில் ஒப்புக்கொடுத்து, உங்களில்]]></a:t>
+              <a:t><![CDATA[will execute judgments among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயத்தீர்ப்புகளை நிறைவேற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[10. All of you shall fall by the sword; I will judge you in the border of Israel; and all of you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு ஆவியானவர் என்னை எடுத்து, என்னைக் கர்த்தருடைய ஆலயத்தின் கிழக்கு முகமாயிருக்கிற வாசலுக்குக்]]></a:t>
+              <a:t><![CDATA[1. Moreover the spirit lifted me up, and brought me unto the east gate of the LORD's house, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பட்டயத்தால் விழுவீர்கள்; இஸ்ரவேல் தேசத்தின் எல்லையிலே உங்களை நியாயந்தீர்ப்பேன்; அப்பொழுது நான்]]></a:t>
+              <a:t><![CDATA[shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. This city shall not be your caldron, neither shall all of you be the flesh in the midst thereof;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்த நகரம் உங்களுக்குப் பானையாயிருப்பதுமில்லை, நீங்கள் அதிலுள்ள இறைச்சியாயிருப்பதுமில்லை;]]></a:t>
+              <a:t><![CDATA[but I will judge you in the border of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இஸ்ரவேல் தேசத்தின் எல்லையிலே உங்களை நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. And all of you shall know that I am the LORD: for all of you have not walked in my statutes,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் கட்டளைகளின்படி நடவாமலும், என் நியாயங்களின்படி செய்யாமலும், உங்களைச் சுற்றிலுமிருக்கிற]]></a:t>
+              <a:t><![CDATA[neither executed my judgments, but have done after the manners of the heathen that are round about]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புறஜாதிகளுடைய முறைமைகளின்படி செய்த நீங்கள் அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்று]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, when I prophesied, that Pelatiah the son of Benaiah died. Then fell I down]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் இப்படித் தீர்க்கதரிசனஞ்சொல்லுகையில், பெனாயாவின் குமாரனாகிய பெலத்தியா செத்தான்; அப்பொழுது]]></a:t>
+              <a:t><![CDATA[upon my face, and cried with a loud voice, and said, Ah Lord GOD! will you make a full end of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நான் முகங்குப்புற விழுந்து, மகா சத்தமாய்: ஆ, கர்த்தராகிய ஆண்டவரே, தேவரீர் இஸ்ரவேலில் மீதியானவர்களைச்]]></a:t>
+              <a:t><![CDATA[remnant of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சர்வசங்காரஞ்செய்வீரோ என்று முறையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[14. Again the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொண்டுபோனார்; இதோ, அந்த வாசலின் நடையில் இருபத்தைந்து புருஷர் இருந்தார்கள்; அவர்களின் நடுவே ஜனத்தின்]]></a:t>
+              <a:t><![CDATA[looks eastward: and behold at the door of the gate five and twenty men; among whom I saw Jaazaniah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[15. Son of man, your brethren, even your brethren, the men of your kindred, and all the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனுபுத்திரனே, நீங்கள் கர்த்தரை விட்டுத் தூரமாய் போங்கள், எங்களுக்கு இந்தத் தேசம் சுதந்தரமாகக்]]></a:t>
+              <a:t><![CDATA[Israel wholly, are they unto whom the inhabitants of Jerusalem have said, Get you far from the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுக்கப்பட்டதென்று, உன் சகோதரருக்கும், உன் குடும்பத்தாருக்கும், உன் பந்து ஜனங்களுக்கும், இஸ்ரவேல்]]></a:t>
+              <a:t><![CDATA[unto us is this land given in possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வம்சத்தார் அனைவருக்கும், எருசலேமின் குடிகள் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Therefore say, Thus says the Lord GOD; Although I have cast them far off among the heathen, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் நான் அவர்களைத் தூரமாகப் புறஜாதிகளுக்குள்ளே துரத்தியிருந்தாலும், நான் அவர்களைத்]]></a:t>
+              <a:t><![CDATA[although I have scattered them among the countries, yet will I be to them as a little sanctuary in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேசங்களிலே சிதறடித்தாலும், நான் அவர்கள் போன தேசங்களில் அவர்களுக்குக் கொஞ்ச காலத்துக்குப் பரிசுத்த]]></a:t>
+              <a:t><![CDATA[the countries where they shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஸ்தலமாக இருப்பேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[17. Therefore say, Thus says the Lord GOD; I will even gather you from the people, and assemble you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் நான் உங்களை ஜனங்களிடதிலிருந்து சேர்த்து, நீங்கள் சிதறடிக்கப்பட்ட தேசங்களிலிருந்து]]></a:t>
+              <a:t><![CDATA[out of the countries where all of you have been scattered, and I will give you the land of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களைக் கூட்டிக்கொண்டு, இஸ்ரவேல் தேசத்தை உங்களுக்குக் கொடுப்பேன் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
+              <a:t><![CDATA[18. And they shall come thither, and they shall take away all the detestable things thereof and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உரைக்கிறார். என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[the abominations thereof from thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிரபுக்களாகிய ஆசுரின் குமாரனாகிய யசனியாவையும், பெனாயாவின் குமாரனாகிய பெலத்தியாவையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[the son of Azur, and Pelatiah the son of Benaiah, princes of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் அங்கே வந்து, அதில் சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமாயிருக்கிறதையெல்லாம்]]></a:t>
+              <a:t><![CDATA[19. And I will give them one heart, and I will put a new spirit within you; and I will take the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதிலிருந்து அகற்றுவார்கள்.]]></a:t>
+              <a:t><![CDATA[stony heart out of their flesh, and will give them an heart of flesh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் என் கட்டளைகளின்படி நடந்து, என் நியாயங்களைக் கைக்கொண்டு, அவைகளின்படி செய்ய நான்]]></a:t>
+              <a:t><![CDATA[20. That they may walk in my statutes, and keep mine ordinances, and do them: and they shall be my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களுக்கு ஏக இருதயத்தை தந்து, அவர்கள் உள்ளத்தில் புதிய ஆவியைக்கொடுத்து, கல்லான இருதயத்தை அவர்கள்]]></a:t>
+              <a:t><![CDATA[people, and I will be their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மாம்சத்திலிருந்து எடுத்துப்போட்டு, சதையான இருதயத்தை அவர்களுக்கு அருளுவேன்.]]></a:t>
+              <a:t><![CDATA[21. But as for them whose heart walks after the heart of their detestable things and their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[abominations, I will recompense their way upon their own heads, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் சீயென்றிகழப்படத்தக்கதும் அருவருக்கப்படத்தக்கதுமான தங்கள் இருதயத்தின் இச்சையிலே எவர்கள்]]></a:t>
+              <a:t><![CDATA[22. Then did the cherubims lift up their wings, and the wheels beside them; and the glory of the God]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடக்கிறார்களோ அவர்களுடைய வழியின் பலனை அவர்கள் தலைகளின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
+              <a:t><![CDATA[of Israel was over them above.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. And the glory of the LORD went up from the midst of the city, and stood upon the mountain which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது கேருபீன்கள் தங்கள் செட்டைகளை விரித்து எழும்பின; சக்கரங்களும் அவைகளுக்கு அருகே சென்றன;]]></a:t>
+              <a:t><![CDATA[is on the east side of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவர் என்னை நோக்கி: மனுபுத்திரனே, இவர்கள் இந்த நகரத்திலே அக்கிரமமான நினைவுகளை நினைத்து,]]></a:t>
+              <a:t><![CDATA[2. Then said he unto me, Son of man, these are the men that devise mischief, and give wicked counsel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இஸ்ரவேலின் தேவனுடைய மகிமை அவைகளின்மேல் உயர இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. Afterwards the spirit took me up, and brought me in a vision by the Spirit of God into Chaldea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய மகிமை நகரத்தின் நடுவிலிருந்தெழும்பி, நகரத்துக்குக் கிழக்கே இருக்கிற மலையின்மேல் போய்]]></a:t>
+              <a:t><![CDATA[to them of the captivity. So the vision that I had seen went up from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,579 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நின்றது.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[25. கர்த்தர் எனக்குக் காண்பித்த யாவையும் சிறையிருப்பிலிருந்தவர்களுக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[25. Then I spoke unto them of the captivity all the things that the LORD had showed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[துராலோசனை சொல்லுகிற மனுஷர்..]]></a:t>
+              <a:t><![CDATA[in this city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இது வீடுகளைக் கட்டுவதற்குக் காலமல்ல என்றும், இந்த நகரம் பானை, நாங்கள் அதிலுள்ள இறைச்சியென்றும்]]></a:t>
+              <a:t><![CDATA[3. Which say, It is not near; let us build houses: this city is the caldron, and we be the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Therefore prophesy against them, prophesy, O son of man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் அவர்களுக்கு விரோதமாய்த் தீர்க்கதரிசனஞ்சொல்லு, மனுபுத்திரனே, தீர்க்கதரிசனஞ்சொல்லு என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And the Spirit of the LORD fell upon me, and said unto me, Speak; Thus says the LORD; Thus have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>