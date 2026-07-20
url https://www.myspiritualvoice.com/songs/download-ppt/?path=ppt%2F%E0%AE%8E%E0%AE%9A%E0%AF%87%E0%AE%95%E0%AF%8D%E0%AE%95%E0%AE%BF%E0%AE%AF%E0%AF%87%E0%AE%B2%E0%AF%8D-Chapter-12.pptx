--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -89,50 +89,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +180,59 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +379,62 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுடைய கண்களுக்கு முன்பாக அவைகளை உன் தோளின்மேல் எடுத்து, மாலைமயங்கும் வேளையிலே வெளியே கொண்டுபோவாயாக; நீ தேசத்தைப் பாராதபடி உன் முகத்தை மூடிக்கொள்; இஸ்ரவேல் வம்சத்தாருக்கு உன்னை அடையாளமாக்கினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. அப்படி நான் அவர்களை ஜாதிகளுக்குள்ளே தூற்றி, அவர்களை தேசங்களிலே சிதறடிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுடைய கண்களுக்கு முன்பாக அவைகளை உன் தோளின்மேல் எடுத்து, மாலைமயங்கும் வேளையிலே வெளியே கொண்டுபோவாயாக; நீ தேசத்தைப் பாராதபடி உன் முகத்தை மூடிக்கொள்; இஸ்ரவேல் வம்சத்தாருக்கு உன்னை அடையாளமாக்கினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. ஆனாலும் தாங்கள் போய்ச்சேரும் ஜாதிகளுக்குள்ளே தங்கள் அருவருப்புகளையெல்லாம் விவரிக்கும்படி, நான் அவர்களில் கொஞ்சம்பேரைப் பஞ்சத்துக்கும் பட்டயத்துக்கும் கொள்ளைநோய்க்கும் தப்பி மீந்திருக்கப்பண்ணுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என் சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல் எடுத்துக்கொண்டுபோனேன்.]]></a:t>
+              <a:t><![CDATA[16. ஆனாலும் தாங்கள் போய்ச்சேரும் ஜாதிகளுக்குள்ளே தங்கள் அருவருப்புகளையெல்லாம் விவரிக்கும்படி, நான் அவர்களில் கொஞ்சம்பேரைப் பஞ்சத்துக்கும் பட்டயத்துக்கும் கொள்ளைநோய்க்கும் தப்பி மீந்திருக்கப்பண்ணுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என் சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல் எடுத்துக்கொண்டுபோனேன்.]]></a:t>
+              <a:t><![CDATA[16. ஆனாலும் தாங்கள் போய்ச்சேரும் ஜாதிகளுக்குள்ளே தங்கள் அருவருப்புகளையெல்லாம் விவரிக்கும்படி, நான் அவர்களில் கொஞ்சம்பேரைப் பஞ்சத்துக்கும் பட்டயத்துக்கும் கொள்ளைநோய்க்கும் தப்பி மீந்திருக்கப்பண்ணுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என் சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல் எடுத்துக்கொண்டுபோனேன்.]]></a:t>
+              <a:t><![CDATA[17. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விடியற்காலத்திலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, நீ உன் அப்பத்தை நடுக்கத்தோடே புசித்து, உன் தண்ணீரைத் தத்தளிப்போடும் விசாரத்தோடும் குடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மனுபுத்திரனே, கலகவீட்டாராகிய இஸ்ரவேல் வம்சத்தார் உன்னை பார்த்து: நீ செய்கிறது என்னவென்று உன்னைக் கேட்டார்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, நீ உன் அப்பத்தை நடுக்கத்தோடே புசித்து, உன் தண்ணீரைத் தத்தளிப்போடும் விசாரத்தோடும் குடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இது எருசலேமில் இருக்கிற அதிபதியின்மேலும் அதின் நடுவில் இருக்கிற இஸ்ரவேல் வம்சத்தார் அனைவரின்மேலும் சுமரும் பாரம் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களிடத்தில் சொல்லு.]]></a:t>
+              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இது எருசலேமில் இருக்கிற அதிபதியின்மேலும் அதின் நடுவில் இருக்கிற இஸ்ரவேல் வம்சத்தார் அனைவரின்மேலும் சுமரும் பாரம் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களிடத்தில் சொல்லு.]]></a:t>
+              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ அவர்களை நோக்கி: நான் உங்களுக்கு அடையாளமாயிருக்கிறேன்; நான் செய்வது எப்படியோ, அப்படியே அவர்களுக்கும் செய்யப்படும்; சிறைப்பட்டுப் பரதேசம் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி அவர்:]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் நடுவில் இருக்கிற அதிபதி மாலைமயங்கும்போது தோளின்மேல் சுமைசுமந்து புறப்படுவான்; வெளியே சுமைகொண்டுபோகச் சுவரிலே துவாரமிடுவார்கள்; கண்ணினாலே அவன் தன் தேசத்தைக் காணாதபடி தன் முகத்தை மூடிக்கொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ அவர்களை நோக்கி: நான் உங்களுக்கு அடையாளமாயிருக்கிறேன்; நான் செய்வது எப்படியோ, அப்படியே அவர்களுக்கும் செய்யப்படும்; சிறைப்பட்டுப் பரதேசம் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் நடுவில் இருக்கிற அதிபதி மாலைமயங்கும்போது தோளின்மேல் சுமைசுமந்து புறப்படுவான்; வெளியே சுமைகொண்டுபோகச் சுவரிலே துவாரமிடுவார்கள்; கண்ணினாலே அவன் தன் தேசத்தைக் காணாதபடி தன் முகத்தை மூடிக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[20. குடியேறியிருக்கிற பட்டணங்கள் வனாந்தரங்களாகி, தேசம் பாழாய்ப்போகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் நடுவில் இருக்கிற அதிபதி மாலைமயங்கும்போது தோளின்மேல் சுமைசுமந்து புறப்படுவான்; வெளியே சுமைகொண்டுபோகச் சுவரிலே துவாரமிடுவார்கள்; கண்ணினாலே அவன் தன் தேசத்தைக் காணாதபடி தன் முகத்தை மூடிக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[20. குடியேறியிருக்கிற பட்டணங்கள் வனாந்தரங்களாகி, தேசம் பாழாய்ப்போகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் என் வலையை அவன்மேல் வீசுவேன், அவன் என் கண்ணியிலே பிடிபடுவான்; அவனைக் கல்தேயர் தேசமாகிய பாபிலோனுக்குக் கொண்டுபோவேன்; அங்கே அவன் சாவான்; ஆகிலும் அதைக் காணமாட்டான்.]]></a:t>
+              <a:t><![CDATA[21. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் என் வலையை அவன்மேல் வீசுவேன், அவன் என் கண்ணியிலே பிடிபடுவான்; அவனைக் கல்தேயர் தேசமாகிய பாபிலோனுக்குக் கொண்டுபோவேன்; அங்கே அவன் சாவான்; ஆகிலும் அதைக் காணமாட்டான்.]]></a:t>
+              <a:t><![CDATA[22. மனுபுத்திரனே, நாட்கள் நீடிக்கும், தரிசனம் எல்லாம் அவமாகும் என்று இஸ்ரவேல் தேசத்திலே வழங்கும் பழமொழி என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனுக்கு உதவியாக அவனைச் சுற்றிலும் இருக்கிற யாவரையும் அவனுடைய எல்லா இராணுவங்களையும் நான் சகல திசைகளிலும் தூற்றி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[22. மனுபுத்திரனே, நாட்கள் நீடிக்கும், தரிசனம் எல்லாம் அவமாகும் என்று இஸ்ரவேல் தேசத்திலே வழங்கும் பழமொழி என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனுக்கு உதவியாக அவனைச் சுற்றிலும் இருக்கிற யாவரையும் அவனுடைய எல்லா இராணுவங்களையும் நான் சகல திசைகளிலும் தூற்றி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், அவர்கள் இனி இஸ்ரவேலிலே இந்தப் பழமொழியைச் சொல்லிவராதபடிக்கு நான் அதை ஒழியப் பண்ணுவேன்; நாட்களும் எல்லாத் தரிசனத்தின் பொருளும் சமீபித்து வந்தன என்று அவர்களோடே சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படி நான் அவர்களை ஜாதிகளுக்குள்ளே தூற்றி, அவர்களை தேசங்களிலே சிதறடிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், அவர்கள் இனி இஸ்ரவேலிலே இந்தப் பழமொழியைச் சொல்லிவராதபடிக்கு நான் அதை ஒழியப் பண்ணுவேன்; நாட்களும் எல்லாத் தரிசனத்தின் பொருளும் சமீபித்து வந்தன என்று அவர்களோடே சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் தாங்கள் போய்ச்சேரும் ஜாதிகளுக்குள்ளே தங்கள் அருவருப்புகளையெல்லாம் விவரிக்கும்படி, நான் அவர்களில் கொஞ்சம்பேரைப் பஞ்சத்துக்கும் பட்டயத்துக்கும் கொள்ளைநோய்க்கும் தப்பி மீந்திருக்கப்பண்ணுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், அவர்கள் இனி இஸ்ரவேலிலே இந்தப் பழமொழியைச் சொல்லிவராதபடிக்கு நான் அதை ஒழியப் பண்ணுவேன்; நாட்களும் எல்லாத் தரிசனத்தின் பொருளும் சமீபித்து வந்தன என்று அவர்களோடே சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் தாங்கள் போய்ச்சேரும் ஜாதிகளுக்குள்ளே தங்கள் அருவருப்புகளையெல்லாம் விவரிக்கும்படி, நான் அவர்களில் கொஞ்சம்பேரைப் பஞ்சத்துக்கும் பட்டயத்துக்கும் கொள்ளைநோய்க்கும் தப்பி மீந்திருக்கப்பண்ணுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரின் நடுவில் இனிச் சகல கள்ளத்தரிசனமும் முகஸ்துதியான குறிசொல்லுதலும் இராமற்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ கலகவீட்டாரின் நடுவிலே தங்கியிருக்கிறாய்; காணும்படிக்கு அவர்களுக்குக் கண்கள் இருந்தாலும் காணாமற்போகிறார்கள்; கேட்கும்படிக்கு அவர்களுக்குக் காதுகள் இருந்தாலும் கேளாமற்போகிறார்கள்; அவர்கள் கலகவீட்டார்.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் நடுவில் இருக்கிற அதிபதி மாலைமயங்கும்போது தோளின்மேல் சுமைசுமந்து புறப்படுவான்; வெளியே சுமைகொண்டுபோகச் சுவரிலே துவாரமிடுவார்கள்; கண்ணினாலே அவன் தன் தேசத்தைக் காணாதபடி தன் முகத்தை மூடிக்கொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[25. நான் கர்த்தர், நான் சொல்லுவேன், நான் சொல்லும் வார்த்தை நிறைவேறும்; இனித் தாமதியாது; கலகவீட்டாரே, உங்கள் நாட்களிலே நான் வார்த்தையைச் சொல்லுவேன், அதை நிறைவேறவும் பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, நீ உன் அப்பத்தை நடுக்கத்தோடே புசித்து, உன் தண்ணீரைத் தத்தளிப்போடும் விசாரத்தோடும் குடித்து,]]></a:t>
+              <a:t><![CDATA[25. நான் கர்த்தர், நான் சொல்லுவேன், நான் சொல்லும் வார்த்தை நிறைவேறும்; இனித் தாமதியாது; கலகவீட்டாரே, உங்கள் நாட்களிலே நான் வார்த்தையைச் சொல்லுவேன், அதை நிறைவேறவும் பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
+              <a:t><![CDATA[25. நான் கர்த்தர், நான் சொல்லுவேன், நான் சொல்லும் வார்த்தை நிறைவேறும்; இனித் தாமதியாது; கலகவீட்டாரே, உங்கள் நாட்களிலே நான் வார்த்தையைச் சொல்லுவேன், அதை நிறைவேறவும் பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
+              <a:t><![CDATA[26. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
+              <a:t><![CDATA[27. மனுபுத்திரனே, இதோ, இஸ்ரவேல் வம்சத்தார்: இவன் காண்கிற தரிசனம் நிறைவேற அநேகநாள் செல்லும்; தூரமாயிருக்கிற காலங்களைக்குறித்து இவன் தீர்க்கதரிசனம் சொல்லுகிறான் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குடியேறியிருக்கிற பட்டணங்கள் வனாந்தரங்களாகி, தேசம் பாழாய்ப்போகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. மனுபுத்திரனே, இதோ, இஸ்ரவேல் வம்சத்தார்: இவன் காண்கிற தரிசனம் நிறைவேற அநேகநாள் செல்லும்; தூரமாயிருக்கிற காலங்களைக்குறித்து இவன் தீர்க்கதரிசனம் சொல்லுகிறான் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[28. ஆகையால் என் வார்த்தைகளில் ஒன்றாகிலும் இனித் தாமதிப்பதில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; நான் சொன்ன வார்த்தை நிறைவேறும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுபுத்திரனே, நாட்கள் நீடிக்கும், தரிசனம் எல்லாம் அவமாகும் என்று இஸ்ரவேல் தேசத்திலே வழங்கும் பழமொழி என்ன?]]></a:t>
+              <a:t><![CDATA[28. ஆகையால் என் வார்த்தைகளில் ஒன்றாகிலும் இனித் தாமதிப்பதில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; நான் சொன்ன வார்த்தை நிறைவேறும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுபுத்திரனே, நாட்கள் நீடிக்கும், தரிசனம் எல்லாம் அவமாகும் என்று இஸ்ரவேல் தேசத்திலே வழங்கும் பழமொழி என்ன?]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், அவர்கள் இனி இஸ்ரவேலிலே இந்தப் பழமொழியைச் சொல்லிவராதபடிக்கு நான் அதை ஒழியப் பண்ணுவேன்; நாட்களும் எல்லாத் தரிசனத்தின் பொருளும் சமீபித்து வந்தன என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ கலகவீட்டாரின் நடுவிலே தங்கியிருக்கிறாய்; காணும்படிக்கு அவர்களுக்குக் கண்கள் இருந்தாலும் காணாமற்போகிறார்கள்; கேட்கும்படிக்கு அவர்களுக்குக் காதுகள் இருந்தாலும் கேளாமற்போகிறார்கள்; அவர்கள் கலகவீட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ கலகவீட்டாரின் நடுவிலே தங்கியிருக்கிறாய்; காணும்படிக்கு அவர்களுக்குக் கண்கள் இருந்தாலும் காணாமற்போகிறார்கள்; கேட்கும்படிக்கு அவர்களுக்குக் காதுகள் இருந்தாலும் கேளாமற்போகிறார்கள்; அவர்கள் கலகவீட்டார்.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் நடுவில் இருக்கிற அதிபதி மாலைமயங்கும்போது தோளின்மேல் சுமைசுமந்து புறப்படுவான்; வெளியே சுமைகொண்டுபோகச் சுவரிலே துவாரமிடுவார்கள்; கண்ணினாலே அவன் தன் தேசத்தைக் காணாதபடி தன் முகத்தை மூடிக்கொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், அவர்கள் இனி இஸ்ரவேலிலே இந்தப் பழமொழியைச் சொல்லிவராதபடிக்கு நான் அதை ஒழியப் பண்ணுவேன்; நாட்களும் எல்லாத் தரிசனத்தின் பொருளும் சமீபித்து வந்தன என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ கலகவீட்டாரின் நடுவிலே தங்கியிருக்கிறாய்; காணும்படிக்கு அவர்களுக்குக் கண்கள் இருந்தாலும் காணாமற்போகிறார்கள்; கேட்கும்படிக்கு அவர்களுக்குக் காதுகள் இருந்தாலும் கேளாமற்போகிறார்கள்; அவர்கள் கலகவீட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரின் நடுவில் இனிச் சகல கள்ளத்தரிசனமும் முகஸ்துதியான குறிசொல்லுதலும் இராமற்போகும்.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் மனுபுத்திரனே, நீ பரதேசம் போகும்படி பிரயாண சாமான்களை ஆயத்தப்படுத்தி, பகற்காலத்திலே அவர்கள் முன்பாகப் பிரயாணப்படு; உன் ஸ்தலத்தைவிட்டு வேறே ஸ்தலத்துக்கு அவர்களுடைய கண்களுக்கு முன்பாகப் புறப்பட்டுப்போ; அவர்கள் கலகவீட்டாரானபோதிலும் ஒருவேளை சிந்தித்து உணருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரின் நடுவில் இனிச் சகல கள்ளத்தரிசனமும் முகஸ்துதியான குறிசொல்லுதலும் இராமற்போகும்.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் மனுபுத்திரனே, நீ பரதேசம் போகும்படி பிரயாண சாமான்களை ஆயத்தப்படுத்தி, பகற்காலத்திலே அவர்கள் முன்பாகப் பிரயாணப்படு; உன் ஸ்தலத்தைவிட்டு வேறே ஸ்தலத்துக்கு அவர்களுடைய கண்களுக்கு முன்பாகப் புறப்பட்டுப்போ; அவர்கள் கலகவீட்டாரானபோதிலும் ஒருவேளை சிந்தித்து உணருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் கர்த்தர், நான் சொல்லுவேன், நான் சொல்லும் வார்த்தை நிறைவேறும்; இனித் தாமதியாது; கலகவீட்டாரே, உங்கள் நாட்களிலே நான் வார்த்தையைச் சொல்லுவேன், அதை நிறைவேறவும் பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் மனுபுத்திரனே, நீ பரதேசம் போகும்படி பிரயாண சாமான்களை ஆயத்தப்படுத்தி, பகற்காலத்திலே அவர்கள் முன்பாகப் பிரயாணப்படு; உன் ஸ்தலத்தைவிட்டு வேறே ஸ்தலத்துக்கு அவர்களுடைய கண்களுக்கு முன்பாகப் புறப்பட்டுப்போ; அவர்கள் கலகவீட்டாரானபோதிலும் ஒருவேளை சிந்தித்து உணருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் கர்த்தர், நான் சொல்லுவேன், நான் சொல்லும் வார்த்தை நிறைவேறும்; இனித் தாமதியாது; கலகவீட்டாரே, உங்கள் நாட்களிலே நான் வார்த்தையைச் சொல்லுவேன், அதை நிறைவேறவும் பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. அவர்களுடைய கண்களுக்கு முன்பாக நீ சுவரிலே துவாரமிட்டு, அதின் வழியாய் அவைகளை வெளியே கொண்டுபோவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[4. அவர்களுடைய கண்களுக்கு முன்பாக நீ சுவரிலே துவாரமிட்டு, அதின் வழியாய் அவைகளை வெளியே கொண்டுபோவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனுபுத்திரனே, இதோ, இஸ்ரவேல் வம்சத்தார்: இவன் காண்கிற தரிசனம் நிறைவேற அநேகநாள் செல்லும்; தூரமாயிருக்கிற காலங்களைக்குறித்து இவன் தீர்க்கதரிசனம் சொல்லுகிறான் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. சிறையிருப்புக்குப் போகிறவனைப்போல் உன் சாமான்களை நீ பகற்காலத்திலே அவர்கள் கண்களுக்கு முன்பாக வெளியே வைத்து, நீ சாயங்காலத்திலே அவர்கள் கண்களுக்கு முன்பாகச் சிறையிருப்புக்குப் போகிறவனைப்போல புறப்படுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனுபுத்திரனே, இதோ, இஸ்ரவேல் வம்சத்தார்: இவன் காண்கிற தரிசனம் நிறைவேற அநேகநாள் செல்லும்; தூரமாயிருக்கிற காலங்களைக்குறித்து இவன் தீர்க்கதரிசனம் சொல்லுகிறான் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவர்களுடைய கண்களுக்கு முன்பாக அவைகளை உன் தோளின்மேல் எடுத்து, மாலைமயங்கும் வேளையிலே வெளியே கொண்டுபோவாயாக; நீ தேசத்தைப் பாராதபடி உன் முகத்தை மூடிக்கொள்; இஸ்ரவேல் வம்சத்தாருக்கு உன்னை அடையாளமாக்கினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால் என் வார்த்தைகளில் ஒன்றாகிலும் இனித் தாமதிப்பதில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; நான் சொன்ன வார்த்தை நிறைவேறும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அவர்களுடைய கண்களுக்கு முன்பாக அவைகளை உன் தோளின்மேல் எடுத்து, மாலைமயங்கும் வேளையிலே வெளியே கொண்டுபோவாயாக; நீ தேசத்தைப் பாராதபடி உன் முகத்தை மூடிக்கொள்; இஸ்ரவேல் வம்சத்தாருக்கு உன்னை அடையாளமாக்கினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால் என் வார்த்தைகளில் ஒன்றாகிலும் இனித் தாமதிப்பதில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; நான் சொன்ன வார்த்தை நிறைவேறும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அவர்களுடைய கண்களுக்கு முன்பாக அவைகளை உன் தோளின்மேல் எடுத்து, மாலைமயங்கும் வேளையிலே வெளியே கொண்டுபோவாயாக; நீ தேசத்தைப் பாராதபடி உன் முகத்தை மூடிக்கொள்; இஸ்ரவேல் வம்சத்தாருக்கு உன்னை அடையாளமாக்கினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5181,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் மனுபுத்திரனே, நீ பரதேசம் போகும்படி பிரயாண சாமான்களை ஆயத்தப்படுத்தி, பகற்காலத்திலே அவர்கள் முன்பாகப் பிரயாணப்படு; உன் ஸ்தலத்தைவிட்டு வேறே ஸ்தலத்துக்கு அவர்களுடைய கண்களுக்கு முன்பாகப் புறப்பட்டுப்போ; அவர்கள் கலகவீட்டாரானபோதிலும் ஒருவேளை சிந்தித்து உணருவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நான் என் வலையை அவன்மேல் வீசுவேன், அவன் என் கண்ணியிலே பிடிபடுவான்; அவனைக் கல்தேயர் தேசமாகிய பாபிலோனுக்குக் கொண்டுபோவேன்; அங்கே அவன் சாவான்; ஆகிலும் அதைக் காணமாட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என் சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல் எடுத்துக்கொண்டுபோனேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என் சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல் எடுத்துக்கொண்டுபோனேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என் சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல் எடுத்துக்கொண்டுபோனேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. விடியற்காலத்திலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. மனுபுத்திரனே, கலகவீட்டாராகிய இஸ்ரவேல் வம்சத்தார் உன்னை பார்த்து: நீ செய்கிறது என்னவென்று உன்னைக் கேட்டார்கள் அல்லவா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. இது எருசலேமில் இருக்கிற அதிபதியின்மேலும் அதின் நடுவில் இருக்கிற இஸ்ரவேல் வம்சத்தார் அனைவரின்மேலும் சுமரும் பாரம் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களிடத்தில் சொல்லு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. இது எருசலேமில் இருக்கிற அதிபதியின்மேலும் அதின் நடுவில் இருக்கிற இஸ்ரவேல் வம்சத்தார் அனைவரின்மேலும் சுமரும் பாரம் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களிடத்தில் சொல்லு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. நீ அவர்களை நோக்கி: நான் உங்களுக்கு அடையாளமாயிருக்கிறேன்; நான் செய்வது எப்படியோ, அப்படியே அவர்களுக்கும் செய்யப்படும்; சிறைப்பட்டுப் பரதேசம் போவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. நீ அவர்களை நோக்கி: நான் உங்களுக்கு அடையாளமாயிருக்கிறேன்; நான் செய்வது எப்படியோ, அப்படியே அவர்களுக்கும் செய்யப்படும்; சிறைப்பட்டுப் பரதேசம் போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் மனுபுத்திரனே, நீ பரதேசம் போகும்படி பிரயாண சாமான்களை ஆயத்தப்படுத்தி, பகற்காலத்திலே அவர்கள் முன்பாகப் பிரயாணப்படு; உன் ஸ்தலத்தைவிட்டு வேறே ஸ்தலத்துக்கு அவர்களுடைய கண்களுக்கு முன்பாகப் புறப்பட்டுப்போ; அவர்கள் கலகவீட்டாரானபோதிலும் ஒருவேளை சிந்தித்து உணருவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நான் என் வலையை அவன்மேல் வீசுவேன், அவன் என் கண்ணியிலே பிடிபடுவான்; அவனைக் கல்தேயர் தேசமாகிய பாபிலோனுக்குக் கொண்டுபோவேன்; அங்கே அவன் சாவான்; ஆகிலும் அதைக் காணமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுடைய கண்களுக்கு முன்பாக நீ சுவரிலே துவாரமிட்டு, அதின் வழியாய் அவைகளை வெளியே கொண்டுபோவாயாக.]]></a:t>
+              <a:t><![CDATA[14. அவனுக்கு உதவியாக அவனைச் சுற்றிலும் இருக்கிற யாவரையும் அவனுடைய எல்லா இராணுவங்களையும் நான் சகல திசைகளிலும் தூற்றி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுடைய கண்களுக்கு முன்பாக நீ சுவரிலே துவாரமிட்டு, அதின் வழியாய் அவைகளை வெளியே கொண்டுபோவாயாக.]]></a:t>
+              <a:t><![CDATA[14. அவனுக்கு உதவியாக அவனைச் சுற்றிலும் இருக்கிற யாவரையும் அவனுடைய எல்லா இராணுவங்களையும் நான் சகல திசைகளிலும் தூற்றி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிறையிருப்புக்குப் போகிறவனைப்போல் உன் சாமான்களை நீ பகற்காலத்திலே அவர்கள் கண்களுக்கு முன்பாக வெளியே வைத்து, நீ சாயங்காலத்திலே அவர்கள் கண்களுக்கு முன்பாகச் சிறையிருப்புக்குப் போகிறவனைப்போல புறப்படுவாயாக.]]></a:t>
+              <a:t><![CDATA[15. அப்படி நான் அவர்களை ஜாதிகளுக்குள்ளே தூற்றி, அவர்களை தேசங்களிலே சிதறடிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506612" r:id="rId1"/>
+    <p:sldLayoutId id="2473507722" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +7073,122 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેઓનાં દેખતાં તું તારો સામાન ખભે ચઢાવ અને અંધારામાં ચાલી નીકળજે. તારું મોઢું ઢાંકી દેજે અને]]></a:t>
+              <a:t><![CDATA[disperse them in the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આજુબાજુ જોઇશ નહિ. આ બધું ઇસ્રાએલીઓને ચેતવણીરૂપ થઇ પડશે.”]]></a:t>
+              <a:t><![CDATA[16. But I will leave a few men of them from the sword, from the famine, and from the pestilence;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. યહોવાએ મને જે કહ્યું હતું તે પ્રમાણે મેં બરાબર કર્યું. મેં દેશવટે જવા માટે બાંધીને તૈયાર કરેલો]]></a:t>
+              <a:t><![CDATA[that they may declare all their abominations among the heathen where they come; and they shall know]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સામાન દિવસે બહાર કાઢયો. સાંજે મારા હાથે જ મેં ભીંતમાં બાકોરું પાડ્યું અને લોકોના દેખતાં જ રાત્રે]]></a:t>
+              <a:t><![CDATA[that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારો સામાન મારા ખભે મુકીને ચાલી નીકળ્યો.]]></a:t>
+              <a:t><![CDATA[17. Moreover the word of the LORD came to me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. બીજા દિવસે સવારે યહોવાનું વચન મારી પાસે આવ્યું કે,]]></a:t>
+              <a:t><![CDATA[18. Son of man, eat your bread with quaking, and drink your water with trembling and with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “હે મનુષ્યના પુત્ર, આ બંડખોર ઇસ્રાએલી લોકોએ પૂછયું છે કે, આ સર્વનો અર્થ શો છે?]]></a:t>
+              <a:t><![CDATA[carefulness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તું તેમને કહે કે, આ યહોવાના વચન છે: આ દેવવાણી યરૂશાલેમના રાજકર્તા માટે અને ત્યાં વસતા બધા]]></a:t>
+              <a:t><![CDATA[19. And say unto the people of the land, Thus says the Lord GOD of the inhabitants of Jerusalem, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલીઓ માટે છે.]]></a:t>
+              <a:t><![CDATA[of the land of Israel; They shall eat their bread with carefulness, and drink their water with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તું તેઓને સમજાવ; ‘હું હઝકિયેલ તમારે માટે નિશાનીરૂપ છું. મેં જે કર્યું છે તે કરવાનો તમારો વારો]]></a:t>
+              <a:t><![CDATA[astonishment, that her land may be desolate from all that is therein, because of the violence of all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ફરીથી મને યહોવાની વાણી સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[12. And the prince that is among them shall bear upon his shoulder in the twilight, and shall go]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવશે, તમારે દેશવટે નીકળવું પડશે અને કેદ ભોગવવી પડશે.’]]></a:t>
+              <a:t><![CDATA[them that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તમારા રાજા પણ આ જ પ્રમાણે તેનાથી ઊંચકી શકાય તેટલો સામાન ઊંચકીને નીકળશે અને ભીંતના બાકોરામાંથી તે]]></a:t>
+              <a:t><![CDATA[20. And the cities that are inhabited shall be laid waste, and the land shall be desolate; and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બહાર જશે. તે પોતાનું મોઢું ઢાંકી દેશે જેથી તે જોઇ શકે નહિ.]]></a:t>
+              <a:t><![CDATA[of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હું તેને મારી જાળમાં ફસાવીને ખાલદીઓનાં દેશ બાબિલમાં લઇ જઇશ. પરંતુ તે જોઇ શકશે નહિ અને ત્યાં જ]]></a:t>
+              <a:t><![CDATA[21. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૃત્યુ પામશે.]]></a:t>
+              <a:t><![CDATA[22. Son of man, what is that proverb that all of you have in the land of Israel, saying, The days]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હું તેના બધા દરબારીઓને, અંગરક્ષકોને અને સમગ્ર સેનાને ચારે દિશામાં વેરવિખેર કરી નાખીશ અને હું]]></a:t>
+              <a:t><![CDATA[are prolonged, and every vision fails?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉઘાડી તરવારે તેમનો પીછો પકડીશ.]]></a:t>
+              <a:t><![CDATA[23. Tell them therefore, Thus says the Lord GOD; I will make this proverb to cease, and they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. હું તેઓને જ્યારે વિવિધ પ્રજાઓમાં વિખેરી નાખીશ ત્યારે તેઓ જાણશે કે હું યહોવા છું.]]></a:t>
+              <a:t><![CDATA[no more use it as a proverb in Israel; but say unto them, The days are at hand, and the effect of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “હું તેઓમાંના થોડાને યુદ્ધ, ભૂખમરો, અને રોગચાળામાંથી ઉગારી લઇશ, જેથી તેઓ જે પ્રજાઓમાં જઇને વસ્યા]]></a:t>
+              <a:t><![CDATA[every vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હશે ત્યાં કબૂલ કરે કે તેમનાં કૃત્યો કેટલાં અધમ હતાં, અને ત્યારે તેમને ખબર પડશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[24. For there shall be no more any vain vision nor flattering divination within the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, તું બંડખોરોની જમાતની વચ્ચે વસે છે. એ લોકો છતી આંખે દેખતા નથી, છતે કાને]]></a:t>
+              <a:t><![CDATA[forth: they shall dig through the wall to carry out thereby: he shall cover his face, that he see]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. પછી મને યહોવાની વાણી સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[25. For I am the LORD: I will speak, and the word that I shall speak shall come to pass; it shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “હે મનુષ્યના પુત્ર, તારે જમતી વખતે ધ્રુજવું અને જળપાન કરતી વખતે ભય અને ચિંતાથી થરથરવું.]]></a:t>
+              <a:t><![CDATA[no more prolonged: for in your days, O rebellious house, will I say the word, and will perform it,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. બધા લોકોને કહેજે કે, ઇસ્રાએલમાં હજી પણ વસતાં યરૂશાલેમના વતનીઓ માટે યહોવા મારા માલિકના આ વચન છે;]]></a:t>
+              <a:t><![CDATA[says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ ડરતા ડરતા ખાશે અને ચિંતાતુર થઇને પાણી પીશે. તેમના દેશમાં વસતી દરેકે દરેક વ્યકિત હિંસક છે. તેથી]]></a:t>
+              <a:t><![CDATA[26. Again the word of the LORD came to me, saying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેને વેરાન બનાવી દેવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[27. Son of man, behold, they of the house of Israel say, The vision that he sees is for many days to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તમારા નગરો તારાજ થઇ જશે અને તમારાં ખેતરો વેરાન થઇ જશે. ત્યારે તમે જાણશો કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[come, and he prophesies of the times that are far off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ફરીથી યહોવાએ મને કહ્યું,]]></a:t>
+              <a:t><![CDATA[28. Therefore say unto them, Thus says the Lord GOD; There shall none of my words be prolonged any]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “હે મનુષ્યના પુત્ર, ઇસ્રાએલમાં લોકો આ કહેવતને વારંવાર ટાંકે છે તે શું છે:વખત વહી જાય છે અને એકે]]></a:t>
+              <a:t><![CDATA[more, but the word which I have spoken shall be done, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભવિષ્યવાણી સાચી પડતી નથી.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD also came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “તું એમને કહે: આ યહોવાના વચન છે. હું એ કહેવત જૂઠી પાડીશ, ઇસ્રાએલમાં એ હવે કદી ઉચ્ચારાશે નહિ,]]></a:t>
+              <a:t><![CDATA[2. Son of man, you dwell in the midst of a rebellious house, which have eyes to see, and see not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંભળતા નથી. એ તો બંડખોરોની જમાત છે.]]></a:t>
+              <a:t><![CDATA[not the ground with his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેના બદલે તેઓ કહેશે;સમય આવ્યો છે અને એકેએક ભવિષ્યવાણી સાચી પડવાની જ છે!]]></a:t>
+              <a:t><![CDATA[they have ears to hear, and hear not: for they are a rebellious house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. “હવે પછી ઇસ્રાએલ પ્રજામાં વ્યર્થ સંદર્શન થશે નહિ. અને લોકોને ખુશ રાખવા જૂઠી પ્રબોધવાણી પ્રગટ નહિ]]></a:t>
+              <a:t><![CDATA[3. Therefore, you son of man, prepare you stuff for removing, and remove by day in their sight; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થાય.]]></a:t>
+              <a:t><![CDATA[you shall remove from your place to another place in their sight: it may be they will consider,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. કારણ કે હું, યહોવા, મારે જે કહેવું હશે તે કહીશ અને જે કહીશ તે સાચું પડશે. એમાં વિલંબ નહિ થાય. હે]]></a:t>
+              <a:t><![CDATA[though they be a rebellious house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બંડખોર ઇસ્રાએલીઓ, હું આ તમારા જીવનકાળ દરમ્યાન જ કરીશ.” આ યહોવા મારા માલિકના વચનો છે.]]></a:t>
+              <a:t><![CDATA[4. Then shall you bring forth your stuff by day in their sight, as stuff for removing: and you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. પછી યહોવાનું વચન મારી પાસે આવ્યું અને તેણે કહ્યું:]]></a:t>
+              <a:t><![CDATA[go forth at even in their sight, as they that go forth into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. “હે મનુષ્યના પુત્ર, ઇસ્રાએલીઓ એમ માને છે કે તને જે દર્શન થાય છે તે તો દૂરના ભવિષ્યનું છે, અને]]></a:t>
+              <a:t><![CDATA[5. Dig you through the wall in their sight, and carry out thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તું જે ભાખે છે તે કઇં આજે ફળવાનું નથી.]]></a:t>
+              <a:t><![CDATA[6. In their sight shall you bear it upon your shoulders, and carry it forth in the twilight: you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. તેથી એ લોકોને કહે કે, ‘આ યહોવા મારા માલિકના વચન છે: હવે મારા વચનો પૂરાં કરવામાં વિલંબ નહિ થાય.]]></a:t>
+              <a:t><![CDATA[shall cover your face, that you see not the ground: for I have set you for a sign unto the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દરેક વચન જે હું બોલ્યો છું તે ફળીભૂત થશે.”‘ આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12997,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેથી હે મનુષ્યના પુત્ર, તું દેશવટે જવાનો હોય એમ સરસમાન બાંધી લે અને ધોળે દિવસે સૌના દેખતાં ચાલી]]></a:t>
+              <a:t><![CDATA[13. My net also will I spread upon him, and he shall be taken in my snare: and I will bring him to]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. And I did so as I was commanded: I brought forth my stuff by day, as stuff for captivity, and in]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the even I dug through the wall with mine hand; I brought it forth in the twilight, and I bare it]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[upon my shoulder in their sight.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. And in the morning came the word of the LORD unto me, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. Son of man, has not the house of Israel, the rebellious house, said unto you, What do you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. Say you unto them, Thus says the Lord GOD; This burden concerns the prince in Jerusalem, and all]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the house of Israel that are among them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. Say, I am your sign: like I have done, so shall it be done unto them: they shall remove and go]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નીકળ; તેમના દેખતાં તું બીજે જવા નીકળી પડ. તે બળવાખોરો કદાચ તને જુએ પણ ખરા.]]></a:t>
+              <a:t><![CDATA[Babylon to the land of the Chaldeans; yet shall he not see it, though he shall die there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “તારી મુસાફરીનો સામાન બાંધીને તેઓ જુએ તેમ દિવસ દરમ્યાન તારા ઘરમાંથી બહાર કાઢી લાવ. પછી જેમ]]></a:t>
+              <a:t><![CDATA[14. And I will scatter toward every wind all that are about him to help him, and all his bands; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કેદીઓને દૂરના દેશોમાં લઇ જવામાં આવે છે તે પ્રમાણે સાંજે તેઓની હાજરીમાં ઘરમાંથી બહાર નીકળી પડ.]]></a:t>
+              <a:t><![CDATA[I will draw out the sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેઓનાં દેખતાં નગરની ભીતમાં બાકોરું પાડી તેમાંથી તારો સામાન ઊંચકીને લઇ જા.]]></a:t>
+              <a:t><![CDATA[15. And they shall know that I am the LORD, when I shall scatter them among the nations, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>