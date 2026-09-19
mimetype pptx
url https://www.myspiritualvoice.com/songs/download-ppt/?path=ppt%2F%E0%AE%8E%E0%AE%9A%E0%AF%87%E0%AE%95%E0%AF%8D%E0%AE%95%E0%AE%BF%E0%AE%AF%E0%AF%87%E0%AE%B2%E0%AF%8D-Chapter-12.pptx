--- v1 (2026-07-20)
+++ v2 (2026-09-19)
@@ -107,50 +107,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +201,56 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +406,59 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படி நான் அவர்களை ஜாதிகளுக்குள்ளே தூற்றி, அவர்களை தேசங்களிலே சிதறடிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Dig you through the wall in their sight, and carry out thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் தாங்கள் போய்ச்சேரும் ஜாதிகளுக்குள்ளே தங்கள் அருவருப்புகளையெல்லாம் விவரிக்கும்படி, நான் அவர்களில் கொஞ்சம்பேரைப் பஞ்சத்துக்கும் பட்டயத்துக்கும் கொள்ளைநோய்க்கும் தப்பி மீந்திருக்கப்பண்ணுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Dig you through the wall in their sight, and carry out thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் தாங்கள் போய்ச்சேரும் ஜாதிகளுக்குள்ளே தங்கள் அருவருப்புகளையெல்லாம் விவரிக்கும்படி, நான் அவர்களில் கொஞ்சம்பேரைப் பஞ்சத்துக்கும் பட்டயத்துக்கும் கொள்ளைநோய்க்கும் தப்பி மீந்திருக்கப்பண்ணுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Dig you through the wall in their sight, and carry out thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் தாங்கள் போய்ச்சேரும் ஜாதிகளுக்குள்ளே தங்கள் அருவருப்புகளையெல்லாம் விவரிக்கும்படி, நான் அவர்களில் கொஞ்சம்பேரைப் பஞ்சத்துக்கும் பட்டயத்துக்கும் கொள்ளைநோய்க்கும் தப்பி மீந்திருக்கப்பண்ணுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. In their sight shall you bear it upon your shoulders, and carry it forth in the twilight: you shall cover your face, that you see not the ground: for I have set you for a sign unto the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[6. In their sight shall you bear it upon your shoulders, and carry it forth in the twilight: you shall cover your face, that you see not the ground: for I have set you for a sign unto the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, நீ உன் அப்பத்தை நடுக்கத்தோடே புசித்து, உன் தண்ணீரைத் தத்தளிப்போடும் விசாரத்தோடும் குடித்து,]]></a:t>
+              <a:t><![CDATA[6. In their sight shall you bear it upon your shoulders, and carry it forth in the twilight: you shall cover your face, that you see not the ground: for I have set you for a sign unto the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, நீ உன் அப்பத்தை நடுக்கத்தோடே புசித்து, உன் தண்ணீரைத் தத்தளிப்போடும் விசாரத்தோடும் குடித்து,]]></a:t>
+              <a:t><![CDATA[7. And I did so as I was commanded: I brought forth my stuff by day, as stuff for captivity, and in the even I dug through the wall with mine hand; I brought it forth in the twilight, and I bare it upon my shoulder in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
+              <a:t><![CDATA[7. And I did so as I was commanded: I brought forth my stuff by day, as stuff for captivity, and in the even I dug through the wall with mine hand; I brought it forth in the twilight, and I bare it upon my shoulder in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
+              <a:t><![CDATA[7. And I did so as I was commanded: I brought forth my stuff by day, as stuff for captivity, and in the even I dug through the wall with mine hand; I brought it forth in the twilight, and I bare it upon my shoulder in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
+              <a:t><![CDATA[7. And I did so as I was commanded: I brought forth my stuff by day, as stuff for captivity, and in the even I dug through the wall with mine hand; I brought it forth in the twilight, and I bare it upon my shoulder in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் நடுவில் இருக்கிற அதிபதி மாலைமயங்கும்போது தோளின்மேல் சுமைசுமந்து புறப்படுவான்; வெளியே சுமைகொண்டுபோகச் சுவரிலே துவாரமிடுவார்கள்; கண்ணினாலே அவன் தன் தேசத்தைக் காணாதபடி தன் முகத்தை மூடிக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD also came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது பாழாகும்.]]></a:t>
+              <a:t><![CDATA[8. And in the morning came the word of the LORD unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குடியேறியிருக்கிற பட்டணங்கள் வனாந்தரங்களாகி, தேசம் பாழாய்ப்போகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Son of man, has not the house of Israel, the rebellious house, said unto you, What do you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குடியேறியிருக்கிற பட்டணங்கள் வனாந்தரங்களாகி, தேசம் பாழாய்ப்போகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Son of man, has not the house of Israel, the rebellious house, said unto you, What do you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[10. Say you unto them, Thus says the Lord GOD; This burden concerns the prince in Jerusalem, and all the house of Israel that are among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுபுத்திரனே, நாட்கள் நீடிக்கும், தரிசனம் எல்லாம் அவமாகும் என்று இஸ்ரவேல் தேசத்திலே வழங்கும் பழமொழி என்ன?]]></a:t>
+              <a:t><![CDATA[10. Say you unto them, Thus says the Lord GOD; This burden concerns the prince in Jerusalem, and all the house of Israel that are among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனுபுத்திரனே, நாட்கள் நீடிக்கும், தரிசனம் எல்லாம் அவமாகும் என்று இஸ்ரவேல் தேசத்திலே வழங்கும் பழமொழி என்ன?]]></a:t>
+              <a:t><![CDATA[11. Say, I am your sign: like I have done, so shall it be done unto them: they shall remove and go into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், அவர்கள் இனி இஸ்ரவேலிலே இந்தப் பழமொழியைச் சொல்லிவராதபடிக்கு நான் அதை ஒழியப் பண்ணுவேன்; நாட்களும் எல்லாத் தரிசனத்தின் பொருளும் சமீபித்து வந்தன என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[11. Say, I am your sign: like I have done, so shall it be done unto them: they shall remove and go into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், அவர்கள் இனி இஸ்ரவேலிலே இந்தப் பழமொழியைச் சொல்லிவராதபடிக்கு நான் அதை ஒழியப் பண்ணுவேன்; நாட்களும் எல்லாத் தரிசனத்தின் பொருளும் சமீபித்து வந்தன என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[12. And the prince that is among them shall bear upon his shoulder in the twilight, and shall go forth: they shall dig through the wall to carry out thereby: he shall cover his face, that he see not the ground with his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், அவர்கள் இனி இஸ்ரவேலிலே இந்தப் பழமொழியைச் சொல்லிவராதபடிக்கு நான் அதை ஒழியப் பண்ணுவேன்; நாட்களும் எல்லாத் தரிசனத்தின் பொருளும் சமீபித்து வந்தன என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[12. And the prince that is among them shall bear upon his shoulder in the twilight, and shall go forth: they shall dig through the wall to carry out thereby: he shall cover his face, that he see not the ground with his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரின் நடுவில் இனிச் சகல கள்ளத்தரிசனமும் முகஸ்துதியான குறிசொல்லுதலும் இராமற்போகும்.]]></a:t>
+              <a:t><![CDATA[12. And the prince that is among them shall bear upon his shoulder in the twilight, and shall go forth: they shall dig through the wall to carry out thereby: he shall cover his face, that he see not the ground with his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் நடுவில் இருக்கிற அதிபதி மாலைமயங்கும்போது தோளின்மேல் சுமைசுமந்து புறப்படுவான்; வெளியே சுமைகொண்டுபோகச் சுவரிலே துவாரமிடுவார்கள்; கண்ணினாலே அவன் தன் தேசத்தைக் காணாதபடி தன் முகத்தை மூடிக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, you dwell in the midst of a rebellious house, which have eyes to see, and see not; they have ears to hear, and hear not: for they are a rebellious house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் கர்த்தர், நான் சொல்லுவேன், நான் சொல்லும் வார்த்தை நிறைவேறும்; இனித் தாமதியாது; கலகவீட்டாரே, உங்கள் நாட்களிலே நான் வார்த்தையைச் சொல்லுவேன், அதை நிறைவேறவும் பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. My net also will I spread upon him, and he shall be taken in my snare: and I will bring him to Babylon to the land of the Chaldeans; yet shall he not see it, though he shall die there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் கர்த்தர், நான் சொல்லுவேன், நான் சொல்லும் வார்த்தை நிறைவேறும்; இனித் தாமதியாது; கலகவீட்டாரே, உங்கள் நாட்களிலே நான் வார்த்தையைச் சொல்லுவேன், அதை நிறைவேறவும் பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. My net also will I spread upon him, and he shall be taken in my snare: and I will bring him to Babylon to the land of the Chaldeans; yet shall he not see it, though he shall die there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் கர்த்தர், நான் சொல்லுவேன், நான் சொல்லும் வார்த்தை நிறைவேறும்; இனித் தாமதியாது; கலகவீட்டாரே, உங்கள் நாட்களிலே நான் வார்த்தையைச் சொல்லுவேன், அதை நிறைவேறவும் பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And I will scatter toward every wind all that are about him to help him, and all his bands; and I will draw out the sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. And I will scatter toward every wind all that are about him to help him, and all his bands; and I will draw out the sword after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனுபுத்திரனே, இதோ, இஸ்ரவேல் வம்சத்தார்: இவன் காண்கிற தரிசனம் நிறைவேற அநேகநாள் செல்லும்; தூரமாயிருக்கிற காலங்களைக்குறித்து இவன் தீர்க்கதரிசனம் சொல்லுகிறான் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And they shall know that I am the LORD, when I shall scatter them among the nations, and disperse them in the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனுபுத்திரனே, இதோ, இஸ்ரவேல் வம்சத்தார்: இவன் காண்கிற தரிசனம் நிறைவேற அநேகநாள் செல்லும்; தூரமாயிருக்கிற காலங்களைக்குறித்து இவன் தீர்க்கதரிசனம் சொல்லுகிறான் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And they shall know that I am the LORD, when I shall scatter them among the nations, and disperse them in the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால் என் வார்த்தைகளில் ஒன்றாகிலும் இனித் தாமதிப்பதில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; நான் சொன்ன வார்த்தை நிறைவேறும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. But I will leave a few men of them from the sword, from the famine, and from the pestilence; that they may declare all their abominations among the heathen where they come; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால் என் வார்த்தைகளில் ஒன்றாகிலும் இனித் தாமதிப்பதில்லையென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; நான் சொன்ன வார்த்தை நிறைவேறும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. But I will leave a few men of them from the sword, from the famine, and from the pestilence; that they may declare all their abominations among the heathen where they come; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி அவர்:]]></a:t>
+              <a:t><![CDATA[16. But I will leave a few men of them from the sword, from the famine, and from the pestilence; that they may declare all their abominations among the heathen where they come; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ கலகவீட்டாரின் நடுவிலே தங்கியிருக்கிறாய்; காணும்படிக்கு அவர்களுக்குக் கண்கள் இருந்தாலும் காணாமற்போகிறார்கள்; கேட்கும்படிக்கு அவர்களுக்குக் காதுகள் இருந்தாலும் கேளாமற்போகிறார்கள்; அவர்கள் கலகவீட்டார்.]]></a:t>
+              <a:t><![CDATA[17. Moreover the word of the LORD came to me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் நடுவில் இருக்கிற அதிபதி மாலைமயங்கும்போது தோளின்மேல் சுமைசுமந்து புறப்படுவான்; வெளியே சுமைகொண்டுபோகச் சுவரிலே துவாரமிடுவார்கள்; கண்ணினாலே அவன் தன் தேசத்தைக் காணாதபடி தன் முகத்தை மூடிக்கொள்வான்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, you dwell in the midst of a rebellious house, which have eyes to see, and see not; they have ears to hear, and hear not: for they are a rebellious house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ கலகவீட்டாரின் நடுவிலே தங்கியிருக்கிறாய்; காணும்படிக்கு அவர்களுக்குக் கண்கள் இருந்தாலும் காணாமற்போகிறார்கள்; கேட்கும்படிக்கு அவர்களுக்குக் காதுகள் இருந்தாலும் கேளாமற்போகிறார்கள்; அவர்கள் கலகவீட்டார்.]]></a:t>
+              <a:t><![CDATA[18. Son of man, eat your bread with quaking, and drink your water with trembling and with carefulness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் மனுபுத்திரனே, நீ பரதேசம் போகும்படி பிரயாண சாமான்களை ஆயத்தப்படுத்தி, பகற்காலத்திலே அவர்கள் முன்பாகப் பிரயாணப்படு; உன் ஸ்தலத்தைவிட்டு வேறே ஸ்தலத்துக்கு அவர்களுடைய கண்களுக்கு முன்பாகப் புறப்பட்டுப்போ; அவர்கள் கலகவீட்டாரானபோதிலும் ஒருவேளை சிந்தித்து உணருவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Son of man, eat your bread with quaking, and drink your water with trembling and with carefulness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் மனுபுத்திரனே, நீ பரதேசம் போகும்படி பிரயாண சாமான்களை ஆயத்தப்படுத்தி, பகற்காலத்திலே அவர்கள் முன்பாகப் பிரயாணப்படு; உன் ஸ்தலத்தைவிட்டு வேறே ஸ்தலத்துக்கு அவர்களுடைய கண்களுக்கு முன்பாகப் புறப்பட்டுப்போ; அவர்கள் கலகவீட்டாரானபோதிலும் ஒருவேளை சிந்தித்து உணருவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And say unto the people of the land, Thus says the Lord GOD of the inhabitants of Jerusalem, and of the land of Israel; They shall eat their bread with carefulness, and drink their water with astonishment, that her land may be desolate from all that is therein, because of the violence of all them that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் மனுபுத்திரனே, நீ பரதேசம் போகும்படி பிரயாண சாமான்களை ஆயத்தப்படுத்தி, பகற்காலத்திலே அவர்கள் முன்பாகப் பிரயாணப்படு; உன் ஸ்தலத்தைவிட்டு வேறே ஸ்தலத்துக்கு அவர்களுடைய கண்களுக்கு முன்பாகப் புறப்பட்டுப்போ; அவர்கள் கலகவீட்டாரானபோதிலும் ஒருவேளை சிந்தித்து உணருவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And say unto the people of the land, Thus says the Lord GOD of the inhabitants of Jerusalem, and of the land of Israel; They shall eat their bread with carefulness, and drink their water with astonishment, that her land may be desolate from all that is therein, because of the violence of all them that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுடைய கண்களுக்கு முன்பாக நீ சுவரிலே துவாரமிட்டு, அதின் வழியாய் அவைகளை வெளியே கொண்டுபோவாயாக.]]></a:t>
+              <a:t><![CDATA[19. And say unto the people of the land, Thus says the Lord GOD of the inhabitants of Jerusalem, and of the land of Israel; They shall eat their bread with carefulness, and drink their water with astonishment, that her land may be desolate from all that is therein, because of the violence of all them that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுடைய கண்களுக்கு முன்பாக நீ சுவரிலே துவாரமிட்டு, அதின் வழியாய் அவைகளை வெளியே கொண்டுபோவாயாக.]]></a:t>
+              <a:t><![CDATA[19. And say unto the people of the land, Thus says the Lord GOD of the inhabitants of Jerusalem, and of the land of Israel; They shall eat their bread with carefulness, and drink their water with astonishment, that her land may be desolate from all that is therein, because of the violence of all them that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிறையிருப்புக்குப் போகிறவனைப்போல் உன் சாமான்களை நீ பகற்காலத்திலே அவர்கள் கண்களுக்கு முன்பாக வெளியே வைத்து, நீ சாயங்காலத்திலே அவர்கள் கண்களுக்கு முன்பாகச் சிறையிருப்புக்குப் போகிறவனைப்போல புறப்படுவாயாக.]]></a:t>
+              <a:t><![CDATA[20. And the cities that are inhabited shall be laid waste, and the land shall be desolate; and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுடைய கண்களுக்கு முன்பாக அவைகளை உன் தோளின்மேல் எடுத்து, மாலைமயங்கும் வேளையிலே வெளியே கொண்டுபோவாயாக; நீ தேசத்தைப் பாராதபடி உன் முகத்தை மூடிக்கொள்; இஸ்ரவேல் வம்சத்தாருக்கு உன்னை அடையாளமாக்கினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And the cities that are inhabited shall be laid waste, and the land shall be desolate; and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுடைய கண்களுக்கு முன்பாக அவைகளை உன் தோளின்மேல் எடுத்து, மாலைமயங்கும் வேளையிலே வெளியே கொண்டுபோவாயாக; நீ தேசத்தைப் பாராதபடி உன் முகத்தை மூடிக்கொள்; இஸ்ரவேல் வம்சத்தாருக்கு உன்னை அடையாளமாக்கினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுடைய கண்களுக்கு முன்பாக அவைகளை உன் தோளின்மேல் எடுத்து, மாலைமயங்கும் வேளையிலே வெளியே கொண்டுபோவாயாக; நீ தேசத்தைப் பாராதபடி உன் முகத்தை மூடிக்கொள்; இஸ்ரவேல் வம்சத்தாருக்கு உன்னை அடையாளமாக்கினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. Son of man, what is that proverb that all of you have in the land of Israel, saying, The days are prolonged, and every vision fails?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் என் வலையை அவன்மேல் வீசுவேன், அவன் என் கண்ணியிலே பிடிபடுவான்; அவனைக் கல்தேயர் தேசமாகிய பாபிலோனுக்குக் கொண்டுபோவேன்; அங்கே அவன் சாவான்; ஆகிலும் அதைக் காணமாட்டான்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, you dwell in the midst of a rebellious house, which have eyes to see, and see not; they have ears to hear, and hear not: for they are a rebellious house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என் சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல் எடுத்துக்கொண்டுபோனேன்.]]></a:t>
+              <a:t><![CDATA[22. Son of man, what is that proverb that all of you have in the land of Israel, saying, The days are prolonged, and every vision fails?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என் சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல் எடுத்துக்கொண்டுபோனேன்.]]></a:t>
+              <a:t><![CDATA[23. Tell them therefore, Thus says the Lord GOD; I will make this proverb to cease, and they shall no more use it as a proverb in Israel; but say unto them, The days are at hand, and the effect of every vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என் சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல் எடுத்துக்கொண்டுபோனேன்.]]></a:t>
+              <a:t><![CDATA[23. Tell them therefore, Thus says the Lord GOD; I will make this proverb to cease, and they shall no more use it as a proverb in Israel; but say unto them, The days are at hand, and the effect of every vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விடியற்காலத்திலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[23. Tell them therefore, Thus says the Lord GOD; I will make this proverb to cease, and they shall no more use it as a proverb in Israel; but say unto them, The days are at hand, and the effect of every vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மனுபுத்திரனே, கலகவீட்டாராகிய இஸ்ரவேல் வம்சத்தார் உன்னை பார்த்து: நீ செய்கிறது என்னவென்று உன்னைக் கேட்டார்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[24. For there shall be no more any vain vision nor flattering divination within the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இது எருசலேமில் இருக்கிற அதிபதியின்மேலும் அதின் நடுவில் இருக்கிற இஸ்ரவேல் வம்சத்தார் அனைவரின்மேலும் சுமரும் பாரம் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களிடத்தில் சொல்லு.]]></a:t>
+              <a:t><![CDATA[24. For there shall be no more any vain vision nor flattering divination within the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இது எருசலேமில் இருக்கிற அதிபதியின்மேலும் அதின் நடுவில் இருக்கிற இஸ்ரவேல் வம்சத்தார் அனைவரின்மேலும் சுமரும் பாரம் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களிடத்தில் சொல்லு.]]></a:t>
+              <a:t><![CDATA[25. For I am the LORD: I will speak, and the word that I shall speak shall come to pass; it shall be no more prolonged: for in your days, O rebellious house, will I say the word, and will perform it, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ அவர்களை நோக்கி: நான் உங்களுக்கு அடையாளமாயிருக்கிறேன்; நான் செய்வது எப்படியோ, அப்படியே அவர்களுக்கும் செய்யப்படும்; சிறைப்பட்டுப் பரதேசம் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. For I am the LORD: I will speak, and the word that I shall speak shall come to pass; it shall be no more prolonged: for in your days, O rebellious house, will I say the word, and will perform it, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6186,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ அவர்களை நோக்கி: நான் உங்களுக்கு அடையாளமாயிருக்கிறேன்; நான் செய்வது எப்படியோ, அப்படியே அவர்களுக்கும் செய்யப்படும்; சிறைப்பட்டுப் பரதேசம் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. For I am the LORD: I will speak, and the word that I shall speak shall come to pass; it shall be no more prolonged: for in your days, O rebellious house, will I say the word, and will perform it, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Again the word of the LORD came to me, saying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6404,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் என் வலையை அவன்மேல் வீசுவேன், அவன் என் கண்ணியிலே பிடிபடுவான்; அவனைக் கல்தேயர் தேசமாகிய பாபிலோனுக்குக் கொண்டுபோவேன்; அங்கே அவன் சாவான்; ஆகிலும் அதைக் காணமாட்டான்.]]></a:t>
+              <a:t><![CDATA[3. Therefore, you son of man, prepare you stuff for removing, and remove by day in their sight; and you shall remove from your place to another place in their sight: it may be they will consider, though they be a rebellious house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Son of man, behold, they of the house of Israel say, The vision that he sees is for many days to come, and he prophesies of the times that are far off.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Son of man, behold, they of the house of Israel say, The vision that he sees is for many days to come, and he prophesies of the times that are far off.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Therefore say unto them, Thus says the Lord GOD; There shall none of my words be prolonged any more, but the word which I have spoken shall be done, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Therefore say unto them, Thus says the Lord GOD; There shall none of my words be prolonged any more, but the word which I have spoken shall be done, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Therefore say unto them, Thus says the Lord GOD; There shall none of my words be prolonged any more, but the word which I have spoken shall be done, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனுக்கு உதவியாக அவனைச் சுற்றிலும் இருக்கிற யாவரையும் அவனுடைய எல்லா இராணுவங்களையும் நான் சகல திசைகளிலும் தூற்றி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[3. Therefore, you son of man, prepare you stuff for removing, and remove by day in their sight; and you shall remove from your place to another place in their sight: it may be they will consider, though they be a rebellious house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனுக்கு உதவியாக அவனைச் சுற்றிலும் இருக்கிற யாவரையும் அவனுடைய எல்லா இராணுவங்களையும் நான் சகல திசைகளிலும் தூற்றி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
+              <a:t><![CDATA[3. Therefore, you son of man, prepare you stuff for removing, and remove by day in their sight; and you shall remove from your place to another place in their sight: it may be they will consider, though they be a rebellious house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படி நான் அவர்களை ஜாதிகளுக்குள்ளே தூற்றி, அவர்களை தேசங்களிலே சிதறடிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then shall you bring forth your stuff by day in their sight, as stuff for removing: and you shall go forth at even in their sight, as they that go forth into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507722" r:id="rId1"/>
+    <p:sldLayoutId id="2478715857" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7823,102 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[disperse them in the countries.]]></a:t>
+              <a:t><![CDATA[5. சிறையிருப்புக்குப் போகிறவனைப்போல் உன் சாமான்களை நீ பகற்காலத்திலே அவர்கள் கண்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But I will leave a few men of them from the sword, from the famine, and from the pestilence;]]></a:t>
+              <a:t><![CDATA[வெளியே வைத்து, நீ சாயங்காலத்திலே அவர்கள் கண்களுக்கு முன்பாகச் சிறையிருப்புக்குப் போகிறவனைப்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they may declare all their abominations among the heathen where they come; and they shall know]]></a:t>
+              <a:t><![CDATA[புறப்படுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I am the LORD.]]></a:t>
+              <a:t><![CDATA[6. அவர்களுடைய கண்களுக்கு முன்பாக அவைகளை உன் தோளின்மேல் எடுத்து, மாலைமயங்கும் வேளையிலே வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Moreover the word of the LORD came to me, saying,]]></a:t>
+              <a:t><![CDATA[கொண்டுபோவாயாக; நீ தேசத்தைப் பாராதபடி உன் முகத்தை மூடிக்கொள்; இஸ்ரவேல் வம்சத்தாருக்கு உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Son of man, eat your bread with quaking, and drink your water with trembling and with]]></a:t>
+              <a:t><![CDATA[அடையாளமாக்கினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[carefulness;]]></a:t>
+              <a:t><![CDATA[7. எனக்குக் கட்டளையிட்டபடியே நான் செய்தேன்; சிறைப்பட்டுப்போகும்போது சாமான்களைக் கொண்டுபோவதுபோல என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And say unto the people of the land, Thus says the Lord GOD of the inhabitants of Jerusalem, and]]></a:t>
+              <a:t><![CDATA[சாமான்களைப் பகற்காலத்தில் வெளியே வைத்தேன்; சாயங்காலத்திலோ கையினால் சுவரிலே துவாரமிட்டு, மாலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the land of Israel; They shall eat their bread with carefulness, and drink their water with]]></a:t>
+              <a:t><![CDATA[மயங்கும் வேளையிலே அவைகளை வெளியே கொண்டுபோய், அவர்கள் கண்களுக்கு முன்பாக அவைகளைத் தோளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[astonishment, that her land may be desolate from all that is therein, because of the violence of all]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டுபோனேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the prince that is among them shall bear upon his shoulder in the twilight, and shall go]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them that dwell therein.]]></a:t>
+              <a:t><![CDATA[8. விடியற்காலத்திலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the cities that are inhabited shall be laid waste, and the land shall be desolate; and all]]></a:t>
+              <a:t><![CDATA[9. மனுபுத்திரனே, கலகவீட்டாராகிய இஸ்ரவேல் வம்சத்தார் உன்னை பார்த்து: நீ செய்கிறது என்னவென்று உன்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[கேட்டார்கள் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[10. இது எருசலேமில் இருக்கிற அதிபதியின்மேலும் அதின் நடுவில் இருக்கிற இஸ்ரவேல் வம்சத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Son of man, what is that proverb that all of you have in the land of Israel, saying, The days]]></a:t>
+              <a:t><![CDATA[அனைவரின்மேலும் சுமரும் பாரம் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களிடத்தில் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are prolonged, and every vision fails?]]></a:t>
+              <a:t><![CDATA[11. நீ அவர்களை நோக்கி: நான் உங்களுக்கு அடையாளமாயிருக்கிறேன்; நான் செய்வது எப்படியோ, அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Tell them therefore, Thus says the Lord GOD; I will make this proverb to cease, and they shall]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கும் செய்யப்படும்; சிறைப்பட்டுப் பரதேசம் போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[no more use it as a proverb in Israel; but say unto them, The days are at hand, and the effect of]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் நடுவில் இருக்கிற அதிபதி மாலைமயங்கும்போது தோளின்மேல் சுமைசுமந்து புறப்படுவான்; வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every vision.]]></a:t>
+              <a:t><![CDATA[சுமைகொண்டுபோகச் சுவரிலே துவாரமிடுவார்கள்; கண்ணினாலே அவன் தன் தேசத்தைக் காணாதபடி தன் முகத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. For there shall be no more any vain vision nor flattering divination within the house of Israel.]]></a:t>
+              <a:t><![CDATA[மூடிக்கொள்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth: they shall dig through the wall to carry out thereby: he shall cover his face, that he see]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ கலகவீட்டாரின் நடுவிலே தங்கியிருக்கிறாய்; காணும்படிக்கு அவர்களுக்குக் கண்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For I am the LORD: I will speak, and the word that I shall speak shall come to pass; it shall be]]></a:t>
+              <a:t><![CDATA[13. நான் என் வலையை அவன்மேல் வீசுவேன், அவன் என் கண்ணியிலே பிடிபடுவான்; அவனைக் கல்தேயர் தேசமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[no more prolonged: for in your days, O rebellious house, will I say the word, and will perform it,]]></a:t>
+              <a:t><![CDATA[பாபிலோனுக்குக் கொண்டுபோவேன்; அங்கே அவன் சாவான்; ஆகிலும் அதைக் காணமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[14. அவனுக்கு உதவியாக அவனைச் சுற்றிலும் இருக்கிற யாவரையும் அவனுடைய எல்லா இராணுவங்களையும் நான் சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Again the word of the LORD came to me, saying.]]></a:t>
+              <a:t><![CDATA[திசைகளிலும் தூற்றி, அவர்கள் பின்னே பட்டயத்தை உருவுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Son of man, behold, they of the house of Israel say, The vision that he sees is for many days to]]></a:t>
+              <a:t><![CDATA[15. அப்படி நான் அவர்களை ஜாதிகளுக்குள்ளே தூற்றி, அவர்களை தேசங்களிலே சிதறடிக்கும்போது, நான் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come, and he prophesies of the times that are far off.]]></a:t>
+              <a:t><![CDATA[என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Therefore say unto them, Thus says the Lord GOD; There shall none of my words be prolonged any]]></a:t>
+              <a:t><![CDATA[16. ஆனாலும் தாங்கள் போய்ச்சேரும் ஜாதிகளுக்குள்ளே தங்கள் அருவருப்புகளையெல்லாம் விவரிக்கும்படி, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[more, but the word which I have spoken shall be done, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[அவர்களில் கொஞ்சம்பேரைப் பஞ்சத்துக்கும் பட்டயத்துக்கும் கொள்ளைநோய்க்கும் தப்பி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD also came unto me, saying,]]></a:t>
+              <a:t><![CDATA[மீந்திருக்கப்பண்ணுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வார்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, you dwell in the midst of a rebellious house, which have eyes to see, and see not;]]></a:t>
+              <a:t><![CDATA[17. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not the ground with his eyes.]]></a:t>
+              <a:t><![CDATA[இருந்தாலும் காணாமற்போகிறார்கள்; கேட்கும்படிக்கு அவர்களுக்குக் காதுகள் இருந்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they have ears to hear, and hear not: for they are a rebellious house.]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, நீ உன் அப்பத்தை நடுக்கத்தோடே புசித்து, உன் தண்ணீரைத் தத்தளிப்போடும் விசாரத்தோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore, you son of man, prepare you stuff for removing, and remove by day in their sight; and]]></a:t>
+              <a:t><![CDATA[குடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall remove from your place to another place in their sight: it may be they will consider,]]></a:t>
+              <a:t><![CDATA[19. தேசத்திலுள்ள ஜனங்களை நோக்கி: இஸ்ரவேல் தேசத்திலுள்ள எருசலேமின் குடிகளைக்குறித்துக் கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[though they be a rebellious house.]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் சொல்லுகிறது என்னவென்றால், தங்கள் அப்பத்தை விசாரத்தோடே புசித்து, தங்கள் தண்ணீரைத் திகிலோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then shall you bring forth your stuff by day in their sight, as stuff for removing: and you shall]]></a:t>
+              <a:t><![CDATA[குடிப்பார்கள்; அவர்களுடைய தேசத்துக் குடிகளுடைய கொடுமைகளினிமித்தம் அதிலுள்ளதெல்லாம் அழிய, அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[go forth at even in their sight, as they that go forth into captivity.]]></a:t>
+              <a:t><![CDATA[பாழாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Dig you through the wall in their sight, and carry out thereby.]]></a:t>
+              <a:t><![CDATA[20. குடியேறியிருக்கிற பட்டணங்கள் வனாந்தரங்களாகி, தேசம் பாழாய்ப்போகும்; அப்பொழுது நான் கர்த்தர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. In their sight shall you bear it upon your shoulders, and carry it forth in the twilight: you]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall cover your face, that you see not the ground: for I have set you for a sign unto the house of]]></a:t>
+              <a:t><![CDATA[21. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[22. மனுபுத்திரனே, நாட்கள் நீடிக்கும், தரிசனம் எல்லாம் அவமாகும் என்று இஸ்ரவேல் தேசத்திலே வழங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. My net also will I spread upon him, and he shall be taken in my snare: and I will bring him to]]></a:t>
+              <a:t><![CDATA[கேளாமற்போகிறார்கள்; அவர்கள் கலகவீட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I did so as I was commanded: I brought forth my stuff by day, as stuff for captivity, and in]]></a:t>
+              <a:t><![CDATA[பழமொழி என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the even I dug through the wall with mine hand; I brought it forth in the twilight, and I bare it]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் நீ அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், அவர்கள் இனி இஸ்ரவேலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon my shoulder in their sight.]]></a:t>
+              <a:t><![CDATA[இந்தப் பழமொழியைச் சொல்லிவராதபடிக்கு நான் அதை ஒழியப் பண்ணுவேன்; நாட்களும் எல்லாத் தரிசனத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And in the morning came the word of the LORD unto me, saying,]]></a:t>
+              <a:t><![CDATA[பொருளும் சமீபித்து வந்தன என்று அவர்களோடே சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Son of man, has not the house of Israel, the rebellious house, said unto you, What do you?]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரின் நடுவில் இனிச் சகல கள்ளத்தரிசனமும் முகஸ்துதியான குறிசொல்லுதலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Say you unto them, Thus says the Lord GOD; This burden concerns the prince in Jerusalem, and all]]></a:t>
+              <a:t><![CDATA[இராமற்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house of Israel that are among them.]]></a:t>
+              <a:t><![CDATA[25. நான் கர்த்தர், நான் சொல்லுவேன், நான் சொல்லும் வார்த்தை நிறைவேறும்; இனித் தாமதியாது; கலகவீட்டாரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Say, I am your sign: like I have done, so shall it be done unto them: they shall remove and go]]></a:t>
+              <a:t><![CDATA[உங்கள் நாட்களிலே நான் வார்த்தையைச் சொல்லுவேன், அதை நிறைவேறவும் பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14911,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into captivity.]]></a:t>
+              <a:t><![CDATA[உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15175,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon to the land of the Chaldeans; yet shall he not see it, though he shall die there.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் மனுபுத்திரனே, நீ பரதேசம் போகும்படி பிரயாண சாமான்களை ஆயத்தப்படுத்தி, பகற்காலத்திலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. மனுபுத்திரனே, இதோ, இஸ்ரவேல் வம்சத்தார்: இவன் காண்கிற தரிசனம் நிறைவேற அநேகநாள் செல்லும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தூரமாயிருக்கிற காலங்களைக்குறித்து இவன் தீர்க்கதரிசனம் சொல்லுகிறான் என்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ஆகையால் என் வார்த்தைகளில் ஒன்றாகிலும் இனித் தாமதிப்பதில்லையென்று கர்த்தராகிய ஆண்டவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உரைக்கிறார்; நான் சொன்ன வார்த்தை நிறைவேறும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று அவர்களோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And I will scatter toward every wind all that are about him to help him, and all his bands; and]]></a:t>
+              <a:t><![CDATA[அவர்கள் முன்பாகப் பிரயாணப்படு; உன் ஸ்தலத்தைவிட்டு வேறே ஸ்தலத்துக்கு அவர்களுடைய கண்களுக்கு முன்பாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I will draw out the sword after them.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போ; அவர்கள் கலகவீட்டாரானபோதிலும் ஒருவேளை சிந்தித்து உணருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they shall know that I am the LORD, when I shall scatter them among the nations, and]]></a:t>
+              <a:t><![CDATA[4. அவர்களுடைய கண்களுக்கு முன்பாக நீ சுவரிலே துவாரமிட்டு, அதின் வழியாய் அவைகளை வெளியே கொண்டுபோவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>