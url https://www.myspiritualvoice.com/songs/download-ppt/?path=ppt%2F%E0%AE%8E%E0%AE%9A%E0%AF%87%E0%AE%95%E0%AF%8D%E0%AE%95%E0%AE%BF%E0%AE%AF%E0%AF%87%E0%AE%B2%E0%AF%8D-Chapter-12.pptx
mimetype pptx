--- v2 (2026-09-19)
+++ v3 (2026-11-03)
@@ -7355,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715857" r:id="rId1"/>
+    <p:sldLayoutId id="2482723510" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16292,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>