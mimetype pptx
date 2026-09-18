--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -87,50 +87,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +177,59 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +375,62 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் தங்களை அனுப்பாதிருந்தும், கர்த்தர் உரைத்தாரென்று சொல்லி, அவர்கள் அபத்தத்தையும் பொய்க்குறியையும் தரிசித்து, காரியத்தை நிர்வாகம்பண்ணலாமென்று நம்பிக்கையாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. All of you have not gone up into the gaps, neither made up the hedge for the house of Israel to stand in the battle in the day of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் தங்களை அனுப்பாதிருந்தும், கர்த்தர் உரைத்தாரென்று சொல்லி, அவர்கள் அபத்தத்தையும் பொய்க்குறியையும் தரிசித்து, காரியத்தை நிர்வாகம்பண்ணலாமென்று நம்பிக்கையாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. They have seen vanity and lying divination, saying, The LORD says: and the LORD has not sent them: and they have made others to hope that they would confirm the word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உரைக்காதிருந்தும், நீங்கள் கர்த்தர் உரைத்தார் என்று சொல்லும்போது, அபத்தமான தரிசனையைத் தரிசித்து, பொய்க்குறியைச் சொல்லுகிறீர்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[6. They have seen vanity and lying divination, saying, The LORD says: and the LORD has not sent them: and they have made others to hope that they would confirm the word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உரைக்காதிருந்தும், நீங்கள் கர்த்தர் உரைத்தார் என்று சொல்லும்போது, அபத்தமான தரிசனையைத் தரிசித்து, பொய்க்குறியைச் சொல்லுகிறீர்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[7. Have all of you not seen a vain vision, and have all of you not spoken a lying divination, whereas all of you say, The LORD says it; although it be I have not spoken?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; நீங்கள் அபத்தமானதைச் சொல்லி பொய்யானதைத் தரிசிக்கிறபடியினால், இதோ, நான் உங்களுக்கு விரோதமானவர் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. Have all of you not seen a vain vision, and have all of you not spoken a lying divination, whereas all of you say, The LORD says it; although it be I have not spoken?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; நீங்கள் அபத்தமானதைச் சொல்லி பொய்யானதைத் தரிசிக்கிறபடியினால், இதோ, நான் உங்களுக்கு விரோதமானவர் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Because all of you have spoken vanity, and seen lies, therefore, behold, I am against you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அபத்தமானதைத் தரிசித்து, பொய்க்குறியைச் சொல்லுகிற தீர்க்கதரிசிகளுக்கு என் கை விரோதமாயிருக்கும்; அவர்கள் என் ஜனத்தின் சங்கத்தில் இருப்பதுமில்லை; இஸ்ரவேல் வம்சத்தாரின் அட்டவணையில் எழுதப்படுவதுமில்லை; இஸ்ரவேல் தேசத்துக்குள் பிரவேசிப்பதுமில்லை; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Because all of you have spoken vanity, and seen lies, therefore, behold, I am against you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அபத்தமானதைத் தரிசித்து, பொய்க்குறியைச் சொல்லுகிற தீர்க்கதரிசிகளுக்கு என் கை விரோதமாயிருக்கும்; அவர்கள் என் ஜனத்தின் சங்கத்தில் இருப்பதுமில்லை; இஸ்ரவேல் வம்சத்தாரின் அட்டவணையில் எழுதப்படுவதுமில்லை; இஸ்ரவேல் தேசத்துக்குள் பிரவேசிப்பதுமில்லை; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. And mine hand shall be upon the prophets that see vanity, and that divine lies: they shall not be in the assembly of my people, neither shall they be written in the writing of the house of Israel, neither shall they enter into the land of Israel; and all of you shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அபத்தமானதைத் தரிசித்து, பொய்க்குறியைச் சொல்லுகிற தீர்க்கதரிசிகளுக்கு என் கை விரோதமாயிருக்கும்; அவர்கள் என் ஜனத்தின் சங்கத்தில் இருப்பதுமில்லை; இஸ்ரவேல் வம்சத்தாரின் அட்டவணையில் எழுதப்படுவதுமில்லை; இஸ்ரவேல் தேசத்துக்குள் பிரவேசிப்பதுமில்லை; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. And mine hand shall be upon the prophets that see vanity, and that divine lies: they shall not be in the assembly of my people, neither shall they be written in the writing of the house of Israel, neither shall they enter into the land of Israel; and all of you shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சமாதானம் இல்லாதிருந்தும் சமாதானமென்று சொல்லி, அவர்கள் என் ஜனத்தை மோசம்போக்குகிறார்கள்; ஒருவன் மண்சுவரை வைக்கிறான்; இதோ, மற்றவர்கள் சாரமில்லாத சாந்தை அதற்குப் பூசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And mine hand shall be upon the prophets that see vanity, and that divine lies: they shall not be in the assembly of my people, neither shall they be written in the writing of the house of Israel, neither shall they enter into the land of Israel; and all of you shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சமாதானம் இல்லாதிருந்தும் சமாதானமென்று சொல்லி, அவர்கள் என் ஜனத்தை மோசம்போக்குகிறார்கள்; ஒருவன் மண்சுவரை வைக்கிறான்; இதோ, மற்றவர்கள் சாரமில்லாத சாந்தை அதற்குப் பூசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And mine hand shall be upon the prophets that see vanity, and that divine lies: they shall not be in the assembly of my people, neither shall they be written in the writing of the house of Israel, neither shall they enter into the land of Israel; and all of you shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாரமில்லாத சாந்தைப் பூசுகிறவர்களை நோக்கி: அது இடிந்துவிழுமென்று சொல்; வெள்ளமாகப் பெருகுகிற மழை பெய்யும்; மகா கல்மழையே, நீ சொரிவாய் கொடிய புசல்காற்றும் அதைப் பிளக்கும்.]]></a:t>
+              <a:t><![CDATA[10. Because, even because they have seduced my people, saying, Peace; and there was no peace; and one built up a wall, and, lo, others daubed it with plaster:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாரமில்லாத சாந்தைப் பூசுகிறவர்களை நோக்கி: அது இடிந்துவிழுமென்று சொல்; வெள்ளமாகப் பெருகுகிற மழை பெய்யும்; மகா கல்மழையே, நீ சொரிவாய் கொடிய புசல்காற்றும் அதைப் பிளக்கும்.]]></a:t>
+              <a:t><![CDATA[10. Because, even because they have seduced my people, saying, Peace; and there was no peace; and one built up a wall, and, lo, others daubed it with plaster:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதோ, சுவர் விழும்போது: நீங்கள் பூசின பூச்சு எங்கே என்று சொல்வார்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[11. Say unto them which daub it with plaster, that it shall fall: there shall be an overflowing shower; and all of you, O great hailstones, shall fall; and a stormy wind shall rend it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால் என் உக்கிரத்திலே கொடிய புசல்காற்றை எழும்பி அடிக்கப்பண்ணுவேன்; என் கோபத்திலே வெள்ளமாக அடிக்கிற மழையும், என் உக்கிரத்திலே நிர்மூலமாக்கத்தக்க பெருங்கல்மழையும் சொரியும் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. Say unto them which daub it with plaster, that it shall fall: there shall be an overflowing shower; and all of you, O great hailstones, shall fall; and a stormy wind shall rend it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால் என் உக்கிரத்திலே கொடிய புசல்காற்றை எழும்பி அடிக்கப்பண்ணுவேன்; என் கோபத்திலே வெள்ளமாக அடிக்கிற மழையும், என் உக்கிரத்திலே நிர்மூலமாக்கத்தக்க பெருங்கல்மழையும் சொரியும் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. Lo, when the wall is fallen, shall it not be said unto you, Where is the daubing wherewith all of you have daubed it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நீங்கள் சாரமில்லாத சாந்தைப் பூசின சுவரை நான் இடித்து, அதின் அஸ்திபாரம் திறந்துகிடக்கும்படி அதைத் தரையிலே விழப்பண்ணுவேன்; உள்ளே இருக்கிற நீங்கள் நிர்மூலமாகும்படி அது விழும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. Therefore thus says the Lord GOD; I will even rend it with a stormy wind in my fury; and there shall be an overflowing shower in mine anger, and great hailstones in my fury to consume it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நீங்கள் சாரமில்லாத சாந்தைப் பூசின சுவரை நான் இடித்து, அதின் அஸ்திபாரம் திறந்துகிடக்கும்படி அதைத் தரையிலே விழப்பண்ணுவேன்; உள்ளே இருக்கிற நீங்கள் நிர்மூலமாகும்படி அது விழும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. Therefore thus says the Lord GOD; I will even rend it with a stormy wind in my fury; and there shall be an overflowing shower in mine anger, and great hailstones in my fury to consume it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படிச் சுவரிலும் அதற்குச் சாரமில்லாத சாந்தைப் பூசினவர்களிலும் நான் என் உக்கிரத்தைத் தீர்த்துக்கொண்டு: சுவருமில்லை, அதற்குச் சாந்து பூசினவர்களுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. Therefore thus says the Lord GOD; I will even rend it with a stormy wind in my fury; and there shall be an overflowing shower in mine anger, and great hailstones in my fury to consume it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படிச் சுவரிலும் அதற்குச் சாரமில்லாத சாந்தைப் பூசினவர்களிலும் நான் என் உக்கிரத்தைத் தீர்த்துக்கொண்டு: சுவருமில்லை, அதற்குச் சாந்து பூசினவர்களுமில்லை.]]></a:t>
+              <a:t><![CDATA[14. So will I break down the wall that all of you have daubed with plaster, and bring it down to the ground, so that the foundation thereof shall be discovered, and it shall fall, and all of you shall be consumed in the midst thereof: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, தீர்க்கதரிசனம் சொல்லுகிற இஸ்ரவேலின் தீர்க்கதரிசிகளுக்கு விரோதமாக நீ தீர்க்கதரிசனம் உரைத்து, தங்கள் இருதயத்தில் இருக்கிறதையே எடுத்துத் தீர்க்கதரிசனஞ்சொல்லுகிறவர்களோடே நீ சொல்லவேண்டியது என்னவென்றால்: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy against the prophets of Israel that prophesy, and say you unto them that prophesy out of their own hearts, Hear all of you the word of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எருசலேமைக்குறித்துத் தீர்க்கதரிசனஞ்சொல்லி, சமாதானம் இல்லாதிருந்தும் சமாதானம் உண்டென்று தரிசனங்காண்கிற இஸ்ரவேலின் தீர்க்கதரிசிகள் இல்லாமற்போவார்கள் என்று உங்களுக்குச் சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. So will I break down the wall that all of you have daubed with plaster, and bring it down to the ground, so that the foundation thereof shall be discovered, and it shall fall, and all of you shall be consumed in the midst thereof: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எருசலேமைக்குறித்துத் தீர்க்கதரிசனஞ்சொல்லி, சமாதானம் இல்லாதிருந்தும் சமாதானம் உண்டென்று தரிசனங்காண்கிற இஸ்ரவேலின் தீர்க்கதரிசிகள் இல்லாமற்போவார்கள் என்று உங்களுக்குச் சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. So will I break down the wall that all of you have daubed with plaster, and bring it down to the ground, so that the foundation thereof shall be discovered, and it shall fall, and all of you shall be consumed in the midst thereof: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, தங்களுடைய இருதயத்தில் இருக்கிறதையே எடுத்து, தீர்க்கதரிசனஞ்சொல்லுகிற உன் ஜனத்தின் குமாரத்திகளுக்கு எதிராக உன் முகத்தைத் திருப்பி, அவர்களுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[15. Thus will I accomplish my wrath upon the wall, and upon them that have daubed it with plaster, and will say unto you, The wall is no more, neither they that daubed it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, தங்களுடைய இருதயத்தில் இருக்கிறதையே எடுத்து, தீர்க்கதரிசனஞ்சொல்லுகிற உன் ஜனத்தின் குமாரத்திகளுக்கு எதிராக உன் முகத்தைத் திருப்பி, அவர்களுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[15. Thus will I accomplish my wrath upon the wall, and upon them that have daubed it with plaster, and will say unto you, The wall is no more, neither they that daubed it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆத்துமாக்களை வேட்டையாடும்படிக்குச் சகல கைகளுக்கும் தழுவணைகளைத் தைத்து, அந்தந்த வயதுள்ளவர்களுடைய தலைக்கும் தலையணைகளை உண்டு பண்ணுகிறவர்களுக்கு ஐயோ! நீங்கள் என் ஜனத்தின் ஆத்துமாக்களை வேட்டையாடி, அவைகளை உங்களுக்கு உயிரோடே காப்பாற்றுவீர்களோ?]]></a:t>
+              <a:t><![CDATA[16. To know, the prophets of Israel which prophesy concerning Jerusalem, and which see visions of peace for her, and there is no peace, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆத்துமாக்களை வேட்டையாடும்படிக்குச் சகல கைகளுக்கும் தழுவணைகளைத் தைத்து, அந்தந்த வயதுள்ளவர்களுடைய தலைக்கும் தலையணைகளை உண்டு பண்ணுகிறவர்களுக்கு ஐயோ! நீங்கள் என் ஜனத்தின் ஆத்துமாக்களை வேட்டையாடி, அவைகளை உங்களுக்கு உயிரோடே காப்பாற்றுவீர்களோ?]]></a:t>
+              <a:t><![CDATA[16. To know, the prophets of Israel which prophesy concerning Jerusalem, and which see visions of peace for her, and there is no peace, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆத்துமாக்களை வேட்டையாடும்படிக்குச் சகல கைகளுக்கும் தழுவணைகளைத் தைத்து, அந்தந்த வயதுள்ளவர்களுடைய தலைக்கும் தலையணைகளை உண்டு பண்ணுகிறவர்களுக்கு ஐயோ! நீங்கள் என் ஜனத்தின் ஆத்துமாக்களை வேட்டையாடி, அவைகளை உங்களுக்கு உயிரோடே காப்பாற்றுவீர்களோ?]]></a:t>
+              <a:t><![CDATA[16. To know, the prophets of Israel which prophesy concerning Jerusalem, and which see visions of peace for her, and there is no peace, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாகத்தகாத ஆத்துமாக்களைக் கொல்வதற்கும், உயிரோடே இருக்கத்தகாத ஆத்துமாக்களை உயிரோடே காப்பாற்றுவதற்குமாக நீங்கள் பொய்க்குச் செவிகொடுக்கிற என் ஜனத்துக்குப் பொய்சொல்லுகிறதினாலே சில சிறங்கை வாற்கோதுமைக்காகவும் அப்பத்துண்டுகளுக்காகவும் என்னை என் ஜனத்துக்குள்ளே பரிசுத்தக்குலைச்சலாக்குவீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. Likewise, you son of man, set your face against the daughters of your people, which prophesy out of their own heart; and prophesy you against them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாகத்தகாத ஆத்துமாக்களைக் கொல்வதற்கும், உயிரோடே இருக்கத்தகாத ஆத்துமாக்களை உயிரோடே காப்பாற்றுவதற்குமாக நீங்கள் பொய்க்குச் செவிகொடுக்கிற என் ஜனத்துக்குப் பொய்சொல்லுகிறதினாலே சில சிறங்கை வாற்கோதுமைக்காகவும் அப்பத்துண்டுகளுக்காகவும் என்னை என் ஜனத்துக்குள்ளே பரிசுத்தக்குலைச்சலாக்குவீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. Likewise, you son of man, set your face against the daughters of your people, which prophesy out of their own heart; and prophesy you against them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாகத்தகாத ஆத்துமாக்களைக் கொல்வதற்கும், உயிரோடே இருக்கத்தகாத ஆத்துமாக்களை உயிரோடே காப்பாற்றுவதற்குமாக நீங்கள் பொய்க்குச் செவிகொடுக்கிற என் ஜனத்துக்குப் பொய்சொல்லுகிறதினாலே சில சிறங்கை வாற்கோதுமைக்காகவும் அப்பத்துண்டுகளுக்காகவும் என்னை என் ஜனத்துக்குள்ளே பரிசுத்தக்குலைச்சலாக்குவீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. Likewise, you son of man, set your face against the daughters of your people, which prophesy out of their own heart; and prophesy you against them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, தீர்க்கதரிசனம் சொல்லுகிற இஸ்ரவேலின் தீர்க்கதரிசிகளுக்கு விரோதமாக நீ தீர்க்கதரிசனம் உரைத்து, தங்கள் இருதயத்தில் இருக்கிறதையே எடுத்துத் தீர்க்கதரிசனஞ்சொல்லுகிறவர்களோடே நீ சொல்லவேண்டியது என்னவென்றால்: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy against the prophets of Israel that prophesy, and say you unto them that prophesy out of their own hearts, Hear all of you the word of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீங்கள் ஆத்துமாக்களைப் பறக்கடிக்கும்படி வேட்டையாடுகிற உங்கள் தழுவணைகளுக்கு விரோதமாக நான் வந்து, அவைகளை உங்கள் புயங்களிலிருந்து பிடுங்கிக் கிழித்து, நீங்கள் பறக்கடிக்க வேட்டையாடுகிற ஆத்துமாக்களை நான் விடுதலை பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And say, Thus says the Lord GOD; Woe to the women that sew pillows to all armholes, and make kerchiefs upon the head of every stature to hunt souls! Will all of you hunt the souls of my people, and will all of you save the souls alive that come unto you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீங்கள் ஆத்துமாக்களைப் பறக்கடிக்கும்படி வேட்டையாடுகிற உங்கள் தழுவணைகளுக்கு விரோதமாக நான் வந்து, அவைகளை உங்கள் புயங்களிலிருந்து பிடுங்கிக் கிழித்து, நீங்கள் பறக்கடிக்க வேட்டையாடுகிற ஆத்துமாக்களை நான் விடுதலை பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And say, Thus says the Lord GOD; Woe to the women that sew pillows to all armholes, and make kerchiefs upon the head of every stature to hunt souls! Will all of you hunt the souls of my people, and will all of you save the souls alive that come unto you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீங்கள் ஆத்துமாக்களைப் பறக்கடிக்கும்படி வேட்டையாடுகிற உங்கள் தழுவணைகளுக்கு விரோதமாக நான் வந்து, அவைகளை உங்கள் புயங்களிலிருந்து பிடுங்கிக் கிழித்து, நீங்கள் பறக்கடிக்க வேட்டையாடுகிற ஆத்துமாக்களை நான் விடுதலை பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And say, Thus says the Lord GOD; Woe to the women that sew pillows to all armholes, and make kerchiefs upon the head of every stature to hunt souls! Will all of you hunt the souls of my people, and will all of you save the souls alive that come unto you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்கள் தலையணைகளைக் கிழித்து, என் ஜனத்தை உங்கள் கைகளுக்கு நீங்கலாக்கிவிடுவேன்; அவர்கள் இனி வேட்டையாடப்படும்படி உங்கள் கைகளில் இரார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And will all of you pollute me among my people for handfuls of barley and for pieces of bread, to slay the souls that should not die, and to save the souls alive that should not live, by your lying to my people that hear your lies?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்கள் தலையணைகளைக் கிழித்து, என் ஜனத்தை உங்கள் கைகளுக்கு நீங்கலாக்கிவிடுவேன்; அவர்கள் இனி வேட்டையாடப்படும்படி உங்கள் கைகளில் இரார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And will all of you pollute me among my people for handfuls of barley and for pieces of bread, to slay the souls that should not die, and to save the souls alive that should not live, by your lying to my people that hear your lies?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் சஞ்சலப்படுத்தாத நீதிமானின் இருதயத்தை நீங்கள் வீணாய் முறியப்பண்ணினபடியினாலும், துன்மார்க்கன் தன் பொல்லாத வழியைவிட்டுத் திரும்பவும் நான் அவனை உயிரோடே காக்கவுங் கூடாதபடிக்கு நீங்கள் அவனுடைய கைகளைத் திடப்படுத்தினபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[19. And will all of you pollute me among my people for handfuls of barley and for pieces of bread, to slay the souls that should not die, and to save the souls alive that should not live, by your lying to my people that hear your lies?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் சஞ்சலப்படுத்தாத நீதிமானின் இருதயத்தை நீங்கள் வீணாய் முறியப்பண்ணினபடியினாலும், துன்மார்க்கன் தன் பொல்லாத வழியைவிட்டுத் திரும்பவும் நான் அவனை உயிரோடே காக்கவுங் கூடாதபடிக்கு நீங்கள் அவனுடைய கைகளைத் திடப்படுத்தினபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[19. And will all of you pollute me among my people for handfuls of barley and for pieces of bread, to slay the souls that should not die, and to save the souls alive that should not live, by your lying to my people that hear your lies?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் இனி அபத்தமானதைத் தரிசிப்பதுமில்லை, சாஸ்திரம் பார்ப்பதுமில்லை; நான் என் ஜனத்தை உங்கள் கைகளுக்கு நீங்கலாக்கிவிடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Wherefore thus says the Lord GOD; Behold, I am against your pillows, wherewith all of you there hunt the souls to make them fly, and I will tear them from your arms, and will let the souls go, even the souls that all of you hunt to make them fly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4959,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் இனி அபத்தமானதைத் தரிசிப்பதுமில்லை, சாஸ்திரம் பார்ப்பதுமில்லை; நான் என் ஜனத்தை உங்கள் கைகளுக்கு நீங்கலாக்கிவிடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Wherefore thus says the Lord GOD; Behold, I am against your pillows, wherewith all of you there hunt the souls to make them fly, and I will tear them from your arms, and will let the souls go, even the souls that all of you hunt to make them fly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Wherefore thus says the Lord GOD; Behold, I am against your pillows, wherewith all of you there hunt the souls to make them fly, and I will tear them from your arms, and will let the souls go, even the souls that all of you hunt to make them fly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5177,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் உரைக்கிறதாவது: தாங்கள் ஒன்றும் தரிசியாதிருந்தும், தங்களுடைய ஆவியின் ஏவுதலைப் பின்பற்றுகிற மதிகெட்ட தீர்க்கதரிசிகளுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy against the prophets of Israel that prophesy, and say you unto them that prophesy out of their own hearts, Hear all of you the word of the LORD;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Wherefore thus says the Lord GOD; Behold, I am against your pillows, wherewith all of you there hunt the souls to make them fly, and I will tear them from your arms, and will let the souls go, even the souls that all of you hunt to make them fly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Your kerchiefs also will I tear, and deliver my people out of your hand, and they shall be no more in your hand to be hunted; and all of you shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Your kerchiefs also will I tear, and deliver my people out of your hand, and they shall be no more in your hand to be hunted; and all of you shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Because with lies all of you have made the heart of the righteous sad, whom I have not made sad; and strengthened the hands of the wicked, that he should not return from his wicked way, by promising him life:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Because with lies all of you have made the heart of the righteous sad, whom I have not made sad; and strengthened the hands of the wicked, that he should not return from his wicked way, by promising him life:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Because with lies all of you have made the heart of the righteous sad, whom I have not made sad; and strengthened the hands of the wicked, that he should not return from his wicked way, by promising him life:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Therefore all of you shall see no more vanity, nor divine divinations: for I will deliver my people out of your hand: and all of you shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Therefore all of you shall see no more vanity, nor divine divinations: for I will deliver my people out of your hand: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் உரைக்கிறதாவது: தாங்கள் ஒன்றும் தரிசியாதிருந்தும், தங்களுடைய ஆவியின் ஏவுதலைப் பின்பற்றுகிற மதிகெட்ட தீர்க்கதரிசிகளுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[3. Thus says the Lord GOD; Woe unto the foolish prophets, that follow their own spirit, and have seen nothing!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலே, உன் தீர்க்கதரிசிகள் வனாந்தரங்களிலுள்ள நரிகளுக்கு ஒப்பாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Thus says the Lord GOD; Woe unto the foolish prophets, that follow their own spirit, and have seen nothing!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் கர்த்தருடைய நாளிலே யுத்தத்தில் நிலைநிற்கும்படிக்கு, திறப்புகளில் ஏறினதுமில்லை; இஸ்ரவேல் வம்சத்தாருக்காகச் சுவரை அடைத்ததுமில்லை.]]></a:t>
+              <a:t><![CDATA[4. O Israel, your prophets are like the foxes in the deserts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் கர்த்தருடைய நாளிலே யுத்தத்தில் நிலைநிற்கும்படிக்கு, திறப்புகளில் ஏறினதுமில்லை; இஸ்ரவேல் வம்சத்தாருக்காகச் சுவரை அடைத்ததுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. All of you have not gone up into the gaps, neither made up the hedge for the house of Israel to stand in the battle in the day of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718530" r:id="rId1"/>
+    <p:sldLayoutId id="2478715730" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6944,126 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. వారు వ్యర్థమైన దర్శన ములు చూచి, అబద్ధపు సోదె చూచి యెహోవా తమ్మును పంపక పోయినను, తాము చెప్పినమాట]]></a:t>
+              <a:t><![CDATA[வம்சத்தாருக்காகச் சுவரை அடைத்ததுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్థిరమని నమ్మునట్లు ఇది యెహోవా వాక్కు అని చెప్పుదురు.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் தங்களை அனுப்பாதிருந்தும், கர்த்தர் உரைத்தாரென்று சொல்லி, அவர்கள் அபத்தத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నేను సెలవియ్యకపోయిననుఇది యెహోవా వాక్కు అని మీరు చెప్పిన యెడల మీరు కనినది వ్యర్థమైన దర్శ నముగదా?]]></a:t>
+              <a:t><![CDATA[பொய்க்குறியையும் தரிசித்து, காரியத்தை நிர்வாகம்பண்ணலாமென்று நம்பிக்கையாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరు నమ్మదగని సోదెగాండ్రయితిరి గదా?]]></a:t>
+              <a:t><![CDATA[7. நான் உரைக்காதிருந்தும், நீங்கள் கர்த்தர் உரைத்தார் என்று சொல்லும்போது, அபத்தமான தரிசனையைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. కావున ప్రభువైన యెహోవా ఈలాగు సెలవిచ్చు చున్నాడుమీరు వ్యర్థమైన మాటలు పలుకుచు నిరర్థక మైన దర్శనములు]]></a:t>
+              <a:t><![CDATA[தரிசித்து, பொய்க்குறியைச் சொல்லுகிறீர்கள் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కనుచున్నారు గనుక నేను మీకు విరోధిని; ఇదే ప్రభువగు యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; நீங்கள் அபத்தமானதைச் சொல்லி பொய்யானதைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. వ్యర్థ మైన దర్శనములు కనుచు, నమ్మదగని సోదెగాండ్రయిన ప్రవక్తలకు నేను పగవాడను, వారు నా జనుల సభలోనికి]]></a:t>
+              <a:t><![CDATA[தரிசிக்கிறபடியினால், இதோ, நான் உங்களுக்கு விரோதமானவர் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రారు, ఇశ్రాయేలీయుల సంఖ్యలో చేరినవారు కాక పోదురు, వారు ఇశ్రాయేలీయుల దేశములోనికి తిరిగి రారు, అప్పుడు]]></a:t>
+              <a:t><![CDATA[9. அபத்தமானதைத் தரிசித்து, பொய்க்குறியைச் சொல்லுகிற தீர்க்கதரிசிகளுக்கு என் கை விரோதமாயிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను ప్రభువైన యెహోవానని మీరు తెలిసికొందురు.]]></a:t>
+              <a:t><![CDATA[அவர்கள் என் ஜனத்தின் சங்கத்தில் இருப்பதுமில்லை; இஸ்ரவேல் வம்சத்தாரின் அட்டவணையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. సమాధానమే మియు లేకపోయినను వారు సమాధానమని చెప్పి నా జనులను మోసపుచ్చు చున్నారు; నా జనులు మంటిగోడను]]></a:t>
+              <a:t><![CDATA[எழுதப்படுவதுமில்லை; இஸ்ரவேல் தேசத்துக்குள் பிரவேசிப்பதுமில்லை; அப்பொழுது நான் கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మరియు యెహోవా వాక్కు నాకు ప్రత్యక్షమై యీలాగు సెలవిచ్చెను]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కట్టగా వారు వచ్చి దానిమీద గచ్చుపూత పూసెదరు.]]></a:t>
+              <a:t><![CDATA[ஆண்டவரென்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ఇందువలననే పూయుచున్న వారితో నీ విట్లనుమువర్షము ప్రవాహ ముగా కురియును, గొప్ప వడగండ్లు పడును, తుపాను]]></a:t>
+              <a:t><![CDATA[10. சமாதானம் இல்லாதிருந்தும் சமாதானமென்று சொல்லி, அவர்கள் என் ஜனத்தை மோசம்போக்குகிறார்கள்; ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాని పడగొట్టగా అది పడిపోవును.]]></a:t>
+              <a:t><![CDATA[மண்சுவரை வைக்கிறான்; இதோ, மற்றவர்கள் சாரமில்லாத சாந்தை அதற்குப் பூசுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఆ గోడ పడగా జనులు మిమ్మును చూచిమీరు పూసిన పూత యేమాయె నని అడుగుదురు గదా?]]></a:t>
+              <a:t><![CDATA[11. சாரமில்லாத சாந்தைப் பூசுகிறவர்களை நோக்கி: அது இடிந்துவிழுமென்று சொல்; வெள்ளமாகப் பெருகுகிற மழை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఇందుకు ప్రభువైన యెహోవా సెలవిచ్చు నదేమనగానేను రౌద్రము తెచ్చుకొని తుపానుచేత దానిని పడగొట్టుదును,]]></a:t>
+              <a:t><![CDATA[பெய்யும்; மகா கல்மழையே, நீ சொரிவாய் கொடிய புசல்காற்றும் அதைப் பிளக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నా కోపమునుబట్టి వర్షము ప్రవాహముగా కురియును, నా రౌద్రమునుబట్టి గొప్ప వడగండ్లు పడి దానిని లయపరచును,]]></a:t>
+              <a:t><![CDATA[12. இதோ, சுவர் விழும்போது: நீங்கள் பூசின பூச்சு எங்கே என்று சொல்வார்கள் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. దాని పునాది కనబడునట్లు మీరు గచ్చుపూత పూసిన గోడను నేను నేలతో సమముగా కూల్చెదను, అది పడిపోగా]]></a:t>
+              <a:t><![CDATA[13. ஆகையால் என் உக்கிரத்திலே கொடிய புசல்காற்றை எழும்பி அடிக்கப்பண்ணுவேன்; என் கோபத்திலே வெள்ளமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దానిక్రింద మీరును నాశనమగుదురు, అప్పుడు నేను యెహోవానని మీరు తెలిసికొందురు.]]></a:t>
+              <a:t><![CDATA[அடிக்கிற மழையும், என் உக்கிரத்திலே நிர்மூலமாக்கத்தக்க பெருங்கல்மழையும் சொரியும் என்று கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఈలాగున ఆ గోడమీదను దానిమీద గచ్చుపూత పూసినవారిమీదను నా కోపము నేను తీర్చుకొని, ఆ గోడకును దానికి పూత]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పూసినవారికిని పని తీరెనని మీతో చెప్పుదును.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நீங்கள் சாரமில்லாத சாந்தைப் பூசின சுவரை நான் இடித்து, அதின் அஸ்திபாரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. నరపుత్రుడా, ప్రవచించు చున్న ఇశ్రాయేలీయుల ప్రవక్తలకు విరోధముగా ప్రవ చించి, మనస్సువచ్చినట్లు]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, தீர்க்கதரிசனம் சொல்லுகிற இஸ்ரவேலின் தீர்க்கதரிசிகளுக்கு விரோதமாக நீ தீர்க்கதரிசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. యెరూషలేమునకు సమాధానము లేకపోయినను ఆ పూత పూయువారు సమాధానార్థమైన దర్శనములు కనుచు ప్రవచించువారు]]></a:t>
+              <a:t><![CDATA[திறந்துகிடக்கும்படி அதைத் தரையிலே விழப்பண்ணுவேன்; உள்ளே இருக்கிற நீங்கள் நிர்மூலமாகும்படி அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయుల ప్రవక్తలే; ఇదే ప్రభువగు యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[விழும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. మరియు నరపుత్రుడా, మనస్సునకు వచ్చినట్టు ప్రవ చించు నీ జనుల కుమార్తెలమీద కఠినదృష్టియుంచి వారికి]]></a:t>
+              <a:t><![CDATA[15. இப்படிச் சுவரிலும் அதற்குச் சாரமில்லாத சாந்தைப் பூசினவர்களிலும் நான் என் உக்கிரத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విరోధముగా ఈలాగు ప్రవచింపుము]]></a:t>
+              <a:t><![CDATA[தீர்த்துக்கொண்டு: சுவருமில்லை, அதற்குச் சாந்து பூசினவர்களுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ప్రభువైన యెహోవా సెలవిచ్చునదేమనగామనుష్యులను వేటాడ వలెనని చేతుల కీళ్లన్నిటికిని గుడ్డలుకుట్టి,]]></a:t>
+              <a:t><![CDATA[16. எருசலேமைக்குறித்துத் தீர்க்கதரிசனஞ்சொல்லி, சமாதானம் இல்லாதிருந்தும் சமாதானம் உண்டென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెవరి యెత్తు చొప్పున వారి తలలకు ముసుకులుచేయు స్త్రీలారా, మీకు శ్రమ; మీరు నా జనులను వేటాడి మిమ్మును]]></a:t>
+              <a:t><![CDATA[தரிசனங்காண்கிற இஸ்ரவேலின் தீர்க்கதரிசிகள் இல்லாமற்போவார்கள் என்று உங்களுக்குச் சொல்லுகிறேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రక్షించుకొందురు.]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. అబద్ధపు మాటల నంగీకరించు నా జనులతో అబద్ధఫు మాటలు చెప్పుచు, చేరెడు యవలకును రొట్టెముక్కలకును ఆశపడి]]></a:t>
+              <a:t><![CDATA[17. மனுபுத்திரனே, தங்களுடைய இருதயத்தில் இருக்கிறதையே எடுத்து, தீர்க்கதரிசனஞ்சொல்லுகிற உன் ஜனத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరణమునకు పాత్రులు కాని వారిని చంపుచు, బ్రదుకుటకు అపాత్రులైన వారిని బ్రది కించుచు నా జనులలో మీరు]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளுக்கு எதிராக உன் முகத்தைத் திருப்பி, அவர்களுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నన్ను దూషించెదరు.]]></a:t>
+              <a:t><![CDATA[சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రవచించువారితో నీవీలాగు చెప్పుముయెహోవా మాట ఆలకించుడి.]]></a:t>
+              <a:t><![CDATA[உரைத்து, தங்கள் இருதயத்தில் இருக்கிறதையே எடுத்துத் தீர்க்கதரிசனஞ்சொல்லுகிறவர்களோடே நீ சொல்லவேண்டியது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. కావున ప్రభువైన యెహోవా ఈలాగు సెలవిచ్చు చున్నాడునేను దుఃఖపరచని నీతిమంతుని మనస్సును అబద్ధములచేత]]></a:t>
+              <a:t><![CDATA[18. ஆத்துமாக்களை வேட்டையாடும்படிக்குச் சகல கைகளுக்கும் தழுவணைகளைத் தைத்து, அந்தந்த வயதுள்ளவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరు దుఃఖింపజేయుదురు, దుర్మార్గులు తమ దుష్‌ప్రవర్తన విడిచి తమ ప్రాణములను రక్షించు కొనకుండ మీరు]]></a:t>
+              <a:t><![CDATA[தலைக்கும் தலையணைகளை உண்டு பண்ணுகிறவர்களுக்கு ஐயோ! நீங்கள் என் ஜனத்தின் ஆத்துமாக்களை வேட்டையாடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారిని ధైర్యపరతురు గనుక]]></a:t>
+              <a:t><![CDATA[அவைகளை உங்களுக்கு உயிரோடே காப்பாற்றுவீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. మనుష్యు లను వేటాడుటకై మీరు కుట్టు గుడ్డలకు నేను విరోధినై వారిని విడిపించెదను, మీ కౌగిటిలోనుండి]]></a:t>
+              <a:t><![CDATA[19. சாகத்தகாத ஆத்துமாக்களைக் கொல்வதற்கும், உயிரோடே இருக்கத்தகாத ஆத்துமாக்களை உயிரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారిని ఊడ బెరికి, మీరు వేటాడు మనుష్యులను నేను విడిపించి తప్పించుకొననిచ్చెదను.]]></a:t>
+              <a:t><![CDATA[காப்பாற்றுவதற்குமாக நீங்கள் பொய்க்குச் செவிகொடுக்கிற என் ஜனத்துக்குப் பொய்சொல்லுகிறதினாலே சில]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. మరియు నేను యెహోవానని మీరు తెలిసికొనునట్లు మీరు వేసిన ముసుకులను నేను చింపి మీ చేతిలోనుండి నా]]></a:t>
+              <a:t><![CDATA[சிறங்கை வாற்கோதுமைக்காகவும் அப்பத்துண்டுகளுக்காகவும் என்னை என் ஜனத்துக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులను విడిపించెదను, వేటాడుటకు వారికను మీ వశమున ఉండరు.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாக்குவீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. మీరికను వ్యర్థమైన దర్శనములు కనకయుందురు, సోదె చెప్పక యుందురు; నేను యెహోవానని మీరు తెలిసికొనునట్లు]]></a:t>
+              <a:t><![CDATA[20. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீங்கள் ஆத்துமாக்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12612,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నా జనులను మీ వశమునుండి విడిపించెదను.]]></a:t>
+              <a:t><![CDATA[பறக்கடிக்கும்படி வேட்டையாடுகிற உங்கள் தழுவணைகளுக்கு விரோதமாக நான் வந்து, அவைகளை உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புயங்களிலிருந்து பிடுங்கிக் கிழித்து, நீங்கள் பறக்கடிக்க வேட்டையாடுகிற ஆத்துமாக்களை நான் விடுதலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12876,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ప్రభువైన యెహోవా సెలవిచ్చునదేమనగాదర్శనమేమియు కలుగ కున్నను స్వబుద్ధి ననుసరించు అవివేక ప్రవక్తలకు]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பண்ணி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. உங்கள் தலையணைகளைக் கிழித்து, என் ஜனத்தை உங்கள் கைகளுக்கு நீங்கலாக்கிவிடுவேன்; அவர்கள் இனி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேட்டையாடப்படும்படி உங்கள் கைகளில் இரார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. நான் சஞ்சலப்படுத்தாத நீதிமானின் இருதயத்தை நீங்கள் வீணாய் முறியப்பண்ணினபடியினாலும், துன்மார்க்கன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தன் பொல்லாத வழியைவிட்டுத் திரும்பவும் நான் அவனை உயிரோடே காக்கவுங் கூடாதபடிக்கு நீங்கள் அவனுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கைகளைத் திடப்படுத்தினபடியினாலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. நீங்கள் இனி அபத்தமானதைத் தரிசிப்பதுமில்லை, சாஸ்திரம் பார்ப்பதுமில்லை; நான் என் ஜனத்தை உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கைகளுக்கு நீங்கலாக்கிவிடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்து கொள்வீர்கள் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శ్రమ.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் உரைக்கிறதாவது: தாங்கள் ஒன்றும் தரிசியாதிருந்தும், தங்களுடைய ஆவியின் ஏவுதலைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఇశ్రాయేలీయులారా, మీ ప్రవక్తలు పాడైన స్థలములలో నుండు నక్కలతో సాటిగా ఉన్నారు.]]></a:t>
+              <a:t><![CDATA[பின்பற்றுகிற மதிகெட்ட தீர்க்கதரிசிகளுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. యెహోవా దినమున ఇశ్రాయేలీయులు యుద్ధమందు స్థిరముగా నిలుచు నట్లు మీరు గోడలలోనున్న బీటల దగ్గర నిలువరు,]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலே, உன் தீர்க்கதரிசிகள் வனாந்தரங்களிலுள்ள நரிகளுக்கு ஒப்பாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాకారమును దిట్టపరచరు.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் கர்த்தருடைய நாளிலே யுத்தத்தில் நிலைநிற்கும்படிக்கு, திறப்புகளில் ஏறினதுமில்லை; இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>