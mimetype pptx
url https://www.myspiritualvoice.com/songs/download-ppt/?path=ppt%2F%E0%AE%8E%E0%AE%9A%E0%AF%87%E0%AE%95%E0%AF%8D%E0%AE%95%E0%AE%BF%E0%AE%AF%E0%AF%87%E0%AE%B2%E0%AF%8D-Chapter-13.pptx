--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -6564,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715730" r:id="rId1"/>
+    <p:sldLayoutId id="2482633032" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14521,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>