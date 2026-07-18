--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -95,74 +95,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,62 +171,50 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
-    <p:sldId id="308" r:id="rId55"/>
-[...10 lines deleted...]
-    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -400,65 +364,53 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-[...13 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Therefore speak unto them, and say unto them, Thus says the Lord GOD; Every man of the house of Israel that sets up his idols in his heart, and puts the stumbling block of his iniquity before his face, and comes to the prophet; I the LORD will answer him that comes according to the multitude of his idols;]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் எல்லாரும் தங்கள் நரகலான விக்கிரகங்களைப் பின்பற்றி, என்னைவிட்டுப் பேதலித்துப்போனார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Therefore speak unto them, and say unto them, Thus says the Lord GOD; Every man of the house of Israel that sets up his idols in his heart, and puts the stumbling block of his iniquity before his face, and comes to the prophet; I the LORD will answer him that comes according to the multitude of his idols;]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் எல்லாரும் தங்கள் நரகலான விக்கிரகங்களைப் பின்பற்றி, என்னைவிட்டுப் பேதலித்துப்போனார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. That I may take the house of Israel in their own heart, because they are all cut off from me through their idols.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: திரும்புங்கள், உங்கள் நரகலான விக்கிரகங்களை விட்டுத் திரும்புங்கள்; உங்கள் சகல அருவருப்புகளையும் விட்டு உங்கள் முகங்களைத் திருப்புங்கள் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. That I may take the house of Israel in their own heart, because they are all cut off from me through their idols.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: திரும்புங்கள், உங்கள் நரகலான விக்கிரகங்களை விட்டுத் திரும்புங்கள்; உங்கள் சகல அருவருப்புகளையும் விட்டு உங்கள் முகங்களைத் திருப்புங்கள் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore say unto the house of Israel, Thus says the Lord GOD; Repent, and turn yourselves from your idols; and turn away your faces from all your abominations.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் வம்சத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியரிலும் என்னைப் பின்பற்றாமல் பேதலித்து, தன் நரகலான விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கெதிராக வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியின் மூலமாய் என்னிடத்தில் விசாரிக்க வந்தால், அவனுக்குக் கர்த்தராகிய நானே உத்தரவுகொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore say unto the house of Israel, Thus says the Lord GOD; Repent, and turn yourselves from your idols; and turn away your faces from all your abominations.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் வம்சத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியரிலும் என்னைப் பின்பற்றாமல் பேதலித்து, தன் நரகலான விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கெதிராக வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியின் மூலமாய் என்னிடத்தில் விசாரிக்க வந்தால், அவனுக்குக் கர்த்தராகிய நானே உத்தரவுகொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore say unto the house of Israel, Thus says the Lord GOD; Repent, and turn yourselves from your idols; and turn away your faces from all your abominations.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் வம்சத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியரிலும் என்னைப் பின்பற்றாமல் பேதலித்து, தன் நரகலான விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கெதிராக வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியின் மூலமாய் என்னிடத்தில் விசாரிக்க வந்தால், அவனுக்குக் கர்த்தராகிய நானே உத்தரவுகொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For every one of the house of Israel, or of the stranger that sojourns in Israel, which separates himself from me, and sets up his idols in his heart, and puts the stumbling block of his iniquity before his face, and comes to a prophet to enquire of him concerning me; I the LORD will answer him by myself:]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் வம்சத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியரிலும் என்னைப் பின்பற்றாமல் பேதலித்து, தன் நரகலான விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கெதிராக வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியின் மூலமாய் என்னிடத்தில் விசாரிக்க வந்தால், அவனுக்குக் கர்த்தராகிய நானே உத்தரவுகொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For every one of the house of Israel, or of the stranger that sojourns in Israel, which separates himself from me, and sets up his idols in his heart, and puts the stumbling block of his iniquity before his face, and comes to a prophet to enquire of him concerning me; I the LORD will answer him by myself:]]></a:t>
+              <a:t><![CDATA[8. அந்த மனுஷனுக்கு விரோதமாக என் முகத்தைத் திருப்பி, அவனை அடையாளமாகவும் பழமொழியாகவும் வைத்து, அவனை என் ஜனத்தின் நடுவில் இராதபடிக்குச் சங்கரித்துப்போடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For every one of the house of Israel, or of the stranger that sojourns in Israel, which separates himself from me, and sets up his idols in his heart, and puts the stumbling block of his iniquity before his face, and comes to a prophet to enquire of him concerning me; I the LORD will answer him by myself:]]></a:t>
+              <a:t><![CDATA[8. அந்த மனுஷனுக்கு விரோதமாக என் முகத்தைத் திருப்பி, அவனை அடையாளமாகவும் பழமொழியாகவும் வைத்து, அவனை என் ஜனத்தின் நடுவில் இராதபடிக்குச் சங்கரித்துப்போடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then came certain of the elders of Israel unto me, and sat before me.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலுடைய மூப்பரில் சிலர் என்னிடத்தில் வந்து, எனக்கு முன்பாக உட்கார்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For every one of the house of Israel, or of the stranger that sojourns in Israel, which separates himself from me, and sets up his idols in his heart, and puts the stumbling block of his iniquity before his face, and comes to a prophet to enquire of him concerning me; I the LORD will answer him by myself:]]></a:t>
+              <a:t><![CDATA[9. ஒரு தீர்க்கதரிசி எத்தப்பட்டு ஒரு விசேஷத்தைச் சொன்னானாகில், அப்படிக்கொத்த தீர்க்கதரிசியைக் கர்த்தராகிய நானே எத்தப்படப்பண்ணினேன்; நான் அவனுக்கு விரோதமாக என் கையை நீட்டி, அவனை இஸ்ரவேல் ஜனத்தின் நடுவில் இராதபடிக்கு அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And I will set my face against that man, and will make him a sign and a proverb, and I will cut him off from the midst of my people; and all of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[9. ஒரு தீர்க்கதரிசி எத்தப்பட்டு ஒரு விசேஷத்தைச் சொன்னானாகில், அப்படிக்கொத்த தீர்க்கதரிசியைக் கர்த்தராகிய நானே எத்தப்படப்பண்ணினேன்; நான் அவனுக்கு விரோதமாக என் கையை நீட்டி, அவனை இஸ்ரவேல் ஜனத்தின் நடுவில் இராதபடிக்கு அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And I will set my face against that man, and will make him a sign and a proverb, and I will cut him off from the midst of my people; and all of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவரவர் தங்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; தீர்க்கதரிசியினிடத்தில் விசாரிக்கிறவனுடைய தண்டனை எப்படியோ அப்படியே தீர்க்கதரிசியினுடைய தண்டனையும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And I will set my face against that man, and will make him a sign and a proverb, and I will cut him off from the midst of my people; and all of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவரவர் தங்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; தீர்க்கதரிசியினிடத்தில் விசாரிக்கிறவனுடைய தண்டனை எப்படியோ அப்படியே தீர்க்கதரிசியினுடைய தண்டனையும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And if the prophet be deceived when he has spoken a thing, I the LORD have deceived that prophet, and I will stretch out my hand upon him, and will destroy him from the midst of my people Israel.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தார் இனி என்னைவிட்டு வழிதப்பிப்போகாமலும், தங்கள் எல்லா மீறுதல்களாலும் இனி அசுசிப்படாமலும் இருக்கும் பொருட்டாக இப்படிச் சம்பவிக்கும்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And if the prophet be deceived when he has spoken a thing, I the LORD have deceived that prophet, and I will stretch out my hand upon him, and will destroy him from the midst of my people Israel.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தார் இனி என்னைவிட்டு வழிதப்பிப்போகாமலும், தங்கள் எல்லா மீறுதல்களாலும் இனி அசுசிப்படாமலும் இருக்கும் பொருட்டாக இப்படிச் சம்பவிக்கும்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And if the prophet be deceived when he has spoken a thing, I the LORD have deceived that prophet, and I will stretch out my hand upon him, and will destroy him from the midst of my people Israel.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they shall bear the punishment of their iniquity: the punishment of the prophet shall be even as the punishment of him that seeks unto him;]]></a:t>
+              <a:t><![CDATA[13. மனுபுத்திரனே, ஒரு தேசம் எனக்கு விரோதமாய்த் துரோகம்பண்ணிக்கொண்டேயிருந்து, பாவஞ்செய்தால், நான் அதற்கு விரோதமாக என் கையை நீட்டி, அதில் அப்பம் என்னும் ஆதரவுகோலை முறித்து, அதில் பஞ்சத்தை அனுப்பி, மனுஷரையும் மிருகங்களையும் அதில் இராதபடிக்கு நாசம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they shall bear the punishment of their iniquity: the punishment of the prophet shall be even as the punishment of him that seeks unto him;]]></a:t>
+              <a:t><![CDATA[13. மனுபுத்திரனே, ஒரு தேசம் எனக்கு விரோதமாய்த் துரோகம்பண்ணிக்கொண்டேயிருந்து, பாவஞ்செய்தால், நான் அதற்கு விரோதமாக என் கையை நீட்டி, அதில் அப்பம் என்னும் ஆதரவுகோலை முறித்து, அதில் பஞ்சத்தை அனுப்பி, மனுஷரையும் மிருகங்களையும் அதில் இராதபடிக்கு நாசம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. That the house of Israel may go no more astray from me, neither be polluted any more with all their transgressions; but that they may be my people, and I may be their God, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[13. மனுபுத்திரனே, ஒரு தேசம் எனக்கு விரோதமாய்த் துரோகம்பண்ணிக்கொண்டேயிருந்து, பாவஞ்செய்தால், நான் அதற்கு விரோதமாக என் கையை நீட்டி, அதில் அப்பம் என்னும் ஆதரவுகோலை முறித்து, அதில் பஞ்சத்தை அனுப்பி, மனுஷரையும் மிருகங்களையும் அதில் இராதபடிக்கு நாசம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. That the house of Israel may go no more astray from me, neither be polluted any more with all their transgressions; but that they may be my people, and I may be their God, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நோவா, தானியேல், யோபு ஆகிய இம்மூன்று புருஷரும் அதின் நடுவில் இருந்தாலும், அவர்கள் தங்கள் நீதியினால் தங்கள் ஆத்துமாக்களைமாத்திரம் தப்புவிப்பார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. That the house of Israel may go no more astray from me, neither be polluted any more with all their transgressions; but that they may be my people, and I may be their God, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நோவா, தானியேல், யோபு ஆகிய இம்மூன்று புருஷரும் அதின் நடுவில் இருந்தாலும், அவர்கள் தங்கள் நீதியினால் தங்கள் ஆத்துமாக்களைமாத்திரம் தப்புவிப்பார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The word of the LORD came again to me, saying,]]></a:t>
+              <a:t><![CDATA[15. நான் தேசத்தில் துஷ்டமிருகங்களை அனுப்ப, அம்மிருகங்களினிமித்தம் ஒருவரும் அதின் வழியாய் நடக்கக் கூடாதபடி வெறுமையும் பாழுமாகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Son of man, when the land sins against me by trespassing grievously, then will I stretch out mine hand upon it, and will break the staff of the bread thereof, and will send famine upon it, and will cut off man and beast from it:]]></a:t>
+              <a:t><![CDATA[15. நான் தேசத்தில் துஷ்டமிருகங்களை அனுப்ப, அம்மிருகங்களினிமித்தம் ஒருவரும் அதின் வழியாய் நடக்கக் கூடாதபடி வெறுமையும் பாழுமாகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Son of man, when the land sins against me by trespassing grievously, then will I stretch out mine hand upon it, and will break the staff of the bread thereof, and will send famine upon it, and will cut off man and beast from it:]]></a:t>
+              <a:t><![CDATA[16. அந்த மூன்று புருஷரும் அதின் நடுவில் இருந்தாலும், தாங்கள்மாத்திரம் தப்புவார்களேயல்லாமல், குமாரரையாகிலும் குமாரத்திகளையாகிலும் தப்புவிக்கமாட்டார்கள்; தேசமும் பாழாய்ப்போகும் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Son of man, when the land sins against me by trespassing grievously, then will I stretch out mine hand upon it, and will break the staff of the bread thereof, and will send famine upon it, and will cut off man and beast from it:]]></a:t>
+              <a:t><![CDATA[16. அந்த மூன்று புருஷரும் அதின் நடுவில் இருந்தாலும், தாங்கள்மாத்திரம் தப்புவார்களேயல்லாமல், குமாரரையாகிலும் குமாரத்திகளையாகிலும் தப்புவிக்கமாட்டார்கள்; தேசமும் பாழாய்ப்போகும் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Though these three men, Noah, Daniel, and Job, were in it, they should deliver but their own souls by their righteousness, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[17. அல்லது நான் அந்த தேசத்தின்மேல் பட்டயத்தை வரப்பண்ணி: பட்டயமே, தேசத்தை உருவப்போ என்று சொல்லி, அதிலுள்ள மனுஷரையும் மிருகங்களையும் நாசம்பண்ணும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Though these three men, Noah, Daniel, and Job, were in it, they should deliver but their own souls by their righteousness, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[17. அல்லது நான் அந்த தேசத்தின்மேல் பட்டயத்தை வரப்பண்ணி: பட்டயமே, தேசத்தை உருவப்போ என்று சொல்லி, அதிலுள்ள மனுஷரையும் மிருகங்களையும் நாசம்பண்ணும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Though these three men, Noah, Daniel, and Job, were in it, they should deliver but their own souls by their righteousness, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[18. அந்த மூன்று புருஷரும் அதின் நடுவில் இருந்தாலும் தாங்கள்மாத்திரம் தப்புவார்களேயல்லாமல், குமாரரையாகிலும் குமாரத்திகளையாகிலும் தப்புவிக்கமாட்டார்கள்; தேசமும் பாழாய்ப்போகும் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. If I cause dangerous beasts to pass through the land, and they spoil it, so that it be desolate, that no man may pass through because of the beasts:]]></a:t>
+              <a:t><![CDATA[18. அந்த மூன்று புருஷரும் அதின் நடுவில் இருந்தாலும் தாங்கள்மாத்திரம் தப்புவார்களேயல்லாமல், குமாரரையாகிலும் குமாரத்திகளையாகிலும் தப்புவிக்கமாட்டார்கள்; தேசமும் பாழாய்ப்போகும் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Son of man, these men have set up their idols in their heart, and put the stumbling block of their iniquity before their face: should I be enquired of at all by them?]]></a:t>
+              <a:t><![CDATA[3. மனுபுத்திரனே, இந்த மனுஷர் தங்கள் நரகலான விக்கிரகங்களைத் தங்கள் இருதயத்தின்மேல் நாட்டி, தங்கள் அக்கிரமமாகிய இடறலைத் தங்கள் முகத்துக்கு எதிராக வைத்துக்கொண்டிருக்கிறார்களே; இவர்கள் என்னிடத்தில் விசாரிக்கத்தகுமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. If I cause dangerous beasts to pass through the land, and they spoil it, so that it be desolate, that no man may pass through because of the beasts:]]></a:t>
+              <a:t><![CDATA[19. அல்லது நான் அந்த தேசத்தில் கொள்ளைநோயை அனுப்பி, அதிலுள்ள மனுஷரையும் மிருகங்களையும் நாசம்பண்ணும்படி அதின்மேல் இரத்தப்பழியாக என் உக்கிரத்தை ஊற்றும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Though these three men were in it, as I live, says the Lord GOD, they shall deliver neither sons nor daughters; they only shall be delivered, but the land shall be desolate.]]></a:t>
+              <a:t><![CDATA[19. அல்லது நான் அந்த தேசத்தில் கொள்ளைநோயை அனுப்பி, அதிலுள்ள மனுஷரையும் மிருகங்களையும் நாசம்பண்ணும்படி அதின்மேல் இரத்தப்பழியாக என் உக்கிரத்தை ஊற்றும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Though these three men were in it, as I live, says the Lord GOD, they shall deliver neither sons nor daughters; they only shall be delivered, but the land shall be desolate.]]></a:t>
+              <a:t><![CDATA[20. நோவாவும் தானியேலும் யோபும் அதின் நடுவில் இருந்தாலும், அவர்கள் தங்கள் நீதியினால் தங்கள் ஆத்துமாக்களை மாத்திரம் தப்புவிப்பார்களேயல்லாமல், குமாரரையாகிலும் குமாரத்திகளையாகிலும் தப்புவிக்கமாட்டார்கள்; தேசமும் பாழாய்ப்போகும் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Though these three men were in it, as I live, says the Lord GOD, they shall deliver neither sons nor daughters; they only shall be delivered, but the land shall be desolate.]]></a:t>
+              <a:t><![CDATA[20. நோவாவும் தானியேலும் யோபும் அதின் நடுவில் இருந்தாலும், அவர்கள் தங்கள் நீதியினால் தங்கள் ஆத்துமாக்களை மாத்திரம் தப்புவிப்பார்களேயல்லாமல், குமாரரையாகிலும் குமாரத்திகளையாகிலும் தப்புவிக்கமாட்டார்கள்; தேசமும் பாழாய்ப்போகும் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Or if I bring a sword upon that land, and say, Sword, go through the land; so that I cut off man and beast from it:]]></a:t>
+              <a:t><![CDATA[21. ஆகையால், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; நான் மனுஷரையும் மிருகங்களையும் நாசம்பண்ணும்படி எருசலேமுக்கு விரோதமாகப் பட்டயம், பஞ்சம், துஷ்டமிருகங்கள், கொள்ளைநோய் என்னும் இந்நான்கு கொடிய தண்டனைகளையும் அனுப்பும்போது எவ்வளவு அதிக சங்காரமாகும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Or if I bring a sword upon that land, and say, Sword, go through the land; so that I cut off man and beast from it:]]></a:t>
+              <a:t><![CDATA[21. ஆகையால், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; நான் மனுஷரையும் மிருகங்களையும் நாசம்பண்ணும்படி எருசலேமுக்கு விரோதமாகப் பட்டயம், பஞ்சம், துஷ்டமிருகங்கள், கொள்ளைநோய் என்னும் இந்நான்கு கொடிய தண்டனைகளையும் அனுப்பும்போது எவ்வளவு அதிக சங்காரமாகும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Though these three men were in it, as I live, says the Lord GOD, they shall deliver neither sons nor daughters, but they only shall be delivered themselves.]]></a:t>
+              <a:t><![CDATA[21. ஆகையால், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; நான் மனுஷரையும் மிருகங்களையும் நாசம்பண்ணும்படி எருசலேமுக்கு விரோதமாகப் பட்டயம், பஞ்சம், துஷ்டமிருகங்கள், கொள்ளைநோய் என்னும் இந்நான்கு கொடிய தண்டனைகளையும் அனுப்பும்போது எவ்வளவு அதிக சங்காரமாகும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Though these three men were in it, as I live, says the Lord GOD, they shall deliver neither sons nor daughters, but they only shall be delivered themselves.]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும், இதோ, அதிலே தப்பி மீதியாகி வெளியே கொண்டுவரப்படுகிற குமாரரும் குமாரத்திகளும் சிலர் இருப்பார்கள்; இதோ, அவர்கள் உங்களண்டைக்குப் புறப்பட்டு வருவார்கள்; அப்பொழுது நீங்கள் அவர்கள் மார்க்கத்தையும் அவர்கள் கிரியைகளையும் கண்டு, நான் எருசலேமின் மேல் நான் வரப்பண்ணின எல்லாவற்றையுங்குறித்துத் தேற்றப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Though these three men were in it, as I live, says the Lord GOD, they shall deliver neither sons nor daughters, but they only shall be delivered themselves.]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும், இதோ, அதிலே தப்பி மீதியாகி வெளியே கொண்டுவரப்படுகிற குமாரரும் குமாரத்திகளும் சிலர் இருப்பார்கள்; இதோ, அவர்கள் உங்களண்டைக்குப் புறப்பட்டு வருவார்கள்; அப்பொழுது நீங்கள் அவர்கள் மார்க்கத்தையும் அவர்கள் கிரியைகளையும் கண்டு, நான் எருசலேமின் மேல் நான் வரப்பண்ணின எல்லாவற்றையுங்குறித்துத் தேற்றப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Or if I send a pestilence into that land, and pour out my fury upon it in blood, to cut off from it man and beast:]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும், இதோ, அதிலே தப்பி மீதியாகி வெளியே கொண்டுவரப்படுகிற குமாரரும் குமாரத்திகளும் சிலர் இருப்பார்கள்; இதோ, அவர்கள் உங்களண்டைக்குப் புறப்பட்டு வருவார்கள்; அப்பொழுது நீங்கள் அவர்கள் மார்க்கத்தையும் அவர்கள் கிரியைகளையும் கண்டு, நான் எருசலேமின் மேல் நான் வரப்பண்ணின எல்லாவற்றையுங்குறித்துத் தேற்றப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Son of man, these men have set up their idols in their heart, and put the stumbling block of their iniquity before their face: should I be enquired of at all by them?]]></a:t>
+              <a:t><![CDATA[3. மனுபுத்திரனே, இந்த மனுஷர் தங்கள் நரகலான விக்கிரகங்களைத் தங்கள் இருதயத்தின்மேல் நாட்டி, தங்கள் அக்கிரமமாகிய இடறலைத் தங்கள் முகத்துக்கு எதிராக வைத்துக்கொண்டிருக்கிறார்களே; இவர்கள் என்னிடத்தில் விசாரிக்கத்தகுமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Or if I send a pestilence into that land, and pour out my fury upon it in blood, to cut off from it man and beast:]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும், இதோ, அதிலே தப்பி மீதியாகி வெளியே கொண்டுவரப்படுகிற குமாரரும் குமாரத்திகளும் சிலர் இருப்பார்கள்; இதோ, அவர்கள் உங்களண்டைக்குப் புறப்பட்டு வருவார்கள்; அப்பொழுது நீங்கள் அவர்கள் மார்க்கத்தையும் அவர்கள் கிரியைகளையும் கண்டு, நான் எருசலேமின் மேல் நான் வரப்பண்ணின எல்லாவற்றையுங்குறித்துத் தேற்றப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Though Noah, Daniel, and Job were in it, as I live, says the Lord GOD, they shall deliver neither son nor daughter; they shall but deliver their own souls by their righteousness.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் அவர்கள் மார்க்கத்தையும் அவர்கள் கிரியையையும் காணும்போது, அவர்கள் உங்களுக்குத் தேற்றரவாயிருப்பார்கள்; நான் அதிலே செய்த எல்லாவற்றையும் முகாந்தரமில்லாமல் செய்யவில்லையென்று அப்பொழுது அறிந்து கொள்வீர்கள் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,814 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Though Noah, Daniel, and Job were in it, as I live, says the Lord GOD, they shall deliver neither son nor daughter; they shall but deliver their own souls by their righteousness.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[22. Yet, behold, therein shall be left a remnant that shall be brought forth, both sons and daughters: behold, they shall come forth unto you, and all of you shall see their way and their doings: and all of you shall be comforted concerning the evil that I have brought upon Jerusalem, even concerning all that I have brought upon it.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் அவர்கள் மார்க்கத்தையும் அவர்கள் கிரியையையும் காணும்போது, அவர்கள் உங்களுக்குத் தேற்றரவாயிருப்பார்கள்; நான் அதிலே செய்த எல்லாவற்றையும் முகாந்தரமில்லாமல் செய்யவில்லையென்று அப்பொழுது அறிந்து கொள்வீர்கள் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,596 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Son of man, these men have set up their idols in their heart, and put the stumbling block of their iniquity before their face: should I be enquired of at all by them?]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[23. And they shall comfort you, when all of you see their ways and their doings: and all of you shall know that I have not done without cause all that I have done in it, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[4. ஆகையால், நீ அவர்களோடே பேசிச்சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாரில் தன்னுடைய நரகலான விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கு எதிராக வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியினிடத்தில் வந்தால், கர்த்தராகிய நான் இஸ்ரவேல் வம்சத்தாருடைய இருதயத்தில் இருக்கிறதைப் பிடிக்கும்படியாக அப்படிப்பட்டவனுடைய நரகலான விக்கிரகங்களின் திரட்சிக்குத்தக்கதாக உத்தரவு கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Therefore speak unto them, and say unto them, Thus says the Lord GOD; Every man of the house of Israel that sets up his idols in his heart, and puts the stumbling block of his iniquity before his face, and comes to the prophet; I the LORD will answer him that comes according to the multitude of his idols;]]></a:t>
+              <a:t><![CDATA[4. ஆகையால், நீ அவர்களோடே பேசிச்சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாரில் தன்னுடைய நரகலான விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கு எதிராக வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியினிடத்தில் வந்தால், கர்த்தராகிய நான் இஸ்ரவேல் வம்சத்தாருடைய இருதயத்தில் இருக்கிறதைப் பிடிக்கும்படியாக அப்படிப்பட்டவனுடைய நரகலான விக்கிரகங்களின் திரட்சிக்குத்தக்கதாக உத்தரவு கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Therefore speak unto them, and say unto them, Thus says the Lord GOD; Every man of the house of Israel that sets up his idols in his heart, and puts the stumbling block of his iniquity before his face, and comes to the prophet; I the LORD will answer him that comes according to the multitude of his idols;]]></a:t>
+              <a:t><![CDATA[4. ஆகையால், நீ அவர்களோடே பேசிச்சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாரில் தன்னுடைய நரகலான விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கு எதிராக வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியினிடத்தில் வந்தால், கர்த்தராகிய நான் இஸ்ரவேல் வம்சத்தாருடைய இருதயத்தில் இருக்கிறதைப் பிடிக்கும்படியாக அப்படிப்பட்டவனுடைய நரகலான விக்கிரகங்களின் திரட்சிக்குத்தக்கதாக உத்தரவு கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Therefore speak unto them, and say unto them, Thus says the Lord GOD; Every man of the house of Israel that sets up his idols in his heart, and puts the stumbling block of his iniquity before his face, and comes to the prophet; I the LORD will answer him that comes according to the multitude of his idols;]]></a:t>
+              <a:t><![CDATA[4. ஆகையால், நீ அவர்களோடே பேசிச்சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாரில் தன்னுடைய நரகலான விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கு எதிராக வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியினிடத்தில் வந்தால், கர்த்தராகிய நான் இஸ்ரவேல் வம்சத்தாருடைய இருதயத்தில் இருக்கிறதைப் பிடிக்கும்படியாக அப்படிப்பட்டவனுடைய நரகலான விக்கிரகங்களின் திரட்சிக்குத்தக்கதாக உத்தரவு கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492844" r:id="rId1"/>
+    <p:sldLayoutId id="2473417991" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7775,150 +6419,54 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...38 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -8047,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வம்சத்தாருடைய இருதயத்தில் இருக்கிறதைப் பிடிக்கும்படியாக அப்படிப்பட்டவனுடைய நரகலான விக்கிரகங்களின்]]></a:t>
+              <a:t><![CDATA[5. That I may take the house of Israel in their own heart, because they are all cut off from me]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திரட்சிக்குத்தக்கதாக உத்தரவு கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[through their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் எல்லாரும் தங்கள் நரகலான விக்கிரகங்களைப் பின்பற்றி, என்னைவிட்டுப் பேதலித்துப்போனார்கள்]]></a:t>
+              <a:t><![CDATA[6. Therefore say unto the house of Israel, Thus says the Lord GOD; Repent, and turn yourselves from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[your idols; and turn away your faces from all your abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: திரும்புங்கள், உங்கள் நரகலான விக்கிரகங்களை விட்டுத்]]></a:t>
+              <a:t><![CDATA[7. For every one of the house of Israel, or of the stranger that sojourns in Israel, which separates]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திரும்புங்கள்; உங்கள் சகல அருவருப்புகளையும் விட்டு உங்கள் முகங்களைத் திருப்புங்கள் என்று கர்த்தராகிய]]></a:t>
+              <a:t><![CDATA[himself from me, and sets up his idols in his heart, and puts the stumbling block of his iniquity]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[before his face, and comes to a prophet to enquire of him concerning me; I the LORD will answer him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் வம்சத்தாரிலும் இஸ்ரவேலில் தங்குகிற அந்நியரிலும் என்னைப் பின்பற்றாமல் பேதலித்து, தன்]]></a:t>
+              <a:t><![CDATA[by myself:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நரகலான விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கெதிராக]]></a:t>
+              <a:t><![CDATA[8. And I will set my face against that man, and will make him a sign and a proverb, and I will cut]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியின் மூலமாய் என்னிடத்தில் விசாரிக்க வந்தால், அவனுக்குக்]]></a:t>
+              <a:t><![CDATA[him off from the midst of my people; and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலுடைய மூப்பரில் சிலர் என்னிடத்தில் வந்து, எனக்கு முன்பாக உட்கார்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then came certain of the elders of Israel unto me, and sat before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தராகிய நானே உத்தரவுகொடுத்து,]]></a:t>
+              <a:t><![CDATA[9. And if the prophet be deceived when he has spoken a thing, I the LORD have deceived that prophet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த மனுஷனுக்கு விரோதமாக என் முகத்தைத் திருப்பி, அவனை அடையாளமாகவும் பழமொழியாகவும் வைத்து, அவனை]]></a:t>
+              <a:t><![CDATA[and I will stretch out my hand upon him, and will destroy him from the midst of my people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என் ஜனத்தின் நடுவில் இராதபடிக்குச் சங்கரித்துப்போடுவேன்; அப்பொழுது நான் கர்த்தர் என்று]]></a:t>
+              <a:t><![CDATA[10. And they shall bear the punishment of their iniquity: the punishment of the prophet shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[even as the punishment of him that seeks unto him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒரு தீர்க்கதரிசி எத்தப்பட்டு ஒரு விசேஷத்தைச் சொன்னானாகில், அப்படிக்கொத்த தீர்க்கதரிசியைக்]]></a:t>
+              <a:t><![CDATA[11. That the house of Israel may go no more astray from me, neither be polluted any more with all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தராகிய நானே எத்தப்படப்பண்ணினேன்; நான் அவனுக்கு விரோதமாக என் கையை நீட்டி, அவனை இஸ்ரவேல் ஜனத்தின்]]></a:t>
+              <a:t><![CDATA[their transgressions; but that they may be my people, and I may be their God, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடுவில் இராதபடிக்கு அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. The word of the LORD came again to me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவரவர் தங்கள் தங்கள் அக்கிரமத்தைச் சுமப்பார்கள்; தீர்க்கதரிசியினிடத்தில்]]></a:t>
+              <a:t><![CDATA[13. Son of man, when the land sins against me by trespassing grievously, then will I stretch out]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசாரிக்கிறவனுடைய தண்டனை எப்படியோ அப்படியே தீர்க்கதரிசியினுடைய தண்டனையும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[mine hand upon it, and will break the staff of the bread thereof, and will send famine upon it, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தார் இனி என்னைவிட்டு வழிதப்பிப்போகாமலும், தங்கள் எல்லா மீறுதல்களாலும் இனி]]></a:t>
+              <a:t><![CDATA[will cut off man and beast from it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[2. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அசுசிப்படாமலும் இருக்கும் பொருட்டாக இப்படிச் சம்பவிக்கும்; அப்பொழுது அவர்கள் என் ஜனமாயிருப்பார்கள்,]]></a:t>
+              <a:t><![CDATA[14. Though these three men, Noah, Daniel, and Job, were in it, they should deliver but their own]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நான் அவர்கள் தேவனாயிருப்பேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[souls by their righteousness, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி அவர்:]]></a:t>
+              <a:t><![CDATA[15. If I cause dangerous beasts to pass through the land, and they spoil it, so that it be desolate,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மனுபுத்திரனே, ஒரு தேசம் எனக்கு விரோதமாய்த் துரோகம்பண்ணிக்கொண்டேயிருந்து, பாவஞ்செய்தால், நான்]]></a:t>
+              <a:t><![CDATA[that no man may pass through because of the beasts:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதற்கு விரோதமாக என் கையை நீட்டி, அதில் அப்பம் என்னும் ஆதரவுகோலை முறித்து, அதில் பஞ்சத்தை அனுப்பி,]]></a:t>
+              <a:t><![CDATA[16. Though these three men were in it, as I live, says the Lord GOD, they shall deliver neither sons]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மனுஷரையும் மிருகங்களையும் அதில் இராதபடிக்கு நாசம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[nor daughters; they only shall be delivered, but the land shall be desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நோவா, தானியேல், யோபு ஆகிய இம்மூன்று புருஷரும் அதின் நடுவில் இருந்தாலும், அவர்கள்]]></a:t>
+              <a:t><![CDATA[17. Or if I bring a sword upon that land, and say, Sword, go through the land; so that I cut off man]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தங்கள் நீதியினால் தங்கள் ஆத்துமாக்களைமாத்திரம் தப்புவிப்பார்கள் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
+              <a:t><![CDATA[and beast from it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. Though these three men were in it, as I live, says the Lord GOD, they shall deliver neither sons]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் தேசத்தில் துஷ்டமிருகங்களை அனுப்ப, அம்மிருகங்களினிமித்தம் ஒருவரும் அதின் வழியாய் நடக்கக்]]></a:t>
+              <a:t><![CDATA[nor daughters, but they only shall be delivered themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனுபுத்திரனே, இந்த மனுஷர் தங்கள் நரகலான விக்கிரகங்களைத் தங்கள் இருதயத்தின்மேல் நாட்டி, தங்கள்]]></a:t>
+              <a:t><![CDATA[3. Son of man, these men have set up their idols in their heart, and put the stumbling block of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூடாதபடி வெறுமையும் பாழுமாகும்போது,]]></a:t>
+              <a:t><![CDATA[19. Or if I send a pestilence into that land, and pour out my fury upon it in blood, to cut off from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த மூன்று புருஷரும் அதின் நடுவில் இருந்தாலும், தாங்கள்மாத்திரம் தப்புவார்களேயல்லாமல்,]]></a:t>
+              <a:t><![CDATA[it man and beast:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரரையாகிலும் குமாரத்திகளையாகிலும் தப்புவிக்கமாட்டார்கள்; தேசமும் பாழாய்ப்போகும் என்று என்]]></a:t>
+              <a:t><![CDATA[20. Though Noah, Daniel, and Job were in it, as I live, says the Lord GOD, they shall deliver]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜீவனைக்கொண்டு சொல்லுகிறேன் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[neither son nor daughter; they shall but deliver their own souls by their righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அல்லது நான் அந்த தேசத்தின்மேல் பட்டயத்தை வரப்பண்ணி: பட்டயமே, தேசத்தை உருவப்போ என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[21. For thus says the Lord GOD; How much more when I send my four sore judgments upon Jerusalem, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதிலுள்ள மனுஷரையும் மிருகங்களையும் நாசம்பண்ணும்போது,]]></a:t>
+              <a:t><![CDATA[sword, and the famine, and the dangerous beast, and the pestilence, to cut off from it man and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்த மூன்று புருஷரும் அதின் நடுவில் இருந்தாலும் தாங்கள்மாத்திரம் தப்புவார்களேயல்லாமல்,]]></a:t>
+              <a:t><![CDATA[beast?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரரையாகிலும் குமாரத்திகளையாகிலும் தப்புவிக்கமாட்டார்கள்; தேசமும் பாழாய்ப்போகும் என்று என்]]></a:t>
+              <a:t><![CDATA[22. Yet, behold, therein shall be left a remnant that shall be brought forth, both sons and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜீவனைக்கொண்டு சொல்லுகிறேன் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[daughters: behold, they shall come forth unto you, and all of you shall see their way and their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அல்லது நான் அந்த தேசத்தில் கொள்ளைநோயை அனுப்பி, அதிலுள்ள மனுஷரையும் மிருகங்களையும்]]></a:t>
+              <a:t><![CDATA[doings: and all of you shall be comforted concerning the evil that I have brought upon Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அக்கிரமமாகிய இடறலைத் தங்கள் முகத்துக்கு எதிராக வைத்துக்கொண்டிருக்கிறார்களே; இவர்கள் என்னிடத்தில்]]></a:t>
+              <a:t><![CDATA[their iniquity before their face: should I be enquired of at all by them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாசம்பண்ணும்படி அதின்மேல் இரத்தப்பழியாக என் உக்கிரத்தை ஊற்றும்போது,]]></a:t>
+              <a:t><![CDATA[even concerning all that I have brought upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நோவாவும் தானியேலும் யோபும் அதின் நடுவில் இருந்தாலும், அவர்கள் தங்கள் நீதியினால் தங்கள்]]></a:t>
+              <a:t><![CDATA[23. And they shall comfort you, when all of you see their ways and their doings: and all of you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,975 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆத்துமாக்களை மாத்திரம் தப்புவிப்பார்களேயல்லாமல், குமாரரையாகிலும் குமாரத்திகளையாகிலும்]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[இருப்பார்கள்; இதோ, அவர்கள் உங்களண்டைக்குப் புறப்பட்டு வருவார்கள்; அப்பொழுது நீங்கள் அவர்கள்]]></a:t>
+              <a:t><![CDATA[shall know that I have not done without cause all that I have done in it, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,711 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசாரிக்கத்தகுமா?]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[அறிந்து கொள்வீர்கள் என்பதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[4. Therefore speak unto them, and say unto them, Thus says the Lord GOD; Every man of the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால், நீ அவர்களோடே பேசிச்சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் வம்சத்தாரில் தன்னுடைய நரகலான]]></a:t>
+              <a:t><![CDATA[Israel that sets up his idols in his heart, and puts the stumbling block of his iniquity before his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விக்கிரகங்களைத் தன் இருதயத்தின்மேல் நாட்டி, தன் அக்கிரமமாகிய இடறலைத் தன் முகத்துக்கு எதிராக]]></a:t>
+              <a:t><![CDATA[face, and comes to the prophet; I the LORD will answer him that comes according to the multitude of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வைத்துக்கொண்டிருக்கிற எவனாகிலும் தீர்க்கதரிசியினிடத்தில் வந்தால், கர்த்தராகிய நான் இஸ்ரவேல்]]></a:t>
+              <a:t><![CDATA[his idols;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>